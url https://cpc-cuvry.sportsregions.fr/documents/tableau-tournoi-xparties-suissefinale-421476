--- v0 (2025-10-08)
+++ v1 (2026-09-29)
@@ -1,90 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Override PartName="/xl/_rels/workbook.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
-    <workbookView showHorizontalScroll="true" showVerticalScroll="true" showSheetTabs="true" xWindow="0" yWindow="0" windowWidth="16384" windowHeight="8192" tabRatio="500" firstSheet="0" activeTab="7"/>
+    <workbookView showHorizontalScroll="true" showVerticalScroll="true" showSheetTabs="true" xWindow="0" yWindow="0" windowWidth="16384" windowHeight="8192" tabRatio="500" firstSheet="0" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Procédure" sheetId="1" state="visible" r:id="rId3"/>
     <sheet name="Équipe" sheetId="2" state="visible" r:id="rId4"/>
     <sheet name="Stats" sheetId="3" state="visible" r:id="rId5"/>
     <sheet name="Classement" sheetId="4" state="visible" r:id="rId6"/>
     <sheet name="Mène 1" sheetId="5" state="visible" r:id="rId7"/>
     <sheet name="Mène 2" sheetId="6" state="visible" r:id="rId8"/>
     <sheet name="Mène 3" sheetId="7" state="visible" r:id="rId9"/>
     <sheet name="Mène 4" sheetId="8" state="visible" r:id="rId10"/>
     <sheet name="Mène 5" sheetId="9" state="visible" r:id="rId11"/>
     <sheet name="Finales" sheetId="10" state="visible" r:id="rId12"/>
+    <sheet name="Tableau Quart-Finales" sheetId="11" state="visible" r:id="rId13"/>
+    <sheet name="Tableau Demi-Finales" sheetId="12" state="visible" r:id="rId14"/>
+    <sheet name="Tableau Finales" sheetId="13" state="visible" r:id="rId15"/>
+    <sheet name="Classement_Finales" sheetId="14" state="visible" r:id="rId16"/>
   </sheets>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
   <extLst>
     <ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
       <loext:extCalcPr stringRefSyntax="CalcA1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="218" uniqueCount="117">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="401" uniqueCount="297">
   <si>
     <t xml:space="preserve">Procédures</t>
   </si>
   <si>
     <t xml:space="preserve">Nombre de parties gagnantes</t>
   </si>
   <si>
     <t xml:space="preserve">Seules les zones en jaune sont à éditer manuellement</t>
   </si>
   <si>
     <t xml:space="preserve">Nombre Terrains</t>
   </si>
   <si>
     <t xml:space="preserve">Feuille Équipe → nom des équipes</t>
   </si>
   <si>
     <t xml:space="preserve">Feuille Stats → nombre de mènes</t>
   </si>
   <si>
     <t xml:space="preserve">Feuilles Mènes → Copier le tirage pour les matchs
                             → Résultat des matchs</t>
   </si>
   <si>
     <t xml:space="preserve">Une exception peut avoir lieu sur la page Classement si 2 équipes finissent à égalité. Dans ce cas, en fonction des valeurs dans la page Classement, il peut être nécessaire d’éditer manuellement pour établir le classement final</t>
   </si>
@@ -163,77 +171,78 @@
   <si>
     <t xml:space="preserve">Défaite</t>
   </si>
   <si>
     <t xml:space="preserve">Points marqués</t>
   </si>
   <si>
     <t xml:space="preserve">Points encaissés</t>
   </si>
   <si>
     <t xml:space="preserve">Différence</t>
   </si>
   <si>
     <t xml:space="preserve">Total Points</t>
   </si>
   <si>
     <t xml:space="preserve">Position</t>
   </si>
   <si>
     <t xml:space="preserve">Nombre Partie</t>
   </si>
   <si>
     <t xml:space="preserve">Place</t>
   </si>
   <si>
+    <t xml:space="preserve">Classement Corrigé</t>
+  </si>
+  <si>
     <t xml:space="preserve">SI cellule Vide alors il y a une égalité avec le rang supérieur, une correction manuelle est nécessaire</t>
   </si>
   <si>
     <t xml:space="preserve">L’équipe qui a marqué le plus de points passe devant</t>
   </si>
   <si>
     <t xml:space="preserve">Si même nombre de point, les 2 équipes sont à égalités au rang supérieur et il n’y a personne à ce rang</t>
   </si>
   <si>
     <t xml:space="preserve">Mène 1</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="20"/>
         <rFont val="Arial"/>
         <family val="2"/>
-        <charset val="1"/>
       </rPr>
       <t xml:space="preserve">Tirage </t>
     </r>
     <r>
       <rPr>
         <sz val="15"/>
         <rFont val="Arial"/>
         <family val="2"/>
-        <charset val="1"/>
       </rPr>
       <t xml:space="preserve">(F9 pour relancer) (SHIT+CTRL+V Valeurs Seulements)</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">Equipe 1</t>
   </si>
   <si>
     <t xml:space="preserve">Equipe 2</t>
   </si>
   <si>
     <t xml:space="preserve">Terrain</t>
   </si>
   <si>
     <t xml:space="preserve">Eq.1</t>
   </si>
   <si>
     <t xml:space="preserve">Eq.2</t>
   </si>
   <si>
     <t xml:space="preserve">Mène 2</t>
   </si>
   <si>
     <t xml:space="preserve">Équipe gagnante</t>
   </si>
@@ -270,282 +279,810 @@
     <t xml:space="preserve">Équipe PPP</t>
   </si>
   <si>
     <t xml:space="preserve">Mène 5</t>
   </si>
   <si>
     <t xml:space="preserve">Équipe GGGG</t>
   </si>
   <si>
     <t xml:space="preserve">Équipe GGGP</t>
   </si>
   <si>
     <t xml:space="preserve">Équipe GGPP
 </t>
   </si>
   <si>
     <t xml:space="preserve">Équipe GPPP</t>
   </si>
   <si>
     <t xml:space="preserve">Équipe PPPP</t>
   </si>
   <si>
     <t xml:space="preserve">FINALE A Éq 1 à 8</t>
   </si>
   <si>
-    <t xml:space="preserve">QF A</t>
+    <t xml:space="preserve">QFA A</t>
   </si>
   <si>
-    <t xml:space="preserve">Equipe1</t>
+    <t xml:space="preserve">Équipe1</t>
   </si>
   <si>
-    <t xml:space="preserve">Equipe8</t>
+    <t xml:space="preserve">Équipe8</t>
   </si>
   <si>
-    <t xml:space="preserve">DF 1</t>
+    <t xml:space="preserve">DFA 1</t>
   </si>
   <si>
-    <t xml:space="preserve">Vainqueur A</t>
+    <t xml:space="preserve">Vainqueur QFA A</t>
   </si>
   <si>
-    <t xml:space="preserve">Vainqueur B</t>
+    <t xml:space="preserve">Vainqueur QFA B</t>
   </si>
   <si>
-    <t xml:space="preserve">QF B</t>
+    <t xml:space="preserve">QFA B</t>
   </si>
   <si>
-    <t xml:space="preserve">Equipe 4</t>
+    <t xml:space="preserve">Équipe 4</t>
   </si>
   <si>
-    <t xml:space="preserve">Equipe 5</t>
+    <t xml:space="preserve">Équipe 5</t>
   </si>
   <si>
-    <t xml:space="preserve">PF</t>
+    <t xml:space="preserve">PFA</t>
   </si>
   <si>
-    <t xml:space="preserve">Perdant DF1</t>
+    <t xml:space="preserve">Perdant DFA 1</t>
   </si>
   <si>
-    <t xml:space="preserve">Finale</t>
+    <t xml:space="preserve">Finale A</t>
   </si>
   <si>
-    <t xml:space="preserve">Vainqueur DF1</t>
+    <t xml:space="preserve">Vainqueur DFA 1</t>
   </si>
   <si>
-    <t xml:space="preserve">Perdant DF2</t>
+    <t xml:space="preserve">Perdant DFA 2</t>
   </si>
   <si>
-    <t xml:space="preserve">Vainqueur DF2</t>
+    <t xml:space="preserve">Vainqueur DFA 2</t>
   </si>
   <si>
-    <t xml:space="preserve">QF C</t>
+    <t xml:space="preserve">QFA C</t>
   </si>
   <si>
-    <t xml:space="preserve">Equipe 7</t>
+    <t xml:space="preserve">Équipe 2</t>
   </si>
   <si>
-    <t xml:space="preserve">DF 2</t>
+    <t xml:space="preserve">Équipe 7</t>
   </si>
   <si>
-    <t xml:space="preserve">Vainqueur C</t>
+    <t xml:space="preserve">DFA 2</t>
   </si>
   <si>
-    <t xml:space="preserve">Vainqueur D</t>
+    <t xml:space="preserve">Vainqueur QFA C</t>
   </si>
   <si>
-    <t xml:space="preserve">QF D</t>
+    <t xml:space="preserve">Vainqueur QFA D</t>
   </si>
   <si>
-    <t xml:space="preserve">Equipe 3</t>
+    <t xml:space="preserve">QFA D</t>
   </si>
   <si>
-    <t xml:space="preserve">Eguipe 6</t>
+    <t xml:space="preserve">Équipe 3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Équipe 6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DFPA 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Perdant QFA A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Perdant QFA B</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PFPA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Perdant DFPA 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Finale PA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vainqueur DFPA 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Perdant DFPA 2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vainqueur DFPA 2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DFPA 2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Perdant QFA C</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Perdant QFA D</t>
   </si>
   <si>
     <t xml:space="preserve">FINALE B Éq 9 à 16</t>
   </si>
   <si>
-    <t xml:space="preserve">Equipe9</t>
+    <t xml:space="preserve">QFB A</t>
   </si>
   <si>
-    <t xml:space="preserve">Equipe16</t>
+    <t xml:space="preserve">Équipe9</t>
   </si>
   <si>
-    <t xml:space="preserve">Equipe 12</t>
+    <t xml:space="preserve">Équipe16</t>
   </si>
   <si>
-    <t xml:space="preserve">Equipe 13</t>
+    <t xml:space="preserve">DFB 1</t>
   </si>
   <si>
-    <t xml:space="preserve">Equipe 10</t>
+    <t xml:space="preserve">Vainqueur QFB A</t>
   </si>
   <si>
-    <t xml:space="preserve">Equipe 15</t>
+    <t xml:space="preserve">Vainqueur QFB B</t>
   </si>
   <si>
-    <t xml:space="preserve">Equipe 11</t>
+    <t xml:space="preserve">QFB B</t>
   </si>
   <si>
-    <t xml:space="preserve">Eguipe 14</t>
+    <t xml:space="preserve">Équipe 12</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Équipe 13</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PFB</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Perdant DFB 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Finale B</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vainqueur DFP 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Perdant DFB 2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vainqueur DFP 2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">QFB C</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Équipe 10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Équipe 15</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DFB 2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vainqueur QFB C</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vainqueur QFB D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">QFB D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Équipe 11</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Équipe 14</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DFPB 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Perdant QFB A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Perdant QFB B</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PFPB</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Perdant DFPB 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Finale PB</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vainqueur DFPB 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Perdant DFPB 2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vainqueur DFPB 2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DFPB 2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Perdant QFB C</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Perdant QFB D</t>
   </si>
   <si>
     <t xml:space="preserve">FINALE C Éq 17 à 24</t>
   </si>
   <si>
-    <t xml:space="preserve">Equipe17</t>
+    <t xml:space="preserve">QFC A</t>
   </si>
   <si>
-    <t xml:space="preserve">Equipe24</t>
+    <t xml:space="preserve">Équipe17</t>
   </si>
   <si>
-    <t xml:space="preserve">Equipe 20</t>
+    <t xml:space="preserve">Équipe24</t>
   </si>
   <si>
-    <t xml:space="preserve">Equipe 21</t>
+    <t xml:space="preserve">DFC 1</t>
   </si>
   <si>
-    <t xml:space="preserve">Equipe 18</t>
+    <t xml:space="preserve">Vainqueur QFC A</t>
   </si>
   <si>
-    <t xml:space="preserve">Equipe 23</t>
+    <t xml:space="preserve">Vainqueur QFC B</t>
   </si>
   <si>
-    <t xml:space="preserve">Equipe 19</t>
+    <t xml:space="preserve">QFC B</t>
   </si>
   <si>
-    <t xml:space="preserve">Eguipe 22</t>
+    <t xml:space="preserve">Équipe 20</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Équipe 21</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PFC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Perdant DFC 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Finale C</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vainqueur DFC 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Perdant DFC 2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vainqueur DFC 2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">QFC C</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Équipe 18</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Équipe 23</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DFC 2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vainqueur QFC C</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vainqueur QFC D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">QFC D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Équipe 19</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Équipe 22</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DFPC 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Perdant QFC A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Perdant QFC B</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PFPC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Perdant DFPC 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Finale PC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vainqueur DFPC 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Perdant DFPC 2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vainqueur DFPC 2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DFPC 2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Perdant QFC C</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Perdant QFC D</t>
   </si>
   <si>
     <t xml:space="preserve">FINALE D Éq 25 à 32</t>
   </si>
   <si>
-    <t xml:space="preserve">Equipe25</t>
+    <t xml:space="preserve">QFD A</t>
   </si>
   <si>
-    <t xml:space="preserve">Equipe32</t>
+    <t xml:space="preserve">Équipe25</t>
   </si>
   <si>
-    <t xml:space="preserve">Equipe 28</t>
+    <t xml:space="preserve">Équipe32</t>
   </si>
   <si>
-    <t xml:space="preserve">Equipe 29</t>
+    <t xml:space="preserve">DFD 1</t>
   </si>
   <si>
-    <t xml:space="preserve">Equipe 26</t>
+    <t xml:space="preserve">Vainqueur QFD A</t>
   </si>
   <si>
-    <t xml:space="preserve">Equipe 31</t>
+    <t xml:space="preserve">Vainqueur QFD B</t>
   </si>
   <si>
-    <t xml:space="preserve">Equipe 27</t>
+    <t xml:space="preserve">QFD B</t>
   </si>
   <si>
-    <t xml:space="preserve">Eguipe 30</t>
+    <t xml:space="preserve">Équipe 28</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Équipe 29</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PFD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Perdant DFD1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Finale D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vainqueur DFD1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Perdant DFD2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vainqueur DFD2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">QFD C</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Équipe 26</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Équipe 31</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DFD 2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vainqueur QFD C</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vainqueur QFD D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">QFD D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Équipe 27</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Équipe 30</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DFPD 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Perdant QFD A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PFPD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Perdant DFPD1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Finale PD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vainqueur DFPD1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Perdant DFPD2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vainqueur DFPD2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DFPD 2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Perdant QFD C</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Perdant QFD D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FINALE E Éq 33 à 40</t>
+  </si>
+  <si>
+    <t xml:space="preserve">QFE A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Équipe33</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Équipe40</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DFE 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vainqueur QFE A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vainqueur QFE B</t>
+  </si>
+  <si>
+    <t xml:space="preserve">QFE B</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Équipe 36</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Équipe 37</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PFE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Perdant DFE1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Finale E</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vainqueur DFE1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Perdant DFE2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vainqueur DFE2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">QFE C</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Équipe 34</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Équipe 39</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DFE 2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vainqueur QFE C</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vainqueur QFE D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">QFE D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Équipe 35</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Équipe 38</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DFPE 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Perdant QFE A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Perdant QFE B</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PFPE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Perdant DFPE1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Finale PE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vainqueur DFPE1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Perdant DFPE2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vainqueur DFPE2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DFPE 2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Perdant QFE C</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Perdant QFE D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FINALE F Éq 41 à 48</t>
+  </si>
+  <si>
+    <t xml:space="preserve">QFF A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Équipe41</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Équipe48</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DFF 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vainqueur QFF A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vainqueur QFF B</t>
+  </si>
+  <si>
+    <t xml:space="preserve">QFF B</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Équipe 44</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Équipe 45</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PFF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Perdant DFF1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Finale F</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vainqueur DFF1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Perdant DFF2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vainqueur DFF2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">QFF C</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Équipe 42</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Équipe 47</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DFF 2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vainqueur QFF C</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vainqueur QFF D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">QFF D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Équipe 43</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Équipe 46</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DFPF 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Perdant QFF A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Perdant QFF B</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PFPF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Perdant DFPF1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Finale PF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vainqueur DFPF1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Perdant DFPF2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vainqueur DFPF2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DFPF 2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Perdant QFF C</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Perdant QFF D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Quart-Finales</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Partie</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Équipe 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Demi-Finales</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Demi-Finales Perdants</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Finales</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Petites Finales</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Finales Perdants</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Petites Finales Perdants</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="General"/>
     <numFmt numFmtId="165" formatCode="General"/>
   </numFmts>
   <fonts count="12">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
-      <charset val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="0"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="0"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="0"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFFFFFF"/>
       <name val="Arial"/>
       <family val="2"/>
-      <charset val="1"/>
     </font>
     <font>
       <b val="true"/>
       <sz val="20"/>
       <name val="Arial"/>
       <family val="2"/>
-      <charset val="1"/>
     </font>
     <font>
       <sz val="20"/>
       <name val="Arial"/>
       <family val="2"/>
-      <charset val="1"/>
     </font>
     <font>
       <sz val="15"/>
       <name val="Arial"/>
       <family val="2"/>
-      <charset val="1"/>
     </font>
     <font>
       <b val="true"/>
       <sz val="15"/>
       <name val="Arial"/>
       <family val="2"/>
-      <charset val="1"/>
     </font>
     <font>
       <sz val="15"/>
-      <color rgb="FFFFFFFF"/>
+      <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
-      <charset val="1"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="Arial"/>
       <family val="2"/>
-      <charset val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
-      <charset val="1"/>
     </font>
   </fonts>
   <fills count="9">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF81D41A"/>
         <bgColor rgb="FF999999"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFF0000"/>
         <bgColor rgb="FF800000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor rgb="FFFFFF00"/>
@@ -687,51 +1224,51 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="42" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="164" fontId="0" fillId="2" borderId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="3" borderId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="4" borderId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="53">
+  <cellXfs count="56">
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="false" applyProtection="false">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="true" applyProtection="true">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
@@ -748,288 +1285,325 @@
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
-[...3 lines deleted...]
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="5" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="5" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="6" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="6" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="7" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="7" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="true" applyProtection="true">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="8" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="6" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
+    <xf numFmtId="165" fontId="0" fillId="8" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="false" applyBorder="true" applyAlignment="true" applyProtection="true">
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="false" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="5" xfId="0" applyFont="false" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="6" xfId="0" applyFont="false" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="7" xfId="0" applyFont="false" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="8" xfId="0" applyFont="false" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="9" xfId="0" applyFont="false" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="10" xfId="0" applyFont="false" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="4" xfId="0" applyFont="false" applyBorder="true" applyAlignment="true" applyProtection="true">
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="4" xfId="0" applyFont="false" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="11" xfId="0" applyFont="false" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="12" xfId="0" applyFont="false" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="11">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Comma" xfId="15" builtinId="3"/>
     <cellStyle name="Comma [0]" xfId="16" builtinId="6"/>
     <cellStyle name="Currency" xfId="17" builtinId="4"/>
     <cellStyle name="Currency [0]" xfId="18" builtinId="7"/>
     <cellStyle name="Percent" xfId="19" builtinId="5"/>
     <cellStyle name="CouleurGREEN" xfId="20"/>
     <cellStyle name="CouleurRED" xfId="21"/>
     <cellStyle name="CouleurWhite" xfId="22"/>
     <cellStyle name="PoliceBlanche" xfId="23"/>
     <cellStyle name="Sans nom1" xfId="24"/>
   </cellStyles>
-  <dxfs count="8">
+  <dxfs count="10">
     <dxf>
       <font>
         <name val="Arial"/>
-        <charset val="1"/>
         <family val="2"/>
       </font>
       <numFmt numFmtId="164" formatCode="General"/>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFFF00"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
+      <font>
+        <name val="Arial"/>
+        <family val="2"/>
+      </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
+        <name val="Arial"/>
+        <family val="2"/>
         <color rgb="FFFFFFFF"/>
       </font>
     </dxf>
     <dxf>
+      <font>
+        <name val="Arial"/>
+        <family val="2"/>
+      </font>
       <fill>
         <patternFill>
           <bgColor rgb="FF81D41A"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
+      <font>
+        <name val="Arial"/>
+        <family val="2"/>
+      </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFFF00"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <bgColor rgb="FF000000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor rgb="FFFFFFFF"/>
+          <bgColor rgb="FF000000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
       <font>
         <name val="Arial"/>
-        <charset val="1"/>
         <family val="2"/>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <color rgb="FFFFFFFF"/>
         <sz val="10"/>
         <u val="none"/>
       </font>
       <numFmt numFmtId="164" formatCode="General"/>
     </dxf>
     <dxf>
       <font>
         <name val="Arial"/>
-        <charset val="1"/>
         <family val="2"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <name val="Arial"/>
-        <charset val="1"/>
         <family val="2"/>
       </font>
       <numFmt numFmtId="164" formatCode="General"/>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <colors>
     <indexedColors>
       <rgbColor rgb="FF000000"/>
       <rgbColor rgb="FFFFFFFF"/>
       <rgbColor rgb="FFFF0000"/>
       <rgbColor rgb="FF00FF00"/>
       <rgbColor rgb="FF0000FF"/>
       <rgbColor rgb="FFFFFF00"/>
       <rgbColor rgb="FFFF00FF"/>
       <rgbColor rgb="FF00FFFF"/>
       <rgbColor rgb="FF800000"/>
       <rgbColor rgb="FF008000"/>
       <rgbColor rgb="FF000080"/>
       <rgbColor rgb="FF808000"/>
       <rgbColor rgb="FF800080"/>
@@ -1060,51 +1634,51 @@
       <rgbColor rgb="FFFF99CC"/>
       <rgbColor rgb="FFCC99FF"/>
       <rgbColor rgb="FFFFCC99"/>
       <rgbColor rgb="FF3366FF"/>
       <rgbColor rgb="FF33CCCC"/>
       <rgbColor rgb="FF81D41A"/>
       <rgbColor rgb="FFFFD428"/>
       <rgbColor rgb="FFFF9900"/>
       <rgbColor rgb="FFFF6600"/>
       <rgbColor rgb="FF666666"/>
       <rgbColor rgb="FF999999"/>
       <rgbColor rgb="FF003366"/>
       <rgbColor rgb="FF339966"/>
       <rgbColor rgb="FF003300"/>
       <rgbColor rgb="FF333300"/>
       <rgbColor rgb="FFB85C00"/>
       <rgbColor rgb="FF993366"/>
       <rgbColor rgb="FF333399"/>
       <rgbColor rgb="FF333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="ffffff"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="ffffff"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18a303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369a3"/>
       </a:accent2>
@@ -1177,89 +1751,89 @@
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:Y20"/>
   <sheetViews>
-    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="80" zoomScaleNormal="80" zoomScalePageLayoutView="100" workbookViewId="0">
-      <selection pane="topLeft" activeCell="K3" activeCellId="0" sqref="K3"/>
+    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="true" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="80" zoomScaleNormal="80" zoomScalePageLayoutView="100" workbookViewId="0">
+      <selection pane="topLeft" activeCell="K19" activeCellId="0" sqref="K19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.55078125" defaultRowHeight="12.8" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10" min="10" style="1" width="88.39"/>
   </cols>
   <sheetData>
     <row r="1" customFormat="false" ht="24.45" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="J1" s="3" t="s">
         <v>1</v>
       </c>
       <c r="K1" s="3" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="2" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
     </row>
     <row r="3" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="J3" s="6" t="s">
         <v>3</v>
       </c>
       <c r="K3" s="6" t="n">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="4" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A4" s="7"/>
       <c r="B4" s="8" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="8"/>
       <c r="D4" s="8"/>
       <c r="E4" s="8"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
     </row>
     <row r="5" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A5" s="7"/>
       <c r="B5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="8"/>
       <c r="D5" s="8"/>
       <c r="E5" s="8"/>
     </row>
     <row r="6" customFormat="false" ht="34.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A6" s="7"/>
       <c r="B6" s="9" t="s">
@@ -1444,1187 +2018,5357 @@
     <mergeCell ref="B17:J17"/>
     <mergeCell ref="B18:J18"/>
     <mergeCell ref="B19:J19"/>
     <mergeCell ref="B20:J20"/>
   </mergeCells>
   <conditionalFormatting sqref="K3">
     <cfRule type="cellIs" priority="2" operator="equal" aboveAverage="0" equalAverage="0" bottom="0" percent="0" rank="0" text="" dxfId="0">
       <formula>""</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <pageSetup paperSize="9" scale="100" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="portrait" blackAndWhite="false" draft="false" cellComments="none" firstPageNumber="1" useFirstPageNumber="true" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:R85"/>
+  <dimension ref="A1:R206"/>
   <sheetViews>
-    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="80" zoomScaleNormal="80" zoomScalePageLayoutView="100" workbookViewId="0">
-      <selection pane="topLeft" activeCell="C4" activeCellId="0" sqref="C4"/>
+    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A4" colorId="64" zoomScale="80" zoomScaleNormal="80" zoomScalePageLayoutView="100" workbookViewId="0">
+      <selection pane="topLeft" activeCell="H41" activeCellId="0" sqref="H41"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.55078125" defaultRowHeight="12.8" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
+  <sheetFormatPr defaultColWidth="11.53515625" defaultRowHeight="12.8" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="16" min="14" style="1" width="14.39"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8" min="8" style="0" width="16.51"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10" min="10" style="0" width="15.65"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15" min="14" style="1" width="14.39"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="16" min="16" style="1" width="17.39"/>
   </cols>
   <sheetData>
     <row r="1" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A1" s="40" t="s">
-[...18 lines deleted...]
-      <c r="R1" s="40"/>
+      <c r="A1" s="42" t="s">
+        <v>67</v>
+      </c>
+      <c r="B1" s="42"/>
+      <c r="C1" s="42"/>
+      <c r="D1" s="42"/>
+      <c r="E1" s="42"/>
+      <c r="F1" s="42"/>
+      <c r="G1" s="42"/>
+      <c r="H1" s="42"/>
+      <c r="I1" s="42"/>
+      <c r="J1" s="42"/>
+      <c r="K1" s="42"/>
+      <c r="L1" s="42"/>
+      <c r="M1" s="42"/>
+      <c r="N1" s="42"/>
+      <c r="O1" s="42"/>
+      <c r="P1" s="42"/>
+      <c r="Q1" s="42"/>
+      <c r="R1" s="42"/>
     </row>
     <row r="2" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A2" s="40"/>
-[...16 lines deleted...]
-      <c r="R2" s="40"/>
+      <c r="A2" s="42"/>
+      <c r="B2" s="42"/>
+      <c r="C2" s="42"/>
+      <c r="D2" s="42"/>
+      <c r="E2" s="42"/>
+      <c r="F2" s="42"/>
+      <c r="G2" s="42"/>
+      <c r="H2" s="42"/>
+      <c r="I2" s="42"/>
+      <c r="J2" s="42"/>
+      <c r="K2" s="42"/>
+      <c r="L2" s="42"/>
+      <c r="M2" s="42"/>
+      <c r="N2" s="42"/>
+      <c r="O2" s="42"/>
+      <c r="P2" s="42"/>
+      <c r="Q2" s="42"/>
+      <c r="R2" s="42"/>
     </row>
     <row r="4" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A4" s="41" t="s">
-[...2 lines deleted...]
-      <c r="B4" s="42" t="s">
+      <c r="A4" s="43" t="s">
         <v>68</v>
       </c>
-      <c r="C4" s="42" t="str">
-[...4 lines deleted...]
-      <c r="E4" s="44"/>
+      <c r="B4" s="44" t="s">
+        <v>69</v>
+      </c>
+      <c r="C4" s="44" t="str">
+        <f aca="false">Classement!D3&amp;"-"&amp;Classement!E3</f>
+        <v>1-0</v>
+      </c>
+      <c r="D4" s="45" t="n">
+        <f aca="false">'Tableau Quart-Finales'!E5</f>
+        <v>0</v>
+      </c>
+      <c r="E4" s="46"/>
     </row>
     <row r="5" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A5" s="41"/>
-[...4 lines deleted...]
-        <f aca="false">Classement!B10&amp;"-"&amp;Classement!C10</f>
+      <c r="A5" s="43"/>
+      <c r="B5" s="44" t="s">
+        <v>70</v>
+      </c>
+      <c r="C5" s="44" t="str">
+        <f aca="false">Classement!D10&amp;"-"&amp;Classement!E10</f>
         <v>0-0</v>
       </c>
-      <c r="D5" s="43"/>
-      <c r="F5" s="45"/>
+      <c r="D5" s="45" t="n">
+        <f aca="false">'Tableau Quart-Finales'!F5</f>
+        <v>0</v>
+      </c>
+      <c r="F5" s="47"/>
     </row>
     <row r="6" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="F6" s="46"/>
-[...3 lines deleted...]
-      <c r="H6" s="42" t="s">
+      <c r="F6" s="48"/>
+      <c r="G6" s="43" t="s">
         <v>71</v>
       </c>
-      <c r="I6" s="42" t="str">
-[...6 lines deleted...]
-      <c r="M6" s="44"/>
+      <c r="H6" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="I6" s="44" t="str">
+        <f aca="false">IF(D4=13,C4,IF(D5=13,C5,""))</f>
+        <v/>
+      </c>
+      <c r="J6" s="45" t="n">
+        <f aca="false">'Tableau Demi-Finales'!E5</f>
+        <v>0</v>
+      </c>
+      <c r="K6" s="46"/>
+      <c r="L6" s="46"/>
+      <c r="M6" s="46"/>
     </row>
     <row r="7" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="F7" s="45"/>
-[...9 lines deleted...]
-      <c r="M7" s="47"/>
+      <c r="F7" s="47"/>
+      <c r="G7" s="43"/>
+      <c r="H7" s="44" t="s">
+        <v>73</v>
+      </c>
+      <c r="I7" s="44" t="str">
+        <f aca="false">IF(D8=13,C8,IF(D9=13,C9,""))</f>
+        <v/>
+      </c>
+      <c r="J7" s="45" t="n">
+        <f aca="false">'Tableau Demi-Finales'!F5</f>
+        <v>0</v>
+      </c>
+      <c r="M7" s="49"/>
     </row>
     <row r="8" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A8" s="41" t="s">
-[...2 lines deleted...]
-      <c r="B8" s="42" t="s">
+      <c r="A8" s="43" t="s">
         <v>74</v>
       </c>
-      <c r="C8" s="42" t="str">
-        <f aca="false">Classement!B6&amp;"-"&amp;Classement!C6</f>
+      <c r="B8" s="44" t="s">
+        <v>75</v>
+      </c>
+      <c r="C8" s="44" t="str">
+        <f aca="false">Classement!D6&amp;"-"&amp;Classement!E6</f>
         <v>0-0</v>
       </c>
-      <c r="D8" s="43"/>
-[...3 lines deleted...]
-      <c r="M8" s="47"/>
+      <c r="D8" s="45" t="n">
+        <f aca="false">'Tableau Quart-Finales'!E6</f>
+        <v>0</v>
+      </c>
+      <c r="E8" s="46"/>
+      <c r="F8" s="47"/>
+      <c r="H8" s="50"/>
+      <c r="M8" s="49"/>
     </row>
     <row r="9" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A9" s="41"/>
-[...4 lines deleted...]
-        <f aca="false">Classement!B7&amp;"-"&amp;Classement!C7</f>
+      <c r="A9" s="43"/>
+      <c r="B9" s="44" t="s">
+        <v>76</v>
+      </c>
+      <c r="C9" s="44" t="str">
+        <f aca="false">Classement!D7&amp;"-"&amp;Classement!E7</f>
         <v>0-0</v>
       </c>
-      <c r="D9" s="43"/>
-[...1 lines deleted...]
-      <c r="M9" s="47"/>
+      <c r="D9" s="45" t="n">
+        <f aca="false">'Tableau Quart-Finales'!F6</f>
+        <v>0</v>
+      </c>
+      <c r="H9" s="50"/>
+      <c r="M9" s="49"/>
     </row>
     <row r="10" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="H10" s="49"/>
-[...3 lines deleted...]
-      <c r="J10" s="42" t="s">
+      <c r="H10" s="51"/>
+      <c r="I10" s="43" t="s">
         <v>77</v>
       </c>
-      <c r="K10" s="50" t="str">
-[...6 lines deleted...]
-      <c r="O10" s="41" t="s">
+      <c r="J10" s="44" t="s">
         <v>78</v>
       </c>
-      <c r="P10" s="42" t="s">
+      <c r="K10" s="52" t="str">
+        <f aca="false">IF(J6=13,IF(J7&lt;&gt;"",I7,""),IF(J6&lt;&gt;"",I6,""))</f>
+        <v/>
+      </c>
+      <c r="L10" s="45" t="n">
+        <f aca="false">'Tableau Finales'!E16</f>
+        <v>0</v>
+      </c>
+      <c r="M10" s="49"/>
+      <c r="N10" s="46"/>
+      <c r="O10" s="43" t="s">
         <v>79</v>
       </c>
-      <c r="Q10" s="42" t="str">
+      <c r="P10" s="44" t="s">
+        <v>80</v>
+      </c>
+      <c r="Q10" s="44" t="str">
         <f aca="false">IF(J6=13,I6,IF(J7&lt;&gt;"",I7,""))</f>
         <v/>
       </c>
-      <c r="R10" s="43"/>
+      <c r="R10" s="45" t="n">
+        <f aca="false">'Tableau Finales'!E5</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="11" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="H11" s="48"/>
-[...11 lines deleted...]
-      <c r="P11" s="42" t="s">
+      <c r="H11" s="50"/>
+      <c r="I11" s="43"/>
+      <c r="J11" s="44" t="s">
         <v>81</v>
       </c>
-      <c r="Q11" s="42" t="str">
+      <c r="K11" s="52" t="str">
+        <f aca="false">IF(J14=13,IF(J15&lt;&gt;"",I15,""),IF(J14&lt;&gt;"",I14,""))</f>
+        <v/>
+      </c>
+      <c r="L11" s="45" t="n">
+        <f aca="false">'Tableau Finales'!F16</f>
+        <v>0</v>
+      </c>
+      <c r="M11" s="49"/>
+      <c r="O11" s="43"/>
+      <c r="P11" s="44" t="s">
+        <v>82</v>
+      </c>
+      <c r="Q11" s="44" t="str">
         <f aca="false">IF(J14=13,I14,IF(J15&lt;&gt;"",I15,""))</f>
         <v/>
       </c>
-      <c r="R11" s="43"/>
+      <c r="R11" s="45" t="n">
+        <f aca="false">'Tableau Finales'!F5</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="12" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A12" s="41" t="s">
-[...6 lines deleted...]
-        <f aca="false">Classement!B4&amp;"-"&amp;Classement!C4</f>
+      <c r="A12" s="43" t="s">
+        <v>83</v>
+      </c>
+      <c r="B12" s="44" t="s">
+        <v>84</v>
+      </c>
+      <c r="C12" s="44" t="str">
+        <f aca="false">Classement!D4&amp;"-"&amp;Classement!E4</f>
         <v>0-0</v>
       </c>
-      <c r="D12" s="43"/>
-[...1 lines deleted...]
-      <c r="M12" s="47"/>
+      <c r="D12" s="45" t="n">
+        <f aca="false">'Tableau Quart-Finales'!E7</f>
+        <v>0</v>
+      </c>
+      <c r="H12" s="50"/>
+      <c r="M12" s="49"/>
     </row>
     <row r="13" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A13" s="41"/>
-[...4 lines deleted...]
-        <f aca="false">Classement!B9&amp;"-"&amp;Classement!C9</f>
+      <c r="A13" s="43"/>
+      <c r="B13" s="44" t="s">
+        <v>85</v>
+      </c>
+      <c r="C13" s="44" t="str">
+        <f aca="false">Classement!D9&amp;"-"&amp;Classement!E9</f>
         <v>0-0</v>
       </c>
-      <c r="D13" s="43"/>
-[...3 lines deleted...]
-      <c r="M13" s="47"/>
+      <c r="D13" s="45" t="n">
+        <f aca="false">'Tableau Quart-Finales'!F7</f>
+        <v>0</v>
+      </c>
+      <c r="E13" s="53"/>
+      <c r="F13" s="47"/>
+      <c r="H13" s="50"/>
+      <c r="M13" s="49"/>
     </row>
     <row r="14" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="F14" s="46"/>
-[...13 lines deleted...]
-      <c r="M14" s="52"/>
+      <c r="F14" s="48"/>
+      <c r="G14" s="43" t="s">
+        <v>86</v>
+      </c>
+      <c r="H14" s="44" t="s">
+        <v>87</v>
+      </c>
+      <c r="I14" s="44" t="str">
+        <f aca="false">IF(D12=13,C12,IF(D13=13,C13,""))</f>
+        <v/>
+      </c>
+      <c r="J14" s="45" t="n">
+        <f aca="false">'Tableau Demi-Finales'!E6</f>
+        <v>0</v>
+      </c>
+      <c r="K14" s="46"/>
+      <c r="L14" s="46"/>
+      <c r="M14" s="54"/>
     </row>
     <row r="15" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="F15" s="45"/>
-[...8 lines deleted...]
-      <c r="J15" s="43"/>
+      <c r="F15" s="47"/>
+      <c r="G15" s="43"/>
+      <c r="H15" s="44" t="s">
+        <v>88</v>
+      </c>
+      <c r="I15" s="44" t="str">
+        <f aca="false">IF(D16=13,C16,IF(D17=13,C17,""))</f>
+        <v/>
+      </c>
+      <c r="J15" s="45" t="n">
+        <f aca="false">'Tableau Demi-Finales'!F6</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="16" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A16" s="41" t="s">
-[...6 lines deleted...]
-        <f aca="false">Classement!B5&amp;"-"&amp;Classement!C5</f>
+      <c r="A16" s="43" t="s">
+        <v>89</v>
+      </c>
+      <c r="B16" s="44" t="s">
+        <v>90</v>
+      </c>
+      <c r="C16" s="44" t="str">
+        <f aca="false">Classement!D5&amp;"-"&amp;Classement!E5</f>
         <v>0-0</v>
       </c>
-      <c r="D16" s="43"/>
-[...1 lines deleted...]
-      <c r="F16" s="45"/>
+      <c r="D16" s="45" t="n">
+        <f aca="false">'Tableau Quart-Finales'!E8</f>
+        <v>0</v>
+      </c>
+      <c r="E16" s="46"/>
+      <c r="F16" s="47"/>
     </row>
     <row r="17" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A17" s="41"/>
-[...4 lines deleted...]
-        <f aca="false">Classement!B8&amp;"-"&amp;Classement!C8</f>
+      <c r="A17" s="43"/>
+      <c r="B17" s="44" t="s">
+        <v>91</v>
+      </c>
+      <c r="C17" s="44" t="str">
+        <f aca="false">Classement!D8&amp;"-"&amp;Classement!E8</f>
         <v>0-0</v>
       </c>
-      <c r="D17" s="43"/>
+      <c r="D17" s="45" t="n">
+        <f aca="false">'Tableau Quart-Finales'!F8</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="G22" s="43" t="s">
+        <v>92</v>
+      </c>
+      <c r="H22" s="44" t="s">
+        <v>93</v>
+      </c>
+      <c r="I22" s="44" t="str">
+        <f aca="false">IF(D4=13,C5,IF(D5=13,C4,""))</f>
+        <v/>
+      </c>
+      <c r="J22" s="45" t="n">
+        <f aca="false">'Tableau Demi-Finales'!E22</f>
+        <v>0</v>
+      </c>
+      <c r="K22" s="46"/>
+      <c r="L22" s="46"/>
+      <c r="M22" s="46"/>
     </row>
     <row r="23" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A23" s="40" t="s">
-[...18 lines deleted...]
-      <c r="R23" s="40"/>
+      <c r="G23" s="43"/>
+      <c r="H23" s="44" t="s">
+        <v>94</v>
+      </c>
+      <c r="I23" s="44" t="str">
+        <f aca="false">IF(D8=13,C9,IF(D9=13,C8,""))</f>
+        <v/>
+      </c>
+      <c r="J23" s="45" t="n">
+        <f aca="false">'Tableau Demi-Finales'!F22</f>
+        <v>0</v>
+      </c>
+      <c r="M23" s="49"/>
     </row>
     <row r="24" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A24" s="40"/>
-[...16 lines deleted...]
-      <c r="R24" s="40"/>
+      <c r="H24" s="50"/>
+      <c r="M24" s="49"/>
+    </row>
+    <row r="25" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="H25" s="50"/>
+      <c r="M25" s="49"/>
     </row>
     <row r="26" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A26" s="41" t="s">
-[...6 lines deleted...]
-        <f aca="false">Classement!B11&amp;"-"&amp;Classement!C11</f>
+      <c r="H26" s="51"/>
+      <c r="I26" s="43" t="s">
+        <v>95</v>
+      </c>
+      <c r="J26" s="44" t="s">
+        <v>96</v>
+      </c>
+      <c r="K26" s="52" t="str">
+        <f aca="false">IF(J22=13,IF(J23&lt;&gt;"",I23,""),IF(J22&lt;&gt;"",I22,""))</f>
+        <v/>
+      </c>
+      <c r="L26" s="45" t="n">
+        <f aca="false">'Tableau Finales'!E38</f>
+        <v>0</v>
+      </c>
+      <c r="M26" s="49"/>
+      <c r="N26" s="46"/>
+      <c r="O26" s="43" t="s">
+        <v>97</v>
+      </c>
+      <c r="P26" s="44" t="s">
+        <v>98</v>
+      </c>
+      <c r="Q26" s="44" t="str">
+        <f aca="false">IF(J22=13,I22,IF(J23&lt;&gt;"",I23,""))</f>
+        <v/>
+      </c>
+      <c r="R26" s="45" t="n">
+        <f aca="false">'Tableau Finales'!E27</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="H27" s="50"/>
+      <c r="I27" s="43"/>
+      <c r="J27" s="44" t="s">
+        <v>99</v>
+      </c>
+      <c r="K27" s="52" t="str">
+        <f aca="false">IF(J30=13,IF(J31&lt;&gt;"",I31,""),IF(J30&lt;&gt;"",I30,""))</f>
+        <v/>
+      </c>
+      <c r="L27" s="45" t="n">
+        <f aca="false">'Tableau Finales'!F38</f>
+        <v>0</v>
+      </c>
+      <c r="M27" s="49"/>
+      <c r="O27" s="43"/>
+      <c r="P27" s="44" t="s">
+        <v>100</v>
+      </c>
+      <c r="Q27" s="44" t="str">
+        <f aca="false">IF(J30=13,I30,IF(J31&lt;&gt;"",I31,""))</f>
+        <v/>
+      </c>
+      <c r="R27" s="45" t="n">
+        <f aca="false">'Tableau Finales'!F27</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="H28" s="50"/>
+      <c r="M28" s="49"/>
+    </row>
+    <row r="29" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="H29" s="50"/>
+      <c r="M29" s="49"/>
+    </row>
+    <row r="30" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="G30" s="43" t="s">
+        <v>101</v>
+      </c>
+      <c r="H30" s="44" t="s">
+        <v>102</v>
+      </c>
+      <c r="I30" s="44" t="str">
+        <f aca="false">IF(D12=13,C13,IF(D13=13,C12,""))</f>
+        <v/>
+      </c>
+      <c r="J30" s="45" t="n">
+        <f aca="false">'Tableau Demi-Finales'!E23</f>
+        <v>0</v>
+      </c>
+      <c r="K30" s="46"/>
+      <c r="L30" s="46"/>
+      <c r="M30" s="54"/>
+    </row>
+    <row r="31" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="G31" s="43"/>
+      <c r="H31" s="44" t="s">
+        <v>103</v>
+      </c>
+      <c r="I31" s="44" t="str">
+        <f aca="false">IF(D16=13,C17,IF(D17=13,C16,""))</f>
+        <v/>
+      </c>
+      <c r="J31" s="45" t="n">
+        <f aca="false">'Tableau Demi-Finales'!F23</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A36" s="42" t="s">
+        <v>104</v>
+      </c>
+      <c r="B36" s="42"/>
+      <c r="C36" s="42"/>
+      <c r="D36" s="42"/>
+      <c r="E36" s="42"/>
+      <c r="F36" s="42"/>
+      <c r="G36" s="42"/>
+      <c r="H36" s="42"/>
+      <c r="I36" s="42"/>
+      <c r="J36" s="42"/>
+      <c r="K36" s="42"/>
+      <c r="L36" s="42"/>
+      <c r="M36" s="42"/>
+      <c r="N36" s="42"/>
+      <c r="O36" s="42"/>
+      <c r="P36" s="42"/>
+      <c r="Q36" s="42"/>
+      <c r="R36" s="42"/>
+    </row>
+    <row r="37" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A37" s="42"/>
+      <c r="B37" s="42"/>
+      <c r="C37" s="42"/>
+      <c r="D37" s="42"/>
+      <c r="E37" s="42"/>
+      <c r="F37" s="42"/>
+      <c r="G37" s="42"/>
+      <c r="H37" s="42"/>
+      <c r="I37" s="42"/>
+      <c r="J37" s="42"/>
+      <c r="K37" s="42"/>
+      <c r="L37" s="42"/>
+      <c r="M37" s="42"/>
+      <c r="N37" s="42"/>
+      <c r="O37" s="42"/>
+      <c r="P37" s="42"/>
+      <c r="Q37" s="42"/>
+      <c r="R37" s="42"/>
+    </row>
+    <row r="39" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A39" s="43" t="s">
+        <v>105</v>
+      </c>
+      <c r="B39" s="44" t="s">
+        <v>106</v>
+      </c>
+      <c r="C39" s="44" t="str">
+        <f aca="false">Classement!D11&amp;"-"&amp;Classement!E11</f>
         <v>0-0</v>
       </c>
-      <c r="D26" s="43"/>
-[...8 lines deleted...]
-        <f aca="false">Classement!B18&amp;"-"&amp;Classement!C18</f>
+      <c r="D39" s="45" t="n">
+        <f aca="false">'Tableau Quart-Finales'!E9</f>
+        <v>0</v>
+      </c>
+      <c r="E39" s="46"/>
+    </row>
+    <row r="40" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A40" s="43"/>
+      <c r="B40" s="44" t="s">
+        <v>107</v>
+      </c>
+      <c r="C40" s="44" t="str">
+        <f aca="false">Classement!D18&amp;"-"&amp;Classement!E18</f>
         <v>0-0</v>
       </c>
-      <c r="D27" s="43"/>
-[...55 lines deleted...]
-        <f aca="false">Classement!B15&amp;"-"&amp;Classement!C15</f>
+      <c r="D40" s="45" t="n">
+        <f aca="false">'Tableau Quart-Finales'!F9</f>
+        <v>0</v>
+      </c>
+      <c r="F40" s="47"/>
+    </row>
+    <row r="41" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="F41" s="48"/>
+      <c r="G41" s="43" t="s">
+        <v>108</v>
+      </c>
+      <c r="H41" s="44" t="s">
+        <v>109</v>
+      </c>
+      <c r="I41" s="44" t="str">
+        <f aca="false">IF(D39=13,C39,IF(D40=13,C40,""))</f>
+        <v/>
+      </c>
+      <c r="J41" s="45" t="n">
+        <f aca="false">'Tableau Demi-Finales'!E7</f>
+        <v>0</v>
+      </c>
+      <c r="K41" s="46"/>
+      <c r="L41" s="46"/>
+      <c r="M41" s="46"/>
+    </row>
+    <row r="42" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="F42" s="47"/>
+      <c r="G42" s="43"/>
+      <c r="H42" s="44" t="s">
+        <v>110</v>
+      </c>
+      <c r="I42" s="44" t="str">
+        <f aca="false">IF(D43=13,C43,IF(D44=13,C44,""))</f>
+        <v/>
+      </c>
+      <c r="J42" s="45" t="n">
+        <f aca="false">'Tableau Demi-Finales'!F7</f>
+        <v>0</v>
+      </c>
+      <c r="M42" s="49"/>
+    </row>
+    <row r="43" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A43" s="43" t="s">
+        <v>111</v>
+      </c>
+      <c r="B43" s="44" t="s">
+        <v>112</v>
+      </c>
+      <c r="C43" s="44" t="str">
+        <f aca="false">Classement!D14&amp;"-"&amp;Classement!E14</f>
         <v>0-0</v>
       </c>
-      <c r="D31" s="43"/>
-[...60 lines deleted...]
-        <f aca="false">Classement!B12&amp;"-"&amp;Classement!C12</f>
+      <c r="D43" s="45" t="n">
+        <f aca="false">'Tableau Quart-Finales'!E10</f>
+        <v>0</v>
+      </c>
+      <c r="E43" s="46"/>
+      <c r="F43" s="47"/>
+      <c r="H43" s="50"/>
+      <c r="M43" s="49"/>
+    </row>
+    <row r="44" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A44" s="43"/>
+      <c r="B44" s="44" t="s">
+        <v>113</v>
+      </c>
+      <c r="C44" s="44" t="str">
+        <f aca="false">Classement!D15&amp;"-"&amp;Classement!E15</f>
         <v>0-0</v>
       </c>
-      <c r="D34" s="43"/>
-[...9 lines deleted...]
-        <f aca="false">Classement!B17&amp;"-"&amp;Classement!C17</f>
+      <c r="D44" s="45" t="n">
+        <f aca="false">'Tableau Quart-Finales'!F10</f>
+        <v>0</v>
+      </c>
+      <c r="H44" s="50"/>
+      <c r="M44" s="49"/>
+    </row>
+    <row r="45" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="H45" s="51"/>
+      <c r="I45" s="43" t="s">
+        <v>114</v>
+      </c>
+      <c r="J45" s="44" t="s">
+        <v>115</v>
+      </c>
+      <c r="K45" s="52" t="str">
+        <f aca="false">IF(J41=13,IF(J42&lt;&gt;"",I42,""),IF(J41&lt;&gt;"",I41,""))</f>
+        <v/>
+      </c>
+      <c r="L45" s="45" t="n">
+        <f aca="false">'Tableau Finales'!E17</f>
+        <v>0</v>
+      </c>
+      <c r="M45" s="49"/>
+      <c r="N45" s="46"/>
+      <c r="O45" s="43" t="s">
+        <v>116</v>
+      </c>
+      <c r="P45" s="44" t="s">
+        <v>117</v>
+      </c>
+      <c r="Q45" s="44" t="str">
+        <f aca="false">IF(J41=13,I41,IF(J42&lt;&gt;"",I42,""))</f>
+        <v/>
+      </c>
+      <c r="R45" s="45" t="n">
+        <f aca="false">'Tableau Finales'!E6</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="H46" s="50"/>
+      <c r="I46" s="43"/>
+      <c r="J46" s="44" t="s">
+        <v>118</v>
+      </c>
+      <c r="K46" s="52" t="str">
+        <f aca="false">IF(J49=13,IF(J50&lt;&gt;"",I50,""),IF(J49&lt;&gt;"",I49,""))</f>
+        <v/>
+      </c>
+      <c r="L46" s="45" t="n">
+        <f aca="false">'Tableau Finales'!F17</f>
+        <v>0</v>
+      </c>
+      <c r="M46" s="49"/>
+      <c r="O46" s="43"/>
+      <c r="P46" s="44" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q46" s="44" t="str">
+        <f aca="false">IF(J49=13,I49,IF(J50&lt;&gt;"",I50,""))</f>
+        <v/>
+      </c>
+      <c r="R46" s="45" t="n">
+        <f aca="false">'Tableau Finales'!F6</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A47" s="43" t="s">
+        <v>120</v>
+      </c>
+      <c r="B47" s="44" t="s">
+        <v>121</v>
+      </c>
+      <c r="C47" s="44" t="str">
+        <f aca="false">Classement!D12&amp;"-"&amp;Classement!E12</f>
         <v>0-0</v>
       </c>
-      <c r="D35" s="43"/>
-[...42 lines deleted...]
-        <f aca="false">Classement!B13&amp;"-"&amp;Classement!C13</f>
+      <c r="D47" s="45" t="n">
+        <f aca="false">'Tableau Quart-Finales'!E11</f>
+        <v>0</v>
+      </c>
+      <c r="H47" s="50"/>
+      <c r="M47" s="49"/>
+    </row>
+    <row r="48" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A48" s="43"/>
+      <c r="B48" s="44" t="s">
+        <v>122</v>
+      </c>
+      <c r="C48" s="44" t="str">
+        <f aca="false">Classement!D17&amp;"-"&amp;Classement!E17</f>
         <v>0-0</v>
       </c>
-      <c r="D38" s="43"/>
-[...9 lines deleted...]
-        <f aca="false">Classement!B16&amp;"-"&amp;Classement!C16</f>
+      <c r="D48" s="45" t="n">
+        <f aca="false">'Tableau Quart-Finales'!F11</f>
+        <v>0</v>
+      </c>
+      <c r="E48" s="53"/>
+      <c r="F48" s="47"/>
+      <c r="H48" s="50"/>
+      <c r="M48" s="49"/>
+    </row>
+    <row r="49" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="F49" s="48"/>
+      <c r="G49" s="43" t="s">
+        <v>123</v>
+      </c>
+      <c r="H49" s="44" t="s">
+        <v>124</v>
+      </c>
+      <c r="I49" s="44" t="str">
+        <f aca="false">IF(D47=13,C47,IF(D48=13,C48,""))</f>
+        <v/>
+      </c>
+      <c r="J49" s="45" t="n">
+        <f aca="false">'Tableau Demi-Finales'!E8</f>
+        <v>0</v>
+      </c>
+      <c r="K49" s="46"/>
+      <c r="L49" s="46"/>
+      <c r="M49" s="54"/>
+    </row>
+    <row r="50" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="F50" s="47"/>
+      <c r="G50" s="43"/>
+      <c r="H50" s="44" t="s">
+        <v>125</v>
+      </c>
+      <c r="I50" s="44" t="str">
+        <f aca="false">IF(D51=13,C51,IF(D52=13,C52,""))</f>
+        <v/>
+      </c>
+      <c r="J50" s="45" t="n">
+        <f aca="false">'Tableau Demi-Finales'!F8</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A51" s="43" t="s">
+        <v>126</v>
+      </c>
+      <c r="B51" s="44" t="s">
+        <v>127</v>
+      </c>
+      <c r="C51" s="44" t="str">
+        <f aca="false">Classement!D13&amp;"-"&amp;Classement!E13</f>
         <v>0-0</v>
       </c>
-      <c r="D39" s="43"/>
-[...51 lines deleted...]
-        <f aca="false">Classement!B19&amp;"-"&amp;Classement!C19</f>
+      <c r="D51" s="45" t="n">
+        <f aca="false">'Tableau Quart-Finales'!E12</f>
+        <v>0</v>
+      </c>
+      <c r="E51" s="46"/>
+      <c r="F51" s="47"/>
+    </row>
+    <row r="52" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A52" s="43"/>
+      <c r="B52" s="44" t="s">
+        <v>128</v>
+      </c>
+      <c r="C52" s="44" t="str">
+        <f aca="false">Classement!D16&amp;"-"&amp;Classement!E16</f>
         <v>0-0</v>
       </c>
-      <c r="D49" s="43"/>
-[...8 lines deleted...]
-        <f aca="false">Classement!B26&amp;"-"&amp;Classement!C26</f>
+      <c r="D52" s="45" t="n">
+        <f aca="false">'Tableau Quart-Finales'!F12</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="G57" s="43" t="s">
+        <v>129</v>
+      </c>
+      <c r="H57" s="44" t="s">
+        <v>130</v>
+      </c>
+      <c r="I57" s="44" t="str">
+        <f aca="false">IF(D39=13,C40,IF(D40=13,C39,""))</f>
+        <v/>
+      </c>
+      <c r="J57" s="45" t="n">
+        <f aca="false">'Tableau Demi-Finales'!E24</f>
+        <v>0</v>
+      </c>
+      <c r="K57" s="46"/>
+      <c r="L57" s="46"/>
+      <c r="M57" s="46"/>
+    </row>
+    <row r="58" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="G58" s="43"/>
+      <c r="H58" s="44" t="s">
+        <v>131</v>
+      </c>
+      <c r="I58" s="44" t="str">
+        <f aca="false">IF(D43=13,C44,IF(D44=13,C43,""))</f>
+        <v/>
+      </c>
+      <c r="J58" s="45" t="n">
+        <f aca="false">'Tableau Demi-Finales'!F24</f>
+        <v>0</v>
+      </c>
+      <c r="M58" s="49"/>
+    </row>
+    <row r="59" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="H59" s="50"/>
+      <c r="M59" s="49"/>
+    </row>
+    <row r="60" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="H60" s="50"/>
+      <c r="M60" s="49"/>
+    </row>
+    <row r="61" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="H61" s="51"/>
+      <c r="I61" s="43" t="s">
+        <v>132</v>
+      </c>
+      <c r="J61" s="44" t="s">
+        <v>133</v>
+      </c>
+      <c r="K61" s="52" t="str">
+        <f aca="false">IF(J57=13,IF(J58&lt;&gt;"",I58,""),IF(J57&lt;&gt;"",I57,""))</f>
+        <v/>
+      </c>
+      <c r="L61" s="45" t="n">
+        <f aca="false">'Tableau Finales'!E39</f>
+        <v>0</v>
+      </c>
+      <c r="M61" s="49"/>
+      <c r="N61" s="46"/>
+      <c r="O61" s="43" t="s">
+        <v>134</v>
+      </c>
+      <c r="P61" s="44" t="s">
+        <v>135</v>
+      </c>
+      <c r="Q61" s="44" t="str">
+        <f aca="false">IF(J57=13,I57,IF(J58&lt;&gt;"",I58,""))</f>
+        <v/>
+      </c>
+      <c r="R61" s="45" t="n">
+        <f aca="false">'Tableau Finales'!E28</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="H62" s="50"/>
+      <c r="I62" s="43"/>
+      <c r="J62" s="44" t="s">
+        <v>136</v>
+      </c>
+      <c r="K62" s="52" t="str">
+        <f aca="false">IF(J65=13,IF(J66&lt;&gt;"",I66,""),IF(J65&lt;&gt;"",I65,""))</f>
+        <v/>
+      </c>
+      <c r="L62" s="45" t="n">
+        <f aca="false">'Tableau Finales'!F39</f>
+        <v>0</v>
+      </c>
+      <c r="M62" s="49"/>
+      <c r="O62" s="43"/>
+      <c r="P62" s="44" t="s">
+        <v>137</v>
+      </c>
+      <c r="Q62" s="44" t="str">
+        <f aca="false">IF(J65=13,I65,IF(J66&lt;&gt;"",I66,""))</f>
+        <v/>
+      </c>
+      <c r="R62" s="45" t="n">
+        <f aca="false">'Tableau Finales'!F28</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="H63" s="50"/>
+      <c r="M63" s="49"/>
+    </row>
+    <row r="64" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="H64" s="50"/>
+      <c r="M64" s="49"/>
+    </row>
+    <row r="65" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="G65" s="43" t="s">
+        <v>138</v>
+      </c>
+      <c r="H65" s="44" t="s">
+        <v>139</v>
+      </c>
+      <c r="I65" s="44" t="str">
+        <f aca="false">IF(D47=13,C48,IF(D48=13,C47,""))</f>
+        <v/>
+      </c>
+      <c r="J65" s="45" t="n">
+        <f aca="false">'Tableau Demi-Finales'!E25</f>
+        <v>0</v>
+      </c>
+      <c r="K65" s="46"/>
+      <c r="L65" s="46"/>
+      <c r="M65" s="54"/>
+    </row>
+    <row r="66" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="G66" s="43"/>
+      <c r="H66" s="44" t="s">
+        <v>140</v>
+      </c>
+      <c r="I66" s="44" t="str">
+        <f aca="false">IF(D51=13,C52,IF(D52=13,C51,""))</f>
+        <v/>
+      </c>
+      <c r="J66" s="45" t="n">
+        <f aca="false">'Tableau Demi-Finales'!F25</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A71" s="42" t="s">
+        <v>141</v>
+      </c>
+      <c r="B71" s="42"/>
+      <c r="C71" s="42"/>
+      <c r="D71" s="42"/>
+      <c r="E71" s="42"/>
+      <c r="F71" s="42"/>
+      <c r="G71" s="42"/>
+      <c r="H71" s="42"/>
+      <c r="I71" s="42"/>
+      <c r="J71" s="42"/>
+      <c r="K71" s="42"/>
+      <c r="L71" s="42"/>
+      <c r="M71" s="42"/>
+      <c r="N71" s="42"/>
+      <c r="O71" s="42"/>
+      <c r="P71" s="42"/>
+      <c r="Q71" s="42"/>
+      <c r="R71" s="42"/>
+    </row>
+    <row r="72" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A72" s="42"/>
+      <c r="B72" s="42"/>
+      <c r="C72" s="42"/>
+      <c r="D72" s="42"/>
+      <c r="E72" s="42"/>
+      <c r="F72" s="42"/>
+      <c r="G72" s="42"/>
+      <c r="H72" s="42"/>
+      <c r="I72" s="42"/>
+      <c r="J72" s="42"/>
+      <c r="K72" s="42"/>
+      <c r="L72" s="42"/>
+      <c r="M72" s="42"/>
+      <c r="N72" s="42"/>
+      <c r="O72" s="42"/>
+      <c r="P72" s="42"/>
+      <c r="Q72" s="42"/>
+      <c r="R72" s="42"/>
+    </row>
+    <row r="74" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A74" s="43" t="s">
+        <v>142</v>
+      </c>
+      <c r="B74" s="44" t="s">
+        <v>143</v>
+      </c>
+      <c r="C74" s="44" t="str">
+        <f aca="false">Classement!D19&amp;"-"&amp;Classement!E19</f>
         <v>0-0</v>
       </c>
-      <c r="D50" s="43"/>
-[...40 lines deleted...]
-        <f aca="false">Classement!B22&amp;"-"&amp;Classement!C22</f>
+      <c r="D74" s="45" t="n">
+        <f aca="false">'Tableau Quart-Finales'!E13</f>
+        <v>0</v>
+      </c>
+      <c r="E74" s="46"/>
+    </row>
+    <row r="75" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A75" s="43"/>
+      <c r="B75" s="44" t="s">
+        <v>144</v>
+      </c>
+      <c r="C75" s="44" t="str">
+        <f aca="false">Classement!D26&amp;"-"&amp;Classement!E26</f>
         <v>0-0</v>
       </c>
-      <c r="D53" s="43"/>
-[...11 lines deleted...]
-        <f aca="false">Classement!B23&amp;"-"&amp;Classement!C23</f>
+      <c r="D75" s="45" t="n">
+        <f aca="false">'Tableau Quart-Finales'!F13</f>
+        <v>0</v>
+      </c>
+      <c r="F75" s="47"/>
+    </row>
+    <row r="76" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="F76" s="48"/>
+      <c r="G76" s="43" t="s">
+        <v>145</v>
+      </c>
+      <c r="H76" s="44" t="s">
+        <v>146</v>
+      </c>
+      <c r="I76" s="44" t="str">
+        <f aca="false">IF(D74=13,C74,IF(D75=13,C75,""))</f>
+        <v/>
+      </c>
+      <c r="J76" s="45" t="n">
+        <f aca="false">'Tableau Demi-Finales'!E9</f>
+        <v>0</v>
+      </c>
+      <c r="K76" s="46"/>
+      <c r="L76" s="46"/>
+      <c r="M76" s="46"/>
+    </row>
+    <row r="77" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="F77" s="47"/>
+      <c r="G77" s="43"/>
+      <c r="H77" s="44" t="s">
+        <v>147</v>
+      </c>
+      <c r="I77" s="44" t="str">
+        <f aca="false">IF(D78=13,C78,IF(D79=13,C79,""))</f>
+        <v/>
+      </c>
+      <c r="J77" s="45" t="n">
+        <f aca="false">'Tableau Demi-Finales'!F9</f>
+        <v>0</v>
+      </c>
+      <c r="M77" s="49"/>
+    </row>
+    <row r="78" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A78" s="43" t="s">
+        <v>148</v>
+      </c>
+      <c r="B78" s="44" t="s">
+        <v>149</v>
+      </c>
+      <c r="C78" s="44" t="str">
+        <f aca="false">Classement!D22&amp;"-"&amp;Classement!E22</f>
         <v>0-0</v>
       </c>
-      <c r="D54" s="43"/>
-[...60 lines deleted...]
-        <f aca="false">Classement!B20&amp;"-"&amp;Classement!C20</f>
+      <c r="D78" s="45" t="n">
+        <f aca="false">'Tableau Quart-Finales'!E14</f>
+        <v>0</v>
+      </c>
+      <c r="E78" s="46"/>
+      <c r="F78" s="47"/>
+      <c r="H78" s="50"/>
+      <c r="M78" s="49"/>
+    </row>
+    <row r="79" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A79" s="43"/>
+      <c r="B79" s="44" t="s">
+        <v>150</v>
+      </c>
+      <c r="C79" s="44" t="str">
+        <f aca="false">Classement!D23&amp;"-"&amp;Classement!E23</f>
         <v>0-0</v>
       </c>
-      <c r="D57" s="43"/>
-[...9 lines deleted...]
-        <f aca="false">Classement!B25&amp;"-"&amp;Classement!C25</f>
+      <c r="D79" s="45" t="n">
+        <f aca="false">'Tableau Quart-Finales'!F14</f>
+        <v>0</v>
+      </c>
+      <c r="H79" s="50"/>
+      <c r="M79" s="49"/>
+    </row>
+    <row r="80" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="H80" s="51"/>
+      <c r="I80" s="43" t="s">
+        <v>151</v>
+      </c>
+      <c r="J80" s="44" t="s">
+        <v>152</v>
+      </c>
+      <c r="K80" s="52" t="str">
+        <f aca="false">IF(J76=13,IF(J77&lt;&gt;"",I77,""),IF(J76&lt;&gt;"",I76,""))</f>
+        <v/>
+      </c>
+      <c r="L80" s="45" t="n">
+        <f aca="false">'Tableau Finales'!E18</f>
+        <v>0</v>
+      </c>
+      <c r="M80" s="49"/>
+      <c r="N80" s="46"/>
+      <c r="O80" s="43" t="s">
+        <v>153</v>
+      </c>
+      <c r="P80" s="44" t="s">
+        <v>154</v>
+      </c>
+      <c r="Q80" s="44" t="str">
+        <f aca="false">IF(J76=13,I76,IF(J77&lt;&gt;"",I77,""))</f>
+        <v/>
+      </c>
+      <c r="R80" s="45" t="n">
+        <f aca="false">'Tableau Finales'!E7</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="81" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="H81" s="50"/>
+      <c r="I81" s="43"/>
+      <c r="J81" s="44" t="s">
+        <v>155</v>
+      </c>
+      <c r="K81" s="52" t="str">
+        <f aca="false">IF(J84=13,IF(J85&lt;&gt;"",I85,""),IF(J84&lt;&gt;"",I84,""))</f>
+        <v/>
+      </c>
+      <c r="L81" s="45" t="n">
+        <f aca="false">'Tableau Finales'!F18</f>
+        <v>0</v>
+      </c>
+      <c r="M81" s="49"/>
+      <c r="O81" s="43"/>
+      <c r="P81" s="44" t="s">
+        <v>156</v>
+      </c>
+      <c r="Q81" s="44" t="str">
+        <f aca="false">IF(J84=13,I84,IF(J85&lt;&gt;"",I85,""))</f>
+        <v/>
+      </c>
+      <c r="R81" s="45" t="n">
+        <f aca="false">'Tableau Finales'!F7</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="82" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A82" s="43" t="s">
+        <v>157</v>
+      </c>
+      <c r="B82" s="44" t="s">
+        <v>158</v>
+      </c>
+      <c r="C82" s="44" t="str">
+        <f aca="false">Classement!D20&amp;"-"&amp;Classement!E20</f>
         <v>0-0</v>
       </c>
-      <c r="D58" s="43"/>
-[...42 lines deleted...]
-        <f aca="false">Classement!B21&amp;"-"&amp;Classement!C21</f>
+      <c r="D82" s="45" t="n">
+        <f aca="false">'Tableau Quart-Finales'!E15</f>
+        <v>0</v>
+      </c>
+      <c r="H82" s="50"/>
+      <c r="M82" s="49"/>
+    </row>
+    <row r="83" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A83" s="43"/>
+      <c r="B83" s="44" t="s">
+        <v>159</v>
+      </c>
+      <c r="C83" s="44" t="str">
+        <f aca="false">Classement!D25&amp;"-"&amp;Classement!E25</f>
         <v>0-0</v>
       </c>
-      <c r="D61" s="43"/>
-[...9 lines deleted...]
-        <f aca="false">Classement!B24&amp;"-"&amp;Classement!C24</f>
+      <c r="D83" s="45" t="n">
+        <f aca="false">'Tableau Quart-Finales'!F15</f>
+        <v>0</v>
+      </c>
+      <c r="E83" s="53"/>
+      <c r="F83" s="47"/>
+      <c r="H83" s="50"/>
+      <c r="M83" s="49"/>
+    </row>
+    <row r="84" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="F84" s="48"/>
+      <c r="G84" s="43" t="s">
+        <v>160</v>
+      </c>
+      <c r="H84" s="44" t="s">
+        <v>161</v>
+      </c>
+      <c r="I84" s="44" t="str">
+        <f aca="false">IF(D82=13,C82,IF(D83=13,C83,""))</f>
+        <v/>
+      </c>
+      <c r="J84" s="45" t="n">
+        <f aca="false">'Tableau Demi-Finales'!E10</f>
+        <v>0</v>
+      </c>
+      <c r="K84" s="46"/>
+      <c r="L84" s="46"/>
+      <c r="M84" s="54"/>
+    </row>
+    <row r="85" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="F85" s="47"/>
+      <c r="G85" s="43"/>
+      <c r="H85" s="44" t="s">
+        <v>162</v>
+      </c>
+      <c r="I85" s="44" t="str">
+        <f aca="false">IF(D86=13,C86,IF(D87=13,C87,""))</f>
+        <v/>
+      </c>
+      <c r="J85" s="45" t="n">
+        <f aca="false">'Tableau Demi-Finales'!F10</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="86" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A86" s="43" t="s">
+        <v>163</v>
+      </c>
+      <c r="B86" s="44" t="s">
+        <v>164</v>
+      </c>
+      <c r="C86" s="44" t="str">
+        <f aca="false">Classement!D21&amp;"-"&amp;Classement!E21</f>
         <v>0-0</v>
       </c>
-      <c r="D62" s="43"/>
-[...51 lines deleted...]
-        <f aca="false">Classement!B27&amp;"-"&amp;Classement!C27</f>
+      <c r="D86" s="45" t="n">
+        <f aca="false">'Tableau Quart-Finales'!E16</f>
+        <v>0</v>
+      </c>
+      <c r="E86" s="46"/>
+      <c r="F86" s="47"/>
+    </row>
+    <row r="87" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A87" s="43"/>
+      <c r="B87" s="44" t="s">
+        <v>165</v>
+      </c>
+      <c r="C87" s="44" t="str">
+        <f aca="false">Classement!D24&amp;"-"&amp;Classement!E24</f>
         <v>0-0</v>
       </c>
-      <c r="D72" s="43"/>
-[...8 lines deleted...]
-        <f aca="false">Classement!B34&amp;"-"&amp;Classement!C34</f>
+      <c r="D87" s="45" t="n">
+        <f aca="false">'Tableau Quart-Finales'!F16</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="92" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="G92" s="43" t="s">
+        <v>166</v>
+      </c>
+      <c r="H92" s="44" t="s">
+        <v>167</v>
+      </c>
+      <c r="I92" s="44" t="str">
+        <f aca="false">IF(D74=13,C75,IF(D75=13,C74,""))</f>
+        <v/>
+      </c>
+      <c r="J92" s="45" t="n">
+        <f aca="false">'Tableau Demi-Finales'!E26</f>
+        <v>0</v>
+      </c>
+      <c r="K92" s="46"/>
+      <c r="L92" s="46"/>
+      <c r="M92" s="46"/>
+    </row>
+    <row r="93" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="G93" s="43"/>
+      <c r="H93" s="44" t="s">
+        <v>168</v>
+      </c>
+      <c r="I93" s="44" t="str">
+        <f aca="false">IF(D78=13,C79,IF(D79=13,C78,""))</f>
+        <v/>
+      </c>
+      <c r="J93" s="45" t="n">
+        <f aca="false">'Tableau Demi-Finales'!F26</f>
+        <v>0</v>
+      </c>
+      <c r="M93" s="49"/>
+    </row>
+    <row r="94" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="H94" s="50"/>
+      <c r="M94" s="49"/>
+    </row>
+    <row r="95" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="H95" s="50"/>
+      <c r="M95" s="49"/>
+    </row>
+    <row r="96" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="H96" s="51"/>
+      <c r="I96" s="43" t="s">
+        <v>169</v>
+      </c>
+      <c r="J96" s="44" t="s">
+        <v>170</v>
+      </c>
+      <c r="K96" s="52" t="str">
+        <f aca="false">IF(J92=13,IF(J93&lt;&gt;"",I93,""),IF(J92&lt;&gt;"",I92,""))</f>
+        <v/>
+      </c>
+      <c r="L96" s="45" t="n">
+        <f aca="false">'Tableau Finales'!E40</f>
+        <v>0</v>
+      </c>
+      <c r="M96" s="49"/>
+      <c r="N96" s="46"/>
+      <c r="O96" s="43" t="s">
+        <v>171</v>
+      </c>
+      <c r="P96" s="44" t="s">
+        <v>172</v>
+      </c>
+      <c r="Q96" s="44" t="str">
+        <f aca="false">IF(J92=13,I92,IF(J93&lt;&gt;"",I93,""))</f>
+        <v/>
+      </c>
+      <c r="R96" s="45" t="n">
+        <f aca="false">'Tableau Finales'!E29</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="97" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="H97" s="50"/>
+      <c r="I97" s="43"/>
+      <c r="J97" s="44" t="s">
+        <v>173</v>
+      </c>
+      <c r="K97" s="52" t="str">
+        <f aca="false">IF(J100=13,IF(J101&lt;&gt;"",I101,""),IF(J100&lt;&gt;"",I100,""))</f>
+        <v/>
+      </c>
+      <c r="L97" s="45" t="n">
+        <f aca="false">'Tableau Finales'!F40</f>
+        <v>0</v>
+      </c>
+      <c r="M97" s="49"/>
+      <c r="O97" s="43"/>
+      <c r="P97" s="44" t="s">
+        <v>174</v>
+      </c>
+      <c r="Q97" s="44" t="str">
+        <f aca="false">IF(J100=13,I100,IF(J101&lt;&gt;"",I101,""))</f>
+        <v/>
+      </c>
+      <c r="R97" s="45" t="n">
+        <f aca="false">'Tableau Finales'!F29</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="98" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="H98" s="50"/>
+      <c r="M98" s="49"/>
+    </row>
+    <row r="99" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="H99" s="50"/>
+      <c r="M99" s="49"/>
+    </row>
+    <row r="100" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="G100" s="43" t="s">
+        <v>175</v>
+      </c>
+      <c r="H100" s="44" t="s">
+        <v>176</v>
+      </c>
+      <c r="I100" s="44" t="str">
+        <f aca="false">IF(D82=13,C83,IF(D83=13,C82,""))</f>
+        <v/>
+      </c>
+      <c r="J100" s="45" t="n">
+        <f aca="false">'Tableau Demi-Finales'!E27</f>
+        <v>0</v>
+      </c>
+      <c r="K100" s="46"/>
+      <c r="L100" s="46"/>
+      <c r="M100" s="54"/>
+    </row>
+    <row r="101" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="G101" s="43"/>
+      <c r="H101" s="44" t="s">
+        <v>177</v>
+      </c>
+      <c r="I101" s="44" t="str">
+        <f aca="false">IF(D86=13,C87,IF(D87=13,C86,""))</f>
+        <v/>
+      </c>
+      <c r="J101" s="45" t="n">
+        <f aca="false">'Tableau Demi-Finales'!F27</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="106" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A106" s="42" t="s">
+        <v>178</v>
+      </c>
+      <c r="B106" s="42"/>
+      <c r="C106" s="42"/>
+      <c r="D106" s="42"/>
+      <c r="E106" s="42"/>
+      <c r="F106" s="42"/>
+      <c r="G106" s="42"/>
+      <c r="H106" s="42"/>
+      <c r="I106" s="42"/>
+      <c r="J106" s="42"/>
+      <c r="K106" s="42"/>
+      <c r="L106" s="42"/>
+      <c r="M106" s="42"/>
+      <c r="N106" s="42"/>
+      <c r="O106" s="42"/>
+      <c r="P106" s="42"/>
+      <c r="Q106" s="42"/>
+      <c r="R106" s="42"/>
+    </row>
+    <row r="107" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A107" s="42"/>
+      <c r="B107" s="42"/>
+      <c r="C107" s="42"/>
+      <c r="D107" s="42"/>
+      <c r="E107" s="42"/>
+      <c r="F107" s="42"/>
+      <c r="G107" s="42"/>
+      <c r="H107" s="42"/>
+      <c r="I107" s="42"/>
+      <c r="J107" s="42"/>
+      <c r="K107" s="42"/>
+      <c r="L107" s="42"/>
+      <c r="M107" s="42"/>
+      <c r="N107" s="42"/>
+      <c r="O107" s="42"/>
+      <c r="P107" s="42"/>
+      <c r="Q107" s="42"/>
+      <c r="R107" s="42"/>
+    </row>
+    <row r="109" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A109" s="43" t="s">
+        <v>179</v>
+      </c>
+      <c r="B109" s="44" t="s">
+        <v>180</v>
+      </c>
+      <c r="C109" s="44" t="str">
+        <f aca="false">Classement!D27&amp;"-"&amp;Classement!E27</f>
         <v>0-0</v>
       </c>
-      <c r="D73" s="43"/>
-[...11 lines deleted...]
-        <f aca="false">IF(D72=13,C72,C73)</f>
+      <c r="D109" s="45" t="n">
+        <f aca="false">'Tableau Quart-Finales'!E17</f>
+        <v>0</v>
+      </c>
+      <c r="E109" s="46"/>
+    </row>
+    <row r="110" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A110" s="43"/>
+      <c r="B110" s="44" t="s">
+        <v>181</v>
+      </c>
+      <c r="C110" s="44" t="str">
+        <f aca="false">Classement!D34&amp;"-"&amp;Classement!E34</f>
         <v>0-0</v>
       </c>
-      <c r="J74" s="43"/>
-[...11 lines deleted...]
-        <f aca="false">IF(D76=13,C76,C77)</f>
+      <c r="D110" s="45" t="n">
+        <f aca="false">'Tableau Quart-Finales'!F17</f>
+        <v>0</v>
+      </c>
+      <c r="F110" s="47"/>
+    </row>
+    <row r="111" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="F111" s="48"/>
+      <c r="G111" s="43" t="s">
+        <v>182</v>
+      </c>
+      <c r="H111" s="44" t="s">
+        <v>183</v>
+      </c>
+      <c r="I111" s="44" t="str">
+        <f aca="false">IF(D109=13,C109,IF(D110=13,C110,""))</f>
+        <v/>
+      </c>
+      <c r="J111" s="45" t="n">
+        <f aca="false">'Tableau Demi-Finales'!E11</f>
+        <v>0</v>
+      </c>
+      <c r="K111" s="46"/>
+      <c r="L111" s="46"/>
+      <c r="M111" s="46"/>
+    </row>
+    <row r="112" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="F112" s="47"/>
+      <c r="G112" s="43"/>
+      <c r="H112" s="44" t="s">
+        <v>184</v>
+      </c>
+      <c r="I112" s="44" t="str">
+        <f aca="false">IF(D113=13,C113,IF(D114=13,C114,""))</f>
+        <v/>
+      </c>
+      <c r="J112" s="45" t="n">
+        <f aca="false">'Tableau Demi-Finales'!F11</f>
+        <v>0</v>
+      </c>
+      <c r="M112" s="49"/>
+    </row>
+    <row r="113" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A113" s="43" t="s">
+        <v>185</v>
+      </c>
+      <c r="B113" s="44" t="s">
+        <v>186</v>
+      </c>
+      <c r="C113" s="44" t="str">
+        <f aca="false">Classement!D30&amp;"-"&amp;Classement!E30</f>
         <v>0-0</v>
       </c>
-      <c r="J75" s="43"/>
-[...10 lines deleted...]
-        <f aca="false">Classement!B30&amp;"-"&amp;Classement!C30</f>
+      <c r="D113" s="45" t="n">
+        <f aca="false">'Tableau Quart-Finales'!E18</f>
+        <v>0</v>
+      </c>
+      <c r="E113" s="46"/>
+      <c r="F113" s="47"/>
+      <c r="H113" s="50"/>
+      <c r="M113" s="49"/>
+    </row>
+    <row r="114" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A114" s="43"/>
+      <c r="B114" s="44" t="s">
+        <v>187</v>
+      </c>
+      <c r="C114" s="44" t="str">
+        <f aca="false">Classement!D31&amp;"-"&amp;Classement!E31</f>
         <v>0-0</v>
       </c>
-      <c r="D76" s="43"/>
-[...11 lines deleted...]
-        <f aca="false">Classement!B31&amp;"-"&amp;Classement!C31</f>
+      <c r="D114" s="45" t="n">
+        <f aca="false">'Tableau Quart-Finales'!F18</f>
+        <v>0</v>
+      </c>
+      <c r="H114" s="50"/>
+      <c r="M114" s="49"/>
+    </row>
+    <row r="115" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="H115" s="51"/>
+      <c r="I115" s="43" t="s">
+        <v>188</v>
+      </c>
+      <c r="J115" s="44" t="s">
+        <v>189</v>
+      </c>
+      <c r="K115" s="52" t="str">
+        <f aca="false">IF(J111=13,IF(J112&lt;&gt;"",I112,""),IF(J111&lt;&gt;"",I111,""))</f>
+        <v/>
+      </c>
+      <c r="L115" s="45" t="n">
+        <f aca="false">'Tableau Finales'!E19</f>
+        <v>0</v>
+      </c>
+      <c r="M115" s="49"/>
+      <c r="N115" s="46"/>
+      <c r="O115" s="43" t="s">
+        <v>190</v>
+      </c>
+      <c r="P115" s="44" t="s">
+        <v>191</v>
+      </c>
+      <c r="Q115" s="44" t="str">
+        <f aca="false">IF(J111=13,I111,IF(J112&lt;&gt;"",I112,""))</f>
+        <v/>
+      </c>
+      <c r="R115" s="45" t="n">
+        <f aca="false">'Tableau Finales'!E8</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="116" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="H116" s="50"/>
+      <c r="I116" s="43"/>
+      <c r="J116" s="44" t="s">
+        <v>192</v>
+      </c>
+      <c r="K116" s="52" t="str">
+        <f aca="false">IF(J119=13,IF(J120&lt;&gt;"",I120,""),IF(J119&lt;&gt;"",I119,""))</f>
+        <v/>
+      </c>
+      <c r="L116" s="45" t="n">
+        <f aca="false">'Tableau Finales'!F19</f>
+        <v>0</v>
+      </c>
+      <c r="M116" s="49"/>
+      <c r="O116" s="43"/>
+      <c r="P116" s="44" t="s">
+        <v>193</v>
+      </c>
+      <c r="Q116" s="44" t="str">
+        <f aca="false">IF(J119=13,I119,IF(J120&lt;&gt;"",I120,""))</f>
+        <v/>
+      </c>
+      <c r="R116" s="45" t="n">
+        <f aca="false">'Tableau Finales'!F8</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="117" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A117" s="43" t="s">
+        <v>194</v>
+      </c>
+      <c r="B117" s="44" t="s">
+        <v>195</v>
+      </c>
+      <c r="C117" s="44" t="str">
+        <f aca="false">Classement!D28&amp;"-"&amp;Classement!E28</f>
         <v>0-0</v>
       </c>
-      <c r="D77" s="43"/>
-[...12 lines deleted...]
-        <f aca="false">IF(J74=13,IF(J75&lt;&gt;"",I75,""),I74)</f>
+      <c r="D117" s="45" t="n">
+        <f aca="false">'Tableau Quart-Finales'!E19</f>
+        <v>0</v>
+      </c>
+      <c r="H117" s="50"/>
+      <c r="M117" s="49"/>
+    </row>
+    <row r="118" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A118" s="43"/>
+      <c r="B118" s="44" t="s">
+        <v>196</v>
+      </c>
+      <c r="C118" s="44" t="str">
+        <f aca="false">Classement!D33&amp;"-"&amp;Classement!E33</f>
         <v>0-0</v>
       </c>
-      <c r="L78" s="43"/>
-[...21 lines deleted...]
-        <f aca="false">IF(J82=13,IF(J83&lt;&gt;"",I83,""),I82)</f>
+      <c r="D118" s="45" t="n">
+        <f aca="false">'Tableau Quart-Finales'!F19</f>
+        <v>0</v>
+      </c>
+      <c r="E118" s="53"/>
+      <c r="F118" s="47"/>
+      <c r="H118" s="50"/>
+      <c r="M118" s="49"/>
+    </row>
+    <row r="119" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="F119" s="48"/>
+      <c r="G119" s="43" t="s">
+        <v>197</v>
+      </c>
+      <c r="H119" s="44" t="s">
+        <v>198</v>
+      </c>
+      <c r="I119" s="44" t="str">
+        <f aca="false">IF(D117=13,C117,IF(D118=13,C118,""))</f>
+        <v/>
+      </c>
+      <c r="J119" s="45" t="n">
+        <f aca="false">'Tableau Demi-Finales'!E12</f>
+        <v>0</v>
+      </c>
+      <c r="K119" s="46"/>
+      <c r="L119" s="46"/>
+      <c r="M119" s="54"/>
+    </row>
+    <row r="120" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="F120" s="47"/>
+      <c r="G120" s="43"/>
+      <c r="H120" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="I120" s="44" t="str">
+        <f aca="false">IF(D121=13,C121,IF(D122=13,C122,""))</f>
+        <v/>
+      </c>
+      <c r="J120" s="45" t="n">
+        <f aca="false">'Tableau Demi-Finales'!F12</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="121" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A121" s="43" t="s">
+        <v>200</v>
+      </c>
+      <c r="B121" s="44" t="s">
+        <v>201</v>
+      </c>
+      <c r="C121" s="44" t="str">
+        <f aca="false">Classement!D29&amp;"-"&amp;Classement!E29</f>
         <v>0-0</v>
       </c>
-      <c r="L79" s="43"/>
-[...19 lines deleted...]
-        <f aca="false">Classement!B28&amp;"-"&amp;Classement!C28</f>
+      <c r="D121" s="45" t="n">
+        <f aca="false">'Tableau Quart-Finales'!E20</f>
+        <v>0</v>
+      </c>
+      <c r="E121" s="46"/>
+      <c r="F121" s="47"/>
+    </row>
+    <row r="122" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A122" s="43"/>
+      <c r="B122" s="44" t="s">
+        <v>202</v>
+      </c>
+      <c r="C122" s="44" t="str">
+        <f aca="false">Classement!D32&amp;"-"&amp;Classement!E32</f>
         <v>0-0</v>
       </c>
-      <c r="D80" s="43"/>
-[...9 lines deleted...]
-        <f aca="false">Classement!B33&amp;"-"&amp;Classement!C33</f>
+      <c r="D122" s="45" t="n">
+        <f aca="false">'Tableau Quart-Finales'!F20</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="127" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="G127" s="43" t="s">
+        <v>203</v>
+      </c>
+      <c r="H127" s="44" t="s">
+        <v>204</v>
+      </c>
+      <c r="I127" s="44" t="str">
+        <f aca="false">IF(D109=13,C110,IF(D110=13,C109,""))</f>
+        <v/>
+      </c>
+      <c r="J127" s="45" t="n">
+        <f aca="false">'Tableau Demi-Finales'!E28</f>
+        <v>0</v>
+      </c>
+      <c r="K127" s="46"/>
+      <c r="L127" s="46"/>
+      <c r="M127" s="46"/>
+    </row>
+    <row r="128" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="G128" s="43"/>
+      <c r="H128" s="44" t="s">
+        <v>204</v>
+      </c>
+      <c r="I128" s="44" t="str">
+        <f aca="false">IF(D113=13,C114,IF(D114=13,C113,""))</f>
+        <v/>
+      </c>
+      <c r="J128" s="45" t="n">
+        <f aca="false">'Tableau Demi-Finales'!F28</f>
+        <v>0</v>
+      </c>
+      <c r="M128" s="49"/>
+    </row>
+    <row r="129" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="H129" s="50"/>
+      <c r="M129" s="49"/>
+    </row>
+    <row r="130" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="H130" s="50"/>
+      <c r="M130" s="49"/>
+    </row>
+    <row r="131" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="H131" s="51"/>
+      <c r="I131" s="43" t="s">
+        <v>205</v>
+      </c>
+      <c r="J131" s="44" t="s">
+        <v>206</v>
+      </c>
+      <c r="K131" s="52" t="str">
+        <f aca="false">IF(J127=13,IF(J128&lt;&gt;"",I128,""),IF(J127&lt;&gt;"",I127,""))</f>
+        <v/>
+      </c>
+      <c r="L131" s="45" t="n">
+        <f aca="false">'Tableau Finales'!E41</f>
+        <v>0</v>
+      </c>
+      <c r="M131" s="49"/>
+      <c r="N131" s="46"/>
+      <c r="O131" s="43" t="s">
+        <v>207</v>
+      </c>
+      <c r="P131" s="44" t="s">
+        <v>208</v>
+      </c>
+      <c r="Q131" s="44" t="str">
+        <f aca="false">IF(J127=13,I127,IF(J128&lt;&gt;"",I128,""))</f>
+        <v/>
+      </c>
+      <c r="R131" s="45" t="n">
+        <f aca="false">'Tableau Finales'!E30</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="132" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="H132" s="50"/>
+      <c r="I132" s="43"/>
+      <c r="J132" s="44" t="s">
+        <v>209</v>
+      </c>
+      <c r="K132" s="52" t="str">
+        <f aca="false">IF(J135=13,IF(J136&lt;&gt;"",I136,""),IF(J135&lt;&gt;"",I135,""))</f>
+        <v/>
+      </c>
+      <c r="L132" s="45" t="n">
+        <f aca="false">'Tableau Finales'!F41</f>
+        <v>0</v>
+      </c>
+      <c r="M132" s="49"/>
+      <c r="O132" s="43"/>
+      <c r="P132" s="44" t="s">
+        <v>210</v>
+      </c>
+      <c r="Q132" s="44" t="str">
+        <f aca="false">IF(J135=13,I135,IF(J136&lt;&gt;"",I136,""))</f>
+        <v/>
+      </c>
+      <c r="R132" s="45" t="n">
+        <f aca="false">'Tableau Finales'!F30</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="133" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="H133" s="50"/>
+      <c r="M133" s="49"/>
+    </row>
+    <row r="134" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="H134" s="50"/>
+      <c r="M134" s="49"/>
+    </row>
+    <row r="135" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="G135" s="43" t="s">
+        <v>211</v>
+      </c>
+      <c r="H135" s="44" t="s">
+        <v>212</v>
+      </c>
+      <c r="I135" s="44" t="str">
+        <f aca="false">IF(D117=13,C118,IF(D118=13,C117,""))</f>
+        <v/>
+      </c>
+      <c r="J135" s="45" t="n">
+        <f aca="false">'Tableau Demi-Finales'!E29</f>
+        <v>0</v>
+      </c>
+      <c r="K135" s="46"/>
+      <c r="L135" s="46"/>
+      <c r="M135" s="54"/>
+    </row>
+    <row r="136" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="G136" s="43"/>
+      <c r="H136" s="44" t="s">
+        <v>213</v>
+      </c>
+      <c r="I136" s="44" t="str">
+        <f aca="false">IF(D121=13,C122,IF(D122=13,C121,""))</f>
+        <v/>
+      </c>
+      <c r="J136" s="45" t="n">
+        <f aca="false">'Tableau Demi-Finales'!F29</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="141" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A141" s="42" t="s">
+        <v>214</v>
+      </c>
+      <c r="B141" s="42"/>
+      <c r="C141" s="42"/>
+      <c r="D141" s="42"/>
+      <c r="E141" s="42"/>
+      <c r="F141" s="42"/>
+      <c r="G141" s="42"/>
+      <c r="H141" s="42"/>
+      <c r="I141" s="42"/>
+      <c r="J141" s="42"/>
+      <c r="K141" s="42"/>
+      <c r="L141" s="42"/>
+      <c r="M141" s="42"/>
+      <c r="N141" s="42"/>
+      <c r="O141" s="42"/>
+      <c r="P141" s="42"/>
+      <c r="Q141" s="42"/>
+      <c r="R141" s="42"/>
+    </row>
+    <row r="142" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A142" s="42"/>
+      <c r="B142" s="42"/>
+      <c r="C142" s="42"/>
+      <c r="D142" s="42"/>
+      <c r="E142" s="42"/>
+      <c r="F142" s="42"/>
+      <c r="G142" s="42"/>
+      <c r="H142" s="42"/>
+      <c r="I142" s="42"/>
+      <c r="J142" s="42"/>
+      <c r="K142" s="42"/>
+      <c r="L142" s="42"/>
+      <c r="M142" s="42"/>
+      <c r="N142" s="42"/>
+      <c r="O142" s="42"/>
+      <c r="P142" s="42"/>
+      <c r="Q142" s="42"/>
+      <c r="R142" s="42"/>
+    </row>
+    <row r="144" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A144" s="43" t="s">
+        <v>215</v>
+      </c>
+      <c r="B144" s="44" t="s">
+        <v>216</v>
+      </c>
+      <c r="C144" s="44" t="str">
+        <f aca="false">Classement!D35&amp;"-"&amp;Classement!E35</f>
         <v>0-0</v>
       </c>
-      <c r="D81" s="43"/>
-[...14 lines deleted...]
-        <f aca="false">IF(D80=13,C80,C81)</f>
+      <c r="D144" s="45" t="n">
+        <f aca="false">'Tableau Quart-Finales'!E21</f>
+        <v>0</v>
+      </c>
+      <c r="E144" s="46"/>
+    </row>
+    <row r="145" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A145" s="43"/>
+      <c r="B145" s="44" t="s">
+        <v>217</v>
+      </c>
+      <c r="C145" s="44" t="str">
+        <f aca="false">Classement!D42&amp;"-"&amp;Classement!E42</f>
         <v>0-0</v>
       </c>
-      <c r="J82" s="43"/>
-[...11 lines deleted...]
-        <f aca="false">IF(D84=13,C84,C85)</f>
+      <c r="D145" s="45" t="n">
+        <f aca="false">'Tableau Quart-Finales'!F21</f>
+        <v>0</v>
+      </c>
+      <c r="F145" s="47"/>
+    </row>
+    <row r="146" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="F146" s="48"/>
+      <c r="G146" s="43" t="s">
+        <v>218</v>
+      </c>
+      <c r="H146" s="44" t="s">
+        <v>219</v>
+      </c>
+      <c r="I146" s="44" t="str">
+        <f aca="false">IF(D144=13,C144,IF(D145=13,C145,""))</f>
+        <v/>
+      </c>
+      <c r="J146" s="45" t="n">
+        <f aca="false">'Tableau Demi-Finales'!E13</f>
+        <v>0</v>
+      </c>
+      <c r="K146" s="46"/>
+      <c r="L146" s="46"/>
+      <c r="M146" s="46"/>
+    </row>
+    <row r="147" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="F147" s="47"/>
+      <c r="G147" s="43"/>
+      <c r="H147" s="44" t="s">
+        <v>220</v>
+      </c>
+      <c r="I147" s="44" t="str">
+        <f aca="false">IF(D148=13,C148,IF(D149=13,C149,""))</f>
+        <v/>
+      </c>
+      <c r="J147" s="45" t="n">
+        <f aca="false">'Tableau Demi-Finales'!F13</f>
+        <v>0</v>
+      </c>
+      <c r="M147" s="49"/>
+    </row>
+    <row r="148" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A148" s="43" t="s">
+        <v>221</v>
+      </c>
+      <c r="B148" s="44" t="s">
+        <v>222</v>
+      </c>
+      <c r="C148" s="44" t="str">
+        <f aca="false">Classement!D38&amp;"-"&amp;Classement!E38</f>
         <v>0-0</v>
       </c>
-      <c r="J83" s="43"/>
-[...22 lines deleted...]
-        <f aca="false">Classement!B32&amp;"-"&amp;Classement!C32</f>
+      <c r="D148" s="45" t="n">
+        <f aca="false">'Tableau Quart-Finales'!E22</f>
+        <v>0</v>
+      </c>
+      <c r="E148" s="46"/>
+      <c r="F148" s="47"/>
+      <c r="H148" s="50"/>
+      <c r="M148" s="49"/>
+    </row>
+    <row r="149" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A149" s="43"/>
+      <c r="B149" s="44" t="s">
+        <v>223</v>
+      </c>
+      <c r="C149" s="44" t="str">
+        <f aca="false">Classement!D39&amp;"-"&amp;Classement!E39</f>
         <v>0-0</v>
       </c>
-      <c r="D85" s="43"/>
+      <c r="D149" s="45" t="n">
+        <f aca="false">'Tableau Quart-Finales'!F22</f>
+        <v>0</v>
+      </c>
+      <c r="H149" s="50"/>
+      <c r="M149" s="49"/>
+    </row>
+    <row r="150" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="H150" s="51"/>
+      <c r="I150" s="43" t="s">
+        <v>224</v>
+      </c>
+      <c r="J150" s="44" t="s">
+        <v>225</v>
+      </c>
+      <c r="K150" s="52" t="str">
+        <f aca="false">IF(J146=13,IF(J147&lt;&gt;"",I147,""),IF(J146&lt;&gt;"",I146,""))</f>
+        <v/>
+      </c>
+      <c r="L150" s="45" t="n">
+        <f aca="false">'Tableau Finales'!E20</f>
+        <v>0</v>
+      </c>
+      <c r="M150" s="49"/>
+      <c r="N150" s="46"/>
+      <c r="O150" s="43" t="s">
+        <v>226</v>
+      </c>
+      <c r="P150" s="44" t="s">
+        <v>227</v>
+      </c>
+      <c r="Q150" s="44" t="str">
+        <f aca="false">IF(J146=13,I146,IF(J147&lt;&gt;"",I147,""))</f>
+        <v/>
+      </c>
+      <c r="R150" s="45" t="n">
+        <f aca="false">'Tableau Finales'!E9</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="151" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="H151" s="50"/>
+      <c r="I151" s="43"/>
+      <c r="J151" s="44" t="s">
+        <v>228</v>
+      </c>
+      <c r="K151" s="52" t="str">
+        <f aca="false">IF(J154=13,IF(J155&lt;&gt;"",I155,""),IF(J154&lt;&gt;"",I154,""))</f>
+        <v/>
+      </c>
+      <c r="L151" s="45" t="n">
+        <f aca="false">'Tableau Finales'!F20</f>
+        <v>0</v>
+      </c>
+      <c r="M151" s="49"/>
+      <c r="O151" s="43"/>
+      <c r="P151" s="44" t="s">
+        <v>229</v>
+      </c>
+      <c r="Q151" s="44" t="str">
+        <f aca="false">IF(J154=13,I154,IF(J155&lt;&gt;"",I155,""))</f>
+        <v/>
+      </c>
+      <c r="R151" s="45" t="n">
+        <f aca="false">'Tableau Finales'!F9</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="152" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A152" s="43" t="s">
+        <v>230</v>
+      </c>
+      <c r="B152" s="44" t="s">
+        <v>231</v>
+      </c>
+      <c r="C152" s="44" t="str">
+        <f aca="false">Classement!D36&amp;"-"&amp;Classement!E36</f>
+        <v>0-0</v>
+      </c>
+      <c r="D152" s="45" t="n">
+        <f aca="false">'Tableau Quart-Finales'!E23</f>
+        <v>0</v>
+      </c>
+      <c r="H152" s="50"/>
+      <c r="M152" s="49"/>
+    </row>
+    <row r="153" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A153" s="43"/>
+      <c r="B153" s="44" t="s">
+        <v>232</v>
+      </c>
+      <c r="C153" s="44" t="str">
+        <f aca="false">Classement!D41&amp;"-"&amp;Classement!E41</f>
+        <v>0-0</v>
+      </c>
+      <c r="D153" s="45" t="n">
+        <f aca="false">'Tableau Quart-Finales'!F23</f>
+        <v>0</v>
+      </c>
+      <c r="E153" s="53"/>
+      <c r="F153" s="47"/>
+      <c r="H153" s="50"/>
+      <c r="M153" s="49"/>
+    </row>
+    <row r="154" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="F154" s="48"/>
+      <c r="G154" s="43" t="s">
+        <v>233</v>
+      </c>
+      <c r="H154" s="44" t="s">
+        <v>234</v>
+      </c>
+      <c r="I154" s="44" t="str">
+        <f aca="false">IF(D152=13,C152,IF(D153=13,C153,""))</f>
+        <v/>
+      </c>
+      <c r="J154" s="45" t="n">
+        <f aca="false">'Tableau Demi-Finales'!E14</f>
+        <v>0</v>
+      </c>
+      <c r="K154" s="46"/>
+      <c r="L154" s="46"/>
+      <c r="M154" s="54"/>
+    </row>
+    <row r="155" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="F155" s="47"/>
+      <c r="G155" s="43"/>
+      <c r="H155" s="44" t="s">
+        <v>235</v>
+      </c>
+      <c r="I155" s="44" t="str">
+        <f aca="false">IF(D156=13,C156,IF(D157=13,C157,""))</f>
+        <v/>
+      </c>
+      <c r="J155" s="45" t="n">
+        <f aca="false">'Tableau Demi-Finales'!F14</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="156" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A156" s="43" t="s">
+        <v>236</v>
+      </c>
+      <c r="B156" s="44" t="s">
+        <v>237</v>
+      </c>
+      <c r="C156" s="44" t="str">
+        <f aca="false">Classement!D37&amp;"-"&amp;Classement!E37</f>
+        <v>0-0</v>
+      </c>
+      <c r="D156" s="45" t="n">
+        <f aca="false">'Tableau Quart-Finales'!E24</f>
+        <v>0</v>
+      </c>
+      <c r="E156" s="46"/>
+      <c r="F156" s="47"/>
+    </row>
+    <row r="157" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A157" s="43"/>
+      <c r="B157" s="44" t="s">
+        <v>238</v>
+      </c>
+      <c r="C157" s="44" t="str">
+        <f aca="false">Classement!D40&amp;"-"&amp;Classement!E40</f>
+        <v>0-0</v>
+      </c>
+      <c r="D157" s="45" t="n">
+        <f aca="false">'Tableau Quart-Finales'!F24</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="162" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="G162" s="43" t="s">
+        <v>239</v>
+      </c>
+      <c r="H162" s="55" t="s">
+        <v>240</v>
+      </c>
+      <c r="I162" s="44" t="str">
+        <f aca="false">IF(D144=13,C145,IF(D145=13,C144,""))</f>
+        <v/>
+      </c>
+      <c r="J162" s="45" t="n">
+        <f aca="false">'Tableau Demi-Finales'!E30</f>
+        <v>0</v>
+      </c>
+      <c r="K162" s="46"/>
+      <c r="L162" s="46"/>
+      <c r="M162" s="46"/>
+    </row>
+    <row r="163" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="G163" s="43"/>
+      <c r="H163" s="44" t="s">
+        <v>241</v>
+      </c>
+      <c r="I163" s="44" t="str">
+        <f aca="false">IF(D148=13,C149,IF(D149=13,C148,""))</f>
+        <v/>
+      </c>
+      <c r="J163" s="45" t="n">
+        <f aca="false">'Tableau Demi-Finales'!F30</f>
+        <v>0</v>
+      </c>
+      <c r="M163" s="49"/>
+    </row>
+    <row r="164" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="H164" s="50"/>
+      <c r="M164" s="49"/>
+    </row>
+    <row r="165" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="H165" s="50"/>
+      <c r="M165" s="49"/>
+    </row>
+    <row r="166" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="H166" s="51"/>
+      <c r="I166" s="43" t="s">
+        <v>242</v>
+      </c>
+      <c r="J166" s="44" t="s">
+        <v>243</v>
+      </c>
+      <c r="K166" s="52" t="str">
+        <f aca="false">IF(J162=13,IF(J163&lt;&gt;"",I163,""),IF(J162&lt;&gt;"",I162,""))</f>
+        <v/>
+      </c>
+      <c r="L166" s="45" t="n">
+        <f aca="false">'Tableau Finales'!E42</f>
+        <v>0</v>
+      </c>
+      <c r="M166" s="49"/>
+      <c r="N166" s="46"/>
+      <c r="O166" s="43" t="s">
+        <v>244</v>
+      </c>
+      <c r="P166" s="44" t="s">
+        <v>245</v>
+      </c>
+      <c r="Q166" s="44" t="str">
+        <f aca="false">IF(J162=13,I162,IF(J163&lt;&gt;"",I163,""))</f>
+        <v/>
+      </c>
+      <c r="R166" s="45" t="n">
+        <f aca="false">'Tableau Finales'!E31</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="167" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="H167" s="50"/>
+      <c r="I167" s="43"/>
+      <c r="J167" s="44" t="s">
+        <v>246</v>
+      </c>
+      <c r="K167" s="52" t="str">
+        <f aca="false">IF(J170=13,IF(J171&lt;&gt;"",I171,""),IF(J170&lt;&gt;"",I170,""))</f>
+        <v/>
+      </c>
+      <c r="L167" s="45" t="n">
+        <f aca="false">'Tableau Finales'!F42</f>
+        <v>0</v>
+      </c>
+      <c r="M167" s="49"/>
+      <c r="O167" s="43"/>
+      <c r="P167" s="44" t="s">
+        <v>247</v>
+      </c>
+      <c r="Q167" s="44" t="str">
+        <f aca="false">IF(J170=13,I170,IF(J171&lt;&gt;"",I171,""))</f>
+        <v/>
+      </c>
+      <c r="R167" s="45" t="n">
+        <f aca="false">'Tableau Finales'!F31</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="168" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="H168" s="50"/>
+      <c r="M168" s="49"/>
+    </row>
+    <row r="169" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="H169" s="50"/>
+      <c r="M169" s="49"/>
+    </row>
+    <row r="170" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="G170" s="43" t="s">
+        <v>248</v>
+      </c>
+      <c r="H170" s="44" t="s">
+        <v>249</v>
+      </c>
+      <c r="I170" s="44" t="str">
+        <f aca="false">IF(D152=13,C153,IF(D153=13,C152,""))</f>
+        <v/>
+      </c>
+      <c r="J170" s="45" t="n">
+        <f aca="false">'Tableau Demi-Finales'!E31</f>
+        <v>0</v>
+      </c>
+      <c r="K170" s="46"/>
+      <c r="L170" s="46"/>
+      <c r="M170" s="54"/>
+    </row>
+    <row r="171" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="G171" s="43"/>
+      <c r="H171" s="44" t="s">
+        <v>250</v>
+      </c>
+      <c r="I171" s="44" t="str">
+        <f aca="false">IF(D156=13,C157,IF(D157=13,C156,""))</f>
+        <v/>
+      </c>
+      <c r="J171" s="45" t="n">
+        <f aca="false">'Tableau Demi-Finales'!F31</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="176" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A176" s="42" t="s">
+        <v>251</v>
+      </c>
+      <c r="B176" s="42"/>
+      <c r="C176" s="42"/>
+      <c r="D176" s="42"/>
+      <c r="E176" s="42"/>
+      <c r="F176" s="42"/>
+      <c r="G176" s="42"/>
+      <c r="H176" s="42"/>
+      <c r="I176" s="42"/>
+      <c r="J176" s="42"/>
+      <c r="K176" s="42"/>
+      <c r="L176" s="42"/>
+      <c r="M176" s="42"/>
+      <c r="N176" s="42"/>
+      <c r="O176" s="42"/>
+      <c r="P176" s="42"/>
+      <c r="Q176" s="42"/>
+      <c r="R176" s="42"/>
+    </row>
+    <row r="177" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A177" s="42"/>
+      <c r="B177" s="42"/>
+      <c r="C177" s="42"/>
+      <c r="D177" s="42"/>
+      <c r="E177" s="42"/>
+      <c r="F177" s="42"/>
+      <c r="G177" s="42"/>
+      <c r="H177" s="42"/>
+      <c r="I177" s="42"/>
+      <c r="J177" s="42"/>
+      <c r="K177" s="42"/>
+      <c r="L177" s="42"/>
+      <c r="M177" s="42"/>
+      <c r="N177" s="42"/>
+      <c r="O177" s="42"/>
+      <c r="P177" s="42"/>
+      <c r="Q177" s="42"/>
+      <c r="R177" s="42"/>
+    </row>
+    <row r="179" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A179" s="43" t="s">
+        <v>252</v>
+      </c>
+      <c r="B179" s="44" t="s">
+        <v>253</v>
+      </c>
+      <c r="C179" s="44" t="str">
+        <f aca="false">Classement!D43&amp;"-"&amp;Classement!E43</f>
+        <v>0-0</v>
+      </c>
+      <c r="D179" s="45" t="n">
+        <f aca="false">'Tableau Quart-Finales'!E25</f>
+        <v>0</v>
+      </c>
+      <c r="E179" s="46"/>
+    </row>
+    <row r="180" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A180" s="43"/>
+      <c r="B180" s="44" t="s">
+        <v>254</v>
+      </c>
+      <c r="C180" s="44" t="str">
+        <f aca="false">Classement!D50&amp;"-"&amp;Classement!E50</f>
+        <v>0-0</v>
+      </c>
+      <c r="D180" s="45" t="n">
+        <f aca="false">'Tableau Quart-Finales'!F25</f>
+        <v>0</v>
+      </c>
+      <c r="F180" s="47"/>
+    </row>
+    <row r="181" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="F181" s="48"/>
+      <c r="G181" s="43" t="s">
+        <v>255</v>
+      </c>
+      <c r="H181" s="44" t="s">
+        <v>256</v>
+      </c>
+      <c r="I181" s="44" t="str">
+        <f aca="false">IF(D179=13,C179,IF(D180=13,C180,""))</f>
+        <v/>
+      </c>
+      <c r="J181" s="45" t="n">
+        <f aca="false">'Tableau Demi-Finales'!E15</f>
+        <v>0</v>
+      </c>
+      <c r="K181" s="46"/>
+      <c r="L181" s="46"/>
+      <c r="M181" s="46"/>
+    </row>
+    <row r="182" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="F182" s="47"/>
+      <c r="G182" s="43"/>
+      <c r="H182" s="44" t="s">
+        <v>257</v>
+      </c>
+      <c r="I182" s="44" t="str">
+        <f aca="false">IF(D183=13,C183,IF(D184=13,C184,""))</f>
+        <v/>
+      </c>
+      <c r="J182" s="45" t="n">
+        <f aca="false">'Tableau Demi-Finales'!F15</f>
+        <v>0</v>
+      </c>
+      <c r="M182" s="49"/>
+    </row>
+    <row r="183" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A183" s="43" t="s">
+        <v>258</v>
+      </c>
+      <c r="B183" s="44" t="s">
+        <v>259</v>
+      </c>
+      <c r="C183" s="44" t="str">
+        <f aca="false">Classement!D46&amp;"-"&amp;Classement!E46</f>
+        <v>0-0</v>
+      </c>
+      <c r="D183" s="45" t="n">
+        <f aca="false">'Tableau Quart-Finales'!E26</f>
+        <v>0</v>
+      </c>
+      <c r="E183" s="46"/>
+      <c r="F183" s="47"/>
+      <c r="H183" s="50"/>
+      <c r="M183" s="49"/>
+    </row>
+    <row r="184" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A184" s="43"/>
+      <c r="B184" s="44" t="s">
+        <v>260</v>
+      </c>
+      <c r="C184" s="44" t="str">
+        <f aca="false">Classement!D47&amp;"-"&amp;Classement!E47</f>
+        <v>0-0</v>
+      </c>
+      <c r="D184" s="45" t="n">
+        <f aca="false">'Tableau Quart-Finales'!F26</f>
+        <v>0</v>
+      </c>
+      <c r="H184" s="50"/>
+      <c r="M184" s="49"/>
+    </row>
+    <row r="185" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="H185" s="51"/>
+      <c r="I185" s="43" t="s">
+        <v>261</v>
+      </c>
+      <c r="J185" s="44" t="s">
+        <v>262</v>
+      </c>
+      <c r="K185" s="52" t="str">
+        <f aca="false">IF(J181=13,IF(J182&lt;&gt;"",I182,""),IF(J181&lt;&gt;"",I181,""))</f>
+        <v/>
+      </c>
+      <c r="L185" s="45" t="n">
+        <f aca="false">'Tableau Finales'!E21</f>
+        <v>0</v>
+      </c>
+      <c r="M185" s="49"/>
+      <c r="N185" s="46"/>
+      <c r="O185" s="43" t="s">
+        <v>263</v>
+      </c>
+      <c r="P185" s="44" t="s">
+        <v>264</v>
+      </c>
+      <c r="Q185" s="44" t="str">
+        <f aca="false">IF(J181=13,I181,IF(J182&lt;&gt;"",I182,""))</f>
+        <v/>
+      </c>
+      <c r="R185" s="45" t="n">
+        <f aca="false">'Tableau Finales'!E10</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="186" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="H186" s="50"/>
+      <c r="I186" s="43"/>
+      <c r="J186" s="44" t="s">
+        <v>265</v>
+      </c>
+      <c r="K186" s="52" t="str">
+        <f aca="false">IF(J189=13,IF(J190&lt;&gt;"",I190,""),IF(J189&lt;&gt;"",I189,""))</f>
+        <v/>
+      </c>
+      <c r="L186" s="45" t="n">
+        <f aca="false">'Tableau Finales'!F21</f>
+        <v>0</v>
+      </c>
+      <c r="M186" s="49"/>
+      <c r="O186" s="43"/>
+      <c r="P186" s="44" t="s">
+        <v>266</v>
+      </c>
+      <c r="Q186" s="44" t="str">
+        <f aca="false">IF(J189=13,I189,IF(J190&lt;&gt;"",I190,""))</f>
+        <v/>
+      </c>
+      <c r="R186" s="45" t="n">
+        <f aca="false">'Tableau Finales'!F10</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="187" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A187" s="43" t="s">
+        <v>267</v>
+      </c>
+      <c r="B187" s="44" t="s">
+        <v>268</v>
+      </c>
+      <c r="C187" s="44" t="str">
+        <f aca="false">Classement!D44&amp;"-"&amp;Classement!E44</f>
+        <v>0-0</v>
+      </c>
+      <c r="D187" s="45" t="n">
+        <f aca="false">'Tableau Quart-Finales'!E27</f>
+        <v>0</v>
+      </c>
+      <c r="H187" s="50"/>
+      <c r="M187" s="49"/>
+    </row>
+    <row r="188" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A188" s="43"/>
+      <c r="B188" s="44" t="s">
+        <v>269</v>
+      </c>
+      <c r="C188" s="44" t="str">
+        <f aca="false">Classement!D49&amp;"-"&amp;Classement!E49</f>
+        <v>0-0</v>
+      </c>
+      <c r="D188" s="45" t="n">
+        <f aca="false">'Tableau Quart-Finales'!F27</f>
+        <v>0</v>
+      </c>
+      <c r="E188" s="53"/>
+      <c r="F188" s="47"/>
+      <c r="H188" s="50"/>
+      <c r="M188" s="49"/>
+    </row>
+    <row r="189" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="F189" s="48"/>
+      <c r="G189" s="43" t="s">
+        <v>270</v>
+      </c>
+      <c r="H189" s="44" t="s">
+        <v>271</v>
+      </c>
+      <c r="I189" s="44" t="str">
+        <f aca="false">IF(D187=13,C187,IF(D188=13,C188,""))</f>
+        <v/>
+      </c>
+      <c r="J189" s="45" t="n">
+        <f aca="false">'Tableau Demi-Finales'!E16</f>
+        <v>0</v>
+      </c>
+      <c r="K189" s="46"/>
+      <c r="L189" s="46"/>
+      <c r="M189" s="54"/>
+    </row>
+    <row r="190" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="F190" s="47"/>
+      <c r="G190" s="43"/>
+      <c r="H190" s="44" t="s">
+        <v>272</v>
+      </c>
+      <c r="I190" s="44" t="str">
+        <f aca="false">IF(D191=13,C191,IF(D192=13,C192,""))</f>
+        <v/>
+      </c>
+      <c r="J190" s="45" t="n">
+        <f aca="false">'Tableau Demi-Finales'!F16</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="191" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A191" s="43" t="s">
+        <v>273</v>
+      </c>
+      <c r="B191" s="44" t="s">
+        <v>274</v>
+      </c>
+      <c r="C191" s="44" t="str">
+        <f aca="false">Classement!D45&amp;"-"&amp;Classement!E45</f>
+        <v>0-0</v>
+      </c>
+      <c r="D191" s="45" t="n">
+        <f aca="false">'Tableau Quart-Finales'!E28</f>
+        <v>0</v>
+      </c>
+      <c r="E191" s="46"/>
+      <c r="F191" s="47"/>
+    </row>
+    <row r="192" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A192" s="43"/>
+      <c r="B192" s="44" t="s">
+        <v>275</v>
+      </c>
+      <c r="C192" s="44" t="str">
+        <f aca="false">Classement!D48&amp;"-"&amp;Classement!E48</f>
+        <v>0-0</v>
+      </c>
+      <c r="D192" s="45" t="n">
+        <f aca="false">'Tableau Quart-Finales'!F28</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="197" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="G197" s="43" t="s">
+        <v>276</v>
+      </c>
+      <c r="H197" s="44" t="s">
+        <v>277</v>
+      </c>
+      <c r="I197" s="44" t="str">
+        <f aca="false">IF(D179=13,C180,IF(D180=13,C179,""))</f>
+        <v/>
+      </c>
+      <c r="J197" s="45" t="n">
+        <f aca="false">'Tableau Demi-Finales'!E32</f>
+        <v>0</v>
+      </c>
+      <c r="K197" s="46"/>
+      <c r="L197" s="46"/>
+      <c r="M197" s="46"/>
+    </row>
+    <row r="198" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="G198" s="43"/>
+      <c r="H198" s="44" t="s">
+        <v>278</v>
+      </c>
+      <c r="I198" s="44" t="str">
+        <f aca="false">IF(D183=13,C184,IF(D184=13,C183,""))</f>
+        <v/>
+      </c>
+      <c r="J198" s="45" t="n">
+        <f aca="false">'Tableau Demi-Finales'!F32</f>
+        <v>0</v>
+      </c>
+      <c r="M198" s="49"/>
+    </row>
+    <row r="199" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="H199" s="50"/>
+      <c r="M199" s="49"/>
+    </row>
+    <row r="200" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="H200" s="50"/>
+      <c r="M200" s="49"/>
+    </row>
+    <row r="201" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="H201" s="51"/>
+      <c r="I201" s="43" t="s">
+        <v>279</v>
+      </c>
+      <c r="J201" s="44" t="s">
+        <v>280</v>
+      </c>
+      <c r="K201" s="52" t="str">
+        <f aca="false">IF(J197=13,IF(J198&lt;&gt;"",I198,""),IF(J197&lt;&gt;"",I197,""))</f>
+        <v/>
+      </c>
+      <c r="L201" s="45" t="n">
+        <f aca="false">'Tableau Finales'!E43</f>
+        <v>0</v>
+      </c>
+      <c r="M201" s="49"/>
+      <c r="N201" s="46"/>
+      <c r="O201" s="43" t="s">
+        <v>281</v>
+      </c>
+      <c r="P201" s="44" t="s">
+        <v>282</v>
+      </c>
+      <c r="Q201" s="44" t="str">
+        <f aca="false">IF(J197=13,I197,IF(J198&lt;&gt;"",I198,""))</f>
+        <v/>
+      </c>
+      <c r="R201" s="45" t="n">
+        <f aca="false">'Tableau Finales'!E32</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="202" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="H202" s="50"/>
+      <c r="I202" s="43"/>
+      <c r="J202" s="44" t="s">
+        <v>283</v>
+      </c>
+      <c r="K202" s="52" t="str">
+        <f aca="false">IF(J205=13,IF(J206&lt;&gt;"",I206,""),IF(J205&lt;&gt;"",I205,""))</f>
+        <v/>
+      </c>
+      <c r="L202" s="45" t="n">
+        <f aca="false">'Tableau Finales'!F43</f>
+        <v>0</v>
+      </c>
+      <c r="M202" s="49"/>
+      <c r="O202" s="43"/>
+      <c r="P202" s="44" t="s">
+        <v>284</v>
+      </c>
+      <c r="Q202" s="44" t="str">
+        <f aca="false">IF(J205=13,I205,IF(J206&lt;&gt;"",I206,""))</f>
+        <v/>
+      </c>
+      <c r="R202" s="45" t="n">
+        <f aca="false">'Tableau Finales'!F32</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="203" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="H203" s="50"/>
+      <c r="M203" s="49"/>
+    </row>
+    <row r="204" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="H204" s="50"/>
+      <c r="M204" s="49"/>
+    </row>
+    <row r="205" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="G205" s="43" t="s">
+        <v>285</v>
+      </c>
+      <c r="H205" s="44" t="s">
+        <v>286</v>
+      </c>
+      <c r="I205" s="44" t="str">
+        <f aca="false">IF(D187=13,C188,IF(D188=13,C187,""))</f>
+        <v/>
+      </c>
+      <c r="J205" s="45" t="n">
+        <f aca="false">'Tableau Demi-Finales'!E33</f>
+        <v>0</v>
+      </c>
+      <c r="K205" s="46"/>
+      <c r="L205" s="46"/>
+      <c r="M205" s="54"/>
+    </row>
+    <row r="206" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="G206" s="43"/>
+      <c r="H206" s="44" t="s">
+        <v>287</v>
+      </c>
+      <c r="I206" s="44" t="str">
+        <f aca="false">IF(D191=13,C192,IF(D192=13,C191,""))</f>
+        <v/>
+      </c>
+      <c r="J206" s="45" t="n">
+        <f aca="false">'Tableau Demi-Finales'!F33</f>
+        <v>0</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="36">
+  <mergeCells count="78">
     <mergeCell ref="A1:R2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="G6:G7"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="I10:I11"/>
     <mergeCell ref="O10:O11"/>
     <mergeCell ref="A12:A13"/>
     <mergeCell ref="G14:G15"/>
     <mergeCell ref="A16:A17"/>
-    <mergeCell ref="A23:R24"/>
-[...25 lines deleted...]
-    <mergeCell ref="A84:A85"/>
+    <mergeCell ref="G22:G23"/>
+    <mergeCell ref="I26:I27"/>
+    <mergeCell ref="O26:O27"/>
+    <mergeCell ref="G30:G31"/>
+    <mergeCell ref="A36:R37"/>
+    <mergeCell ref="A39:A40"/>
+    <mergeCell ref="G41:G42"/>
+    <mergeCell ref="A43:A44"/>
+    <mergeCell ref="I45:I46"/>
+    <mergeCell ref="O45:O46"/>
+    <mergeCell ref="A47:A48"/>
+    <mergeCell ref="G49:G50"/>
+    <mergeCell ref="A51:A52"/>
+    <mergeCell ref="G57:G58"/>
+    <mergeCell ref="I61:I62"/>
+    <mergeCell ref="O61:O62"/>
+    <mergeCell ref="G65:G66"/>
+    <mergeCell ref="A71:R72"/>
+    <mergeCell ref="A74:A75"/>
+    <mergeCell ref="G76:G77"/>
+    <mergeCell ref="A78:A79"/>
+    <mergeCell ref="I80:I81"/>
+    <mergeCell ref="O80:O81"/>
+    <mergeCell ref="A82:A83"/>
+    <mergeCell ref="G84:G85"/>
+    <mergeCell ref="A86:A87"/>
+    <mergeCell ref="G92:G93"/>
+    <mergeCell ref="I96:I97"/>
+    <mergeCell ref="O96:O97"/>
+    <mergeCell ref="G100:G101"/>
+    <mergeCell ref="A106:R107"/>
+    <mergeCell ref="A109:A110"/>
+    <mergeCell ref="G111:G112"/>
+    <mergeCell ref="A113:A114"/>
+    <mergeCell ref="I115:I116"/>
+    <mergeCell ref="O115:O116"/>
+    <mergeCell ref="A117:A118"/>
+    <mergeCell ref="G119:G120"/>
+    <mergeCell ref="A121:A122"/>
+    <mergeCell ref="G127:G128"/>
+    <mergeCell ref="I131:I132"/>
+    <mergeCell ref="O131:O132"/>
+    <mergeCell ref="G135:G136"/>
+    <mergeCell ref="A141:R142"/>
+    <mergeCell ref="A144:A145"/>
+    <mergeCell ref="G146:G147"/>
+    <mergeCell ref="A148:A149"/>
+    <mergeCell ref="I150:I151"/>
+    <mergeCell ref="O150:O151"/>
+    <mergeCell ref="A152:A153"/>
+    <mergeCell ref="G154:G155"/>
+    <mergeCell ref="A156:A157"/>
+    <mergeCell ref="G162:G163"/>
+    <mergeCell ref="I166:I167"/>
+    <mergeCell ref="O166:O167"/>
+    <mergeCell ref="G170:G171"/>
+    <mergeCell ref="A176:R177"/>
+    <mergeCell ref="A179:A180"/>
+    <mergeCell ref="G181:G182"/>
+    <mergeCell ref="A183:A184"/>
+    <mergeCell ref="I185:I186"/>
+    <mergeCell ref="O185:O186"/>
+    <mergeCell ref="A187:A188"/>
+    <mergeCell ref="G189:G190"/>
+    <mergeCell ref="A191:A192"/>
+    <mergeCell ref="G197:G198"/>
+    <mergeCell ref="I201:I202"/>
+    <mergeCell ref="O201:O202"/>
+    <mergeCell ref="G205:G206"/>
   </mergeCells>
-  <conditionalFormatting sqref="B4:D85">
+  <conditionalFormatting sqref="B4:D122 B141:D157 B176:D192">
     <cfRule type="expression" priority="2" aboveAverage="0" equalAverage="0" bottom="0" percent="0" rank="0" text="" dxfId="3">
       <formula>Finales!$D4=13</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="H6:J85">
+  <conditionalFormatting sqref="H141:J157 H176:J192 H6:J122 H126:J137 H160:J171 H196:J206">
     <cfRule type="expression" priority="3" aboveAverage="0" equalAverage="0" bottom="0" percent="0" rank="0" text="" dxfId="3">
       <formula>Finales!$J6=13</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="J10:L11 J32:L33 J55:L56 J78:L79">
+  <conditionalFormatting sqref="J10:L11 J45:L46 J80:L81 J115:L116 J150:L151 J185:L186 J26:L27 J61:L62 J96:L97 J131:L132 J166:L167 J201:L202">
     <cfRule type="expression" priority="4" aboveAverage="0" equalAverage="0" bottom="0" percent="0" rank="0" text="" dxfId="3">
       <formula>Finales!$L10=13</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="P10:R79">
+  <conditionalFormatting sqref="P141:R151 P176:R186 P10:R21 P26:R116 P126:R132 P160:R167 P196:R202">
     <cfRule type="expression" priority="5" aboveAverage="0" equalAverage="0" bottom="0" percent="0" rank="0" text="" dxfId="3">
       <formula>Finales!$R10=13</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <pageSetup paperSize="9" scale="100" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="portrait" blackAndWhite="false" draft="false" cellComments="none" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+  <sheetPr filterMode="false">
+    <pageSetUpPr fitToPage="false"/>
+  </sheetPr>
+  <dimension ref="A1:F28"/>
+  <sheetViews>
+    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="75" zoomScaleNormal="75" zoomScalePageLayoutView="100" workbookViewId="0">
+      <selection pane="topLeft" activeCell="E5" activeCellId="0" sqref="E5"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="11.53515625" defaultRowHeight="12.8" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1" min="1" style="0" width="13.07"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2" min="2" style="0" width="11.03"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4" min="3" style="1" width="23.18"/>
+  </cols>
+  <sheetData>
+    <row r="1" customFormat="false" ht="24.45" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A1" s="6" t="s">
+        <v>288</v>
+      </c>
+      <c r="B1" s="6"/>
+      <c r="C1" s="6"/>
+      <c r="D1" s="6"/>
+      <c r="E1" s="6"/>
+      <c r="F1" s="6"/>
+    </row>
+    <row r="2" customFormat="false" ht="24.45" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A2" s="6"/>
+      <c r="B2" s="6"/>
+      <c r="C2" s="6"/>
+      <c r="D2" s="6"/>
+      <c r="E2" s="6"/>
+      <c r="F2" s="6"/>
+    </row>
+    <row r="3" customFormat="false" ht="24.45" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A3" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B3" s="6" t="s">
+        <v>289</v>
+      </c>
+      <c r="C3" s="6" t="s">
+        <v>290</v>
+      </c>
+      <c r="D3" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="E3" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="F3" s="6"/>
+    </row>
+    <row r="4" customFormat="false" ht="24.45" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A4" s="6"/>
+      <c r="B4" s="6"/>
+      <c r="C4" s="6"/>
+      <c r="D4" s="6"/>
+      <c r="E4" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="F4" s="6" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="5" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A5" s="34" t="n">
+        <f aca="false">IF(ROW(A5)-4&lt;=Procédure!$K$3,ROW(A5)-4,IF(ROW(A5)-(QUOTIENT(ROW(A5)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A5)-(QUOTIENT(ROW(A5)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A5)-(QUOTIENT(ROW(A5)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
+        <v>1</v>
+      </c>
+      <c r="B5" s="35" t="str">
+        <f aca="false">Finales!A4</f>
+        <v>QFA A</v>
+      </c>
+      <c r="C5" s="35" t="str">
+        <f aca="false">Finales!C4</f>
+        <v>1-0</v>
+      </c>
+      <c r="D5" s="35" t="str">
+        <f aca="false">Finales!C5</f>
+        <v>0-0</v>
+      </c>
+      <c r="E5" s="37"/>
+      <c r="F5" s="37"/>
+    </row>
+    <row r="6" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A6" s="34" t="n">
+        <f aca="false">IF(ROW(A6)-4&lt;=Procédure!$K$3,ROW(A6)-4,IF(ROW(A6)-(QUOTIENT(ROW(A6)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A6)-(QUOTIENT(ROW(A6)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A6)-(QUOTIENT(ROW(A6)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
+        <v>2</v>
+      </c>
+      <c r="B6" s="35" t="str">
+        <f aca="false">Finales!A8</f>
+        <v>QFA B</v>
+      </c>
+      <c r="C6" s="35" t="str">
+        <f aca="false">Finales!C8</f>
+        <v>0-0</v>
+      </c>
+      <c r="D6" s="35" t="str">
+        <f aca="false">Finales!C9</f>
+        <v>0-0</v>
+      </c>
+      <c r="E6" s="37"/>
+      <c r="F6" s="37"/>
+    </row>
+    <row r="7" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A7" s="34" t="n">
+        <f aca="false">IF(ROW(A7)-4&lt;=Procédure!$K$3,ROW(A7)-4,IF(ROW(A7)-(QUOTIENT(ROW(A7)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A7)-(QUOTIENT(ROW(A7)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A7)-(QUOTIENT(ROW(A7)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
+        <v>3</v>
+      </c>
+      <c r="B7" s="35" t="str">
+        <f aca="false">Finales!A12</f>
+        <v>QFA C</v>
+      </c>
+      <c r="C7" s="35" t="str">
+        <f aca="false">Finales!C12</f>
+        <v>0-0</v>
+      </c>
+      <c r="D7" s="35" t="str">
+        <f aca="false">Finales!C13</f>
+        <v>0-0</v>
+      </c>
+      <c r="E7" s="37"/>
+      <c r="F7" s="37"/>
+    </row>
+    <row r="8" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A8" s="34" t="n">
+        <f aca="false">IF(ROW(A8)-4&lt;=Procédure!$K$3,ROW(A8)-4,IF(ROW(A8)-(QUOTIENT(ROW(A8)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A8)-(QUOTIENT(ROW(A8)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A8)-(QUOTIENT(ROW(A8)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
+        <v>4</v>
+      </c>
+      <c r="B8" s="35" t="str">
+        <f aca="false">Finales!A16</f>
+        <v>QFA D</v>
+      </c>
+      <c r="C8" s="35" t="str">
+        <f aca="false">Finales!C16</f>
+        <v>0-0</v>
+      </c>
+      <c r="D8" s="35" t="str">
+        <f aca="false">Finales!C17</f>
+        <v>0-0</v>
+      </c>
+      <c r="E8" s="37"/>
+      <c r="F8" s="37"/>
+    </row>
+    <row r="9" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A9" s="34" t="n">
+        <f aca="false">IF(ROW(A9)-4&lt;=Procédure!$K$3,ROW(A9)-4,IF(ROW(A9)-(QUOTIENT(ROW(A9)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A9)-(QUOTIENT(ROW(A9)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A9)-(QUOTIENT(ROW(A9)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
+        <v>5</v>
+      </c>
+      <c r="B9" s="35" t="str">
+        <f aca="false">Finales!A39</f>
+        <v>QFB A</v>
+      </c>
+      <c r="C9" s="35" t="str">
+        <f aca="false">Finales!C39</f>
+        <v>0-0</v>
+      </c>
+      <c r="D9" s="35" t="str">
+        <f aca="false">Finales!C40</f>
+        <v>0-0</v>
+      </c>
+      <c r="E9" s="37"/>
+      <c r="F9" s="37"/>
+    </row>
+    <row r="10" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A10" s="34" t="n">
+        <f aca="false">IF(ROW(A10)-4&lt;=Procédure!$K$3,ROW(A10)-4,IF(ROW(A10)-(QUOTIENT(ROW(A10)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A10)-(QUOTIENT(ROW(A10)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A10)-(QUOTIENT(ROW(A10)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
+        <v>6</v>
+      </c>
+      <c r="B10" s="35" t="str">
+        <f aca="false">Finales!A43</f>
+        <v>QFB B</v>
+      </c>
+      <c r="C10" s="35" t="str">
+        <f aca="false">Finales!C43</f>
+        <v>0-0</v>
+      </c>
+      <c r="D10" s="35" t="str">
+        <f aca="false">Finales!C44</f>
+        <v>0-0</v>
+      </c>
+      <c r="E10" s="37"/>
+      <c r="F10" s="37"/>
+    </row>
+    <row r="11" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A11" s="34" t="n">
+        <f aca="false">IF(ROW(A11)-4&lt;=Procédure!$K$3,ROW(A11)-4,IF(ROW(A11)-(QUOTIENT(ROW(A11)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A11)-(QUOTIENT(ROW(A11)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A11)-(QUOTIENT(ROW(A11)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
+        <v>7</v>
+      </c>
+      <c r="B11" s="35" t="str">
+        <f aca="false">Finales!A47</f>
+        <v>QFB C</v>
+      </c>
+      <c r="C11" s="35" t="str">
+        <f aca="false">Finales!C47</f>
+        <v>0-0</v>
+      </c>
+      <c r="D11" s="35" t="str">
+        <f aca="false">Finales!C48</f>
+        <v>0-0</v>
+      </c>
+      <c r="E11" s="37"/>
+      <c r="F11" s="37"/>
+    </row>
+    <row r="12" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A12" s="34" t="n">
+        <f aca="false">IF(ROW(A12)-4&lt;=Procédure!$K$3,ROW(A12)-4,IF(ROW(A12)-(QUOTIENT(ROW(A12)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A12)-(QUOTIENT(ROW(A12)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A12)-(QUOTIENT(ROW(A12)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
+        <v>8</v>
+      </c>
+      <c r="B12" s="35" t="str">
+        <f aca="false">Finales!A51</f>
+        <v>QFB D</v>
+      </c>
+      <c r="C12" s="35" t="str">
+        <f aca="false">Finales!C51</f>
+        <v>0-0</v>
+      </c>
+      <c r="D12" s="35" t="str">
+        <f aca="false">Finales!C52</f>
+        <v>0-0</v>
+      </c>
+      <c r="E12" s="37"/>
+      <c r="F12" s="37"/>
+    </row>
+    <row r="13" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A13" s="34" t="n">
+        <f aca="false">IF(ROW(A13)-4&lt;=Procédure!$K$3,ROW(A13)-4,IF(ROW(A13)-(QUOTIENT(ROW(A13)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A13)-(QUOTIENT(ROW(A13)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A13)-(QUOTIENT(ROW(A13)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
+        <v>9</v>
+      </c>
+      <c r="B13" s="35" t="str">
+        <f aca="false">Finales!A74</f>
+        <v>QFC A</v>
+      </c>
+      <c r="C13" s="35" t="str">
+        <f aca="false">Finales!C74</f>
+        <v>0-0</v>
+      </c>
+      <c r="D13" s="35" t="str">
+        <f aca="false">Finales!C75</f>
+        <v>0-0</v>
+      </c>
+      <c r="E13" s="37"/>
+      <c r="F13" s="37"/>
+    </row>
+    <row r="14" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A14" s="34" t="n">
+        <f aca="false">IF(ROW(A14)-4&lt;=Procédure!$K$3,ROW(A14)-4,IF(ROW(A14)-(QUOTIENT(ROW(A14)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A14)-(QUOTIENT(ROW(A14)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A14)-(QUOTIENT(ROW(A14)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
+        <v>10</v>
+      </c>
+      <c r="B14" s="35" t="str">
+        <f aca="false">Finales!A78</f>
+        <v>QFC B</v>
+      </c>
+      <c r="C14" s="35" t="str">
+        <f aca="false">Finales!C78</f>
+        <v>0-0</v>
+      </c>
+      <c r="D14" s="35" t="str">
+        <f aca="false">Finales!C79</f>
+        <v>0-0</v>
+      </c>
+      <c r="E14" s="37"/>
+      <c r="F14" s="37"/>
+    </row>
+    <row r="15" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A15" s="34" t="n">
+        <f aca="false">IF(ROW(A15)-4&lt;=Procédure!$K$3,ROW(A15)-4,IF(ROW(A15)-(QUOTIENT(ROW(A15)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A15)-(QUOTIENT(ROW(A15)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A15)-(QUOTIENT(ROW(A15)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
+        <v>11</v>
+      </c>
+      <c r="B15" s="35" t="str">
+        <f aca="false">Finales!A82</f>
+        <v>QFC C</v>
+      </c>
+      <c r="C15" s="35" t="str">
+        <f aca="false">Finales!C82</f>
+        <v>0-0</v>
+      </c>
+      <c r="D15" s="35" t="str">
+        <f aca="false">Finales!C83</f>
+        <v>0-0</v>
+      </c>
+      <c r="E15" s="37"/>
+      <c r="F15" s="37"/>
+    </row>
+    <row r="16" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A16" s="34" t="n">
+        <f aca="false">IF(ROW(A16)-4&lt;=Procédure!$K$3,ROW(A16)-4,IF(ROW(A16)-(QUOTIENT(ROW(A16)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A16)-(QUOTIENT(ROW(A16)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A16)-(QUOTIENT(ROW(A16)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
+        <v>12</v>
+      </c>
+      <c r="B16" s="35" t="str">
+        <f aca="false">Finales!A86</f>
+        <v>QFC D</v>
+      </c>
+      <c r="C16" s="35" t="str">
+        <f aca="false">Finales!C86</f>
+        <v>0-0</v>
+      </c>
+      <c r="D16" s="35" t="str">
+        <f aca="false">Finales!C87</f>
+        <v>0-0</v>
+      </c>
+      <c r="E16" s="37"/>
+      <c r="F16" s="37"/>
+    </row>
+    <row r="17" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A17" s="34" t="n">
+        <f aca="false">IF(ROW(A17)-4&lt;=Procédure!$K$3,ROW(A17)-4,IF(ROW(A17)-(QUOTIENT(ROW(A17)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A17)-(QUOTIENT(ROW(A17)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A17)-(QUOTIENT(ROW(A17)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
+        <v>13</v>
+      </c>
+      <c r="B17" s="35" t="str">
+        <f aca="false">Finales!A109</f>
+        <v>QFD A</v>
+      </c>
+      <c r="C17" s="35" t="str">
+        <f aca="false">Finales!C109</f>
+        <v>0-0</v>
+      </c>
+      <c r="D17" s="35" t="str">
+        <f aca="false">Finales!C110</f>
+        <v>0-0</v>
+      </c>
+      <c r="E17" s="37"/>
+      <c r="F17" s="37"/>
+    </row>
+    <row r="18" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A18" s="34" t="n">
+        <f aca="false">IF(ROW(A18)-4&lt;=Procédure!$K$3,ROW(A18)-4,IF(ROW(A18)-(QUOTIENT(ROW(A18)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A18)-(QUOTIENT(ROW(A18)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A18)-(QUOTIENT(ROW(A18)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
+        <v>14</v>
+      </c>
+      <c r="B18" s="35" t="str">
+        <f aca="false">Finales!A113</f>
+        <v>QFD B</v>
+      </c>
+      <c r="C18" s="35" t="str">
+        <f aca="false">Finales!C113</f>
+        <v>0-0</v>
+      </c>
+      <c r="D18" s="35" t="str">
+        <f aca="false">Finales!C114</f>
+        <v>0-0</v>
+      </c>
+      <c r="E18" s="37"/>
+      <c r="F18" s="37"/>
+    </row>
+    <row r="19" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A19" s="34" t="n">
+        <f aca="false">IF(ROW(A19)-4&lt;=Procédure!$K$3,ROW(A19)-4,IF(ROW(A19)-(QUOTIENT(ROW(A19)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A19)-(QUOTIENT(ROW(A19)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A19)-(QUOTIENT(ROW(A19)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
+        <v>15</v>
+      </c>
+      <c r="B19" s="35" t="str">
+        <f aca="false">Finales!A117</f>
+        <v>QFD C</v>
+      </c>
+      <c r="C19" s="35" t="str">
+        <f aca="false">Finales!C117</f>
+        <v>0-0</v>
+      </c>
+      <c r="D19" s="35" t="str">
+        <f aca="false">Finales!C118</f>
+        <v>0-0</v>
+      </c>
+      <c r="E19" s="37"/>
+      <c r="F19" s="37"/>
+    </row>
+    <row r="20" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A20" s="34" t="n">
+        <f aca="false">IF(ROW(A20)-4&lt;=Procédure!$K$3,ROW(A20)-4,IF(ROW(A20)-(QUOTIENT(ROW(A20)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A20)-(QUOTIENT(ROW(A20)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A20)-(QUOTIENT(ROW(A20)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
+        <v>16</v>
+      </c>
+      <c r="B20" s="35" t="str">
+        <f aca="false">Finales!A121</f>
+        <v>QFD D</v>
+      </c>
+      <c r="C20" s="35" t="str">
+        <f aca="false">Finales!C121</f>
+        <v>0-0</v>
+      </c>
+      <c r="D20" s="35" t="str">
+        <f aca="false">Finales!C122</f>
+        <v>0-0</v>
+      </c>
+      <c r="E20" s="37"/>
+      <c r="F20" s="37"/>
+    </row>
+    <row r="21" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A21" s="34" t="n">
+        <f aca="false">IF(ROW(A21)-4&lt;=Procédure!$K$3,ROW(A21)-4,IF(ROW(A21)-(QUOTIENT(ROW(A21)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A21)-(QUOTIENT(ROW(A21)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A21)-(QUOTIENT(ROW(A21)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
+        <v>17</v>
+      </c>
+      <c r="B21" s="35" t="str">
+        <f aca="false">Finales!A144</f>
+        <v>QFE A</v>
+      </c>
+      <c r="C21" s="35" t="str">
+        <f aca="false">Finales!C144</f>
+        <v>0-0</v>
+      </c>
+      <c r="D21" s="35" t="str">
+        <f aca="false">Finales!C145</f>
+        <v>0-0</v>
+      </c>
+      <c r="E21" s="37"/>
+      <c r="F21" s="37"/>
+    </row>
+    <row r="22" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A22" s="34" t="n">
+        <f aca="false">IF(ROW(A22)-4&lt;=Procédure!$K$3,ROW(A22)-4,IF(ROW(A22)-(QUOTIENT(ROW(A22)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A22)-(QUOTIENT(ROW(A22)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A22)-(QUOTIENT(ROW(A22)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
+        <v>18</v>
+      </c>
+      <c r="B22" s="35" t="str">
+        <f aca="false">Finales!A148</f>
+        <v>QFE B</v>
+      </c>
+      <c r="C22" s="35" t="str">
+        <f aca="false">Finales!C148</f>
+        <v>0-0</v>
+      </c>
+      <c r="D22" s="35" t="str">
+        <f aca="false">Finales!C149</f>
+        <v>0-0</v>
+      </c>
+      <c r="E22" s="37"/>
+      <c r="F22" s="37"/>
+    </row>
+    <row r="23" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A23" s="34" t="n">
+        <f aca="false">IF(ROW(A23)-4&lt;=Procédure!$K$3,ROW(A23)-4,IF(ROW(A23)-(QUOTIENT(ROW(A23)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A23)-(QUOTIENT(ROW(A23)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A23)-(QUOTIENT(ROW(A23)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
+        <v>1</v>
+      </c>
+      <c r="B23" s="35" t="str">
+        <f aca="false">Finales!A152</f>
+        <v>QFE C</v>
+      </c>
+      <c r="C23" s="35" t="str">
+        <f aca="false">Finales!C152</f>
+        <v>0-0</v>
+      </c>
+      <c r="D23" s="35" t="str">
+        <f aca="false">Finales!C153</f>
+        <v>0-0</v>
+      </c>
+      <c r="E23" s="37"/>
+      <c r="F23" s="37"/>
+    </row>
+    <row r="24" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A24" s="34" t="n">
+        <f aca="false">IF(ROW(A24)-4&lt;=Procédure!$K$3,ROW(A24)-4,IF(ROW(A24)-(QUOTIENT(ROW(A24)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A24)-(QUOTIENT(ROW(A24)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A24)-(QUOTIENT(ROW(A24)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
+        <v>2</v>
+      </c>
+      <c r="B24" s="35" t="str">
+        <f aca="false">Finales!A156</f>
+        <v>QFE D</v>
+      </c>
+      <c r="C24" s="35" t="str">
+        <f aca="false">Finales!C156</f>
+        <v>0-0</v>
+      </c>
+      <c r="D24" s="35" t="str">
+        <f aca="false">Finales!C157</f>
+        <v>0-0</v>
+      </c>
+      <c r="E24" s="37"/>
+      <c r="F24" s="37"/>
+    </row>
+    <row r="25" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A25" s="34" t="n">
+        <f aca="false">IF(ROW(A25)-4&lt;=Procédure!$K$3,ROW(A25)-4,IF(ROW(A25)-(QUOTIENT(ROW(A25)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A25)-(QUOTIENT(ROW(A25)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A25)-(QUOTIENT(ROW(A25)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
+        <v>3</v>
+      </c>
+      <c r="B25" s="35" t="str">
+        <f aca="false">Finales!A179</f>
+        <v>QFF A</v>
+      </c>
+      <c r="C25" s="35" t="str">
+        <f aca="false">Finales!C179</f>
+        <v>0-0</v>
+      </c>
+      <c r="D25" s="35" t="str">
+        <f aca="false">Finales!C180</f>
+        <v>0-0</v>
+      </c>
+      <c r="E25" s="37"/>
+      <c r="F25" s="37"/>
+    </row>
+    <row r="26" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A26" s="34" t="n">
+        <f aca="false">IF(ROW(A26)-4&lt;=Procédure!$K$3,ROW(A26)-4,IF(ROW(A26)-(QUOTIENT(ROW(A26)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A26)-(QUOTIENT(ROW(A26)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A26)-(QUOTIENT(ROW(A26)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
+        <v>4</v>
+      </c>
+      <c r="B26" s="35" t="str">
+        <f aca="false">Finales!A183</f>
+        <v>QFF B</v>
+      </c>
+      <c r="C26" s="35" t="str">
+        <f aca="false">Finales!C183</f>
+        <v>0-0</v>
+      </c>
+      <c r="D26" s="35" t="str">
+        <f aca="false">Finales!C184</f>
+        <v>0-0</v>
+      </c>
+      <c r="E26" s="37"/>
+      <c r="F26" s="37"/>
+    </row>
+    <row r="27" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A27" s="34" t="n">
+        <f aca="false">IF(ROW(A27)-4&lt;=Procédure!$K$3,ROW(A27)-4,IF(ROW(A27)-(QUOTIENT(ROW(A27)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A27)-(QUOTIENT(ROW(A27)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A27)-(QUOTIENT(ROW(A27)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
+        <v>5</v>
+      </c>
+      <c r="B27" s="35" t="str">
+        <f aca="false">Finales!A187</f>
+        <v>QFF C</v>
+      </c>
+      <c r="C27" s="35" t="str">
+        <f aca="false">Finales!C187</f>
+        <v>0-0</v>
+      </c>
+      <c r="D27" s="35" t="str">
+        <f aca="false">Finales!C188</f>
+        <v>0-0</v>
+      </c>
+      <c r="E27" s="37"/>
+      <c r="F27" s="37"/>
+    </row>
+    <row r="28" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A28" s="34" t="n">
+        <f aca="false">IF(ROW(A28)-4&lt;=Procédure!$K$3,ROW(A28)-4,IF(ROW(A28)-(QUOTIENT(ROW(A28)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A28)-(QUOTIENT(ROW(A28)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A28)-(QUOTIENT(ROW(A28)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
+        <v>6</v>
+      </c>
+      <c r="B28" s="35" t="str">
+        <f aca="false">Finales!A191</f>
+        <v>QFF D</v>
+      </c>
+      <c r="C28" s="35" t="str">
+        <f aca="false">Finales!C191</f>
+        <v>0-0</v>
+      </c>
+      <c r="D28" s="35" t="str">
+        <f aca="false">Finales!C192</f>
+        <v>0-0</v>
+      </c>
+      <c r="E28" s="37"/>
+      <c r="F28" s="37"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A1:F2"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="C3:C4"/>
+    <mergeCell ref="D3:D4"/>
+    <mergeCell ref="E3:F3"/>
+  </mergeCells>
+  <conditionalFormatting sqref="B5:F28">
+    <cfRule type="cellIs" priority="2" operator="equal" aboveAverage="0" equalAverage="0" bottom="0" percent="0" rank="0" text="" dxfId="4">
+      <formula>""</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
+  <pageMargins left="0.7875" right="0.7875" top="1.025" bottom="1.025" header="0.7875" footer="0.7875"/>
+  <pageSetup paperSize="9" scale="100" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="portrait" blackAndWhite="false" draft="false" cellComments="none" horizontalDpi="300" verticalDpi="300" copies="1"/>
+  <headerFooter differentFirst="false" differentOddEven="false">
+    <oddHeader>&amp;C&amp;A</oddHeader>
+    <oddFooter>&amp;CPage &amp;P</oddFooter>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+  <sheetPr filterMode="false">
+    <pageSetUpPr fitToPage="false"/>
+  </sheetPr>
+  <dimension ref="A1:F33"/>
+  <sheetViews>
+    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="75" zoomScaleNormal="75" zoomScalePageLayoutView="100" workbookViewId="0">
+      <selection pane="topLeft" activeCell="E22" activeCellId="0" sqref="E22"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="11.53515625" defaultRowHeight="12.8" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1" min="1" style="0" width="13.07"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4" min="3" style="1" width="22.98"/>
+  </cols>
+  <sheetData>
+    <row r="1" customFormat="false" ht="24.45" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A1" s="6" t="s">
+        <v>291</v>
+      </c>
+      <c r="B1" s="6"/>
+      <c r="C1" s="6"/>
+      <c r="D1" s="6"/>
+      <c r="E1" s="6"/>
+      <c r="F1" s="6"/>
+    </row>
+    <row r="2" customFormat="false" ht="24.45" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A2" s="6"/>
+      <c r="B2" s="6"/>
+      <c r="C2" s="6"/>
+      <c r="D2" s="6"/>
+      <c r="E2" s="6"/>
+      <c r="F2" s="6"/>
+    </row>
+    <row r="3" customFormat="false" ht="24.45" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A3" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B3" s="6" t="s">
+        <v>289</v>
+      </c>
+      <c r="C3" s="6" t="s">
+        <v>290</v>
+      </c>
+      <c r="D3" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="E3" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="F3" s="6"/>
+    </row>
+    <row r="4" customFormat="false" ht="24.45" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A4" s="6"/>
+      <c r="B4" s="6"/>
+      <c r="C4" s="6"/>
+      <c r="D4" s="6"/>
+      <c r="E4" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="F4" s="6" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="5" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A5" s="34" t="n">
+        <f aca="false">IF(ROW(A5)-4&lt;=Procédure!$K$3,ROW(A5)-4,IF(ROW(A5)-(QUOTIENT(ROW(A5)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A5)-(QUOTIENT(ROW(A5)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A5)-(QUOTIENT(ROW(A5)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
+        <v>1</v>
+      </c>
+      <c r="B5" s="35" t="str">
+        <f aca="false">Finales!G6</f>
+        <v>DFA 1</v>
+      </c>
+      <c r="C5" s="35" t="str">
+        <f aca="false">Finales!I6</f>
+        <v/>
+      </c>
+      <c r="D5" s="35" t="str">
+        <f aca="false">Finales!I7</f>
+        <v/>
+      </c>
+      <c r="E5" s="37"/>
+      <c r="F5" s="37"/>
+    </row>
+    <row r="6" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A6" s="34" t="n">
+        <f aca="false">IF(ROW(A6)-4&lt;=Procédure!$K$3,ROW(A6)-4,IF(ROW(A6)-(QUOTIENT(ROW(A6)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A6)-(QUOTIENT(ROW(A6)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A6)-(QUOTIENT(ROW(A6)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
+        <v>2</v>
+      </c>
+      <c r="B6" s="35" t="str">
+        <f aca="false">Finales!G14</f>
+        <v>DFA 2</v>
+      </c>
+      <c r="C6" s="35" t="str">
+        <f aca="false">Finales!I14</f>
+        <v/>
+      </c>
+      <c r="D6" s="35" t="str">
+        <f aca="false">Finales!I15</f>
+        <v/>
+      </c>
+      <c r="E6" s="37"/>
+      <c r="F6" s="37"/>
+    </row>
+    <row r="7" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A7" s="34" t="n">
+        <f aca="false">IF(ROW(A7)-4&lt;=Procédure!$K$3,ROW(A7)-4,IF(ROW(A7)-(QUOTIENT(ROW(A7)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A7)-(QUOTIENT(ROW(A7)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A7)-(QUOTIENT(ROW(A7)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
+        <v>3</v>
+      </c>
+      <c r="B7" s="35" t="str">
+        <f aca="false">Finales!G41</f>
+        <v>DFB 1</v>
+      </c>
+      <c r="C7" s="35" t="str">
+        <f aca="false">Finales!I41</f>
+        <v/>
+      </c>
+      <c r="D7" s="35" t="str">
+        <f aca="false">Finales!I42</f>
+        <v/>
+      </c>
+      <c r="E7" s="37"/>
+      <c r="F7" s="37"/>
+    </row>
+    <row r="8" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A8" s="34" t="n">
+        <f aca="false">IF(ROW(A8)-4&lt;=Procédure!$K$3,ROW(A8)-4,IF(ROW(A8)-(QUOTIENT(ROW(A8)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A8)-(QUOTIENT(ROW(A8)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A8)-(QUOTIENT(ROW(A8)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
+        <v>4</v>
+      </c>
+      <c r="B8" s="35" t="str">
+        <f aca="false">Finales!G49</f>
+        <v>DFB 2</v>
+      </c>
+      <c r="C8" s="35" t="str">
+        <f aca="false">Finales!I49</f>
+        <v/>
+      </c>
+      <c r="D8" s="35" t="str">
+        <f aca="false">Finales!I50</f>
+        <v/>
+      </c>
+      <c r="E8" s="37"/>
+      <c r="F8" s="37"/>
+    </row>
+    <row r="9" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A9" s="34" t="n">
+        <f aca="false">IF(ROW(A9)-4&lt;=Procédure!$K$3,ROW(A9)-4,IF(ROW(A9)-(QUOTIENT(ROW(A9)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A9)-(QUOTIENT(ROW(A9)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A9)-(QUOTIENT(ROW(A9)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
+        <v>5</v>
+      </c>
+      <c r="B9" s="35" t="str">
+        <f aca="false">Finales!G76</f>
+        <v>DFC 1</v>
+      </c>
+      <c r="C9" s="35" t="str">
+        <f aca="false">Finales!I76</f>
+        <v/>
+      </c>
+      <c r="D9" s="35" t="str">
+        <f aca="false">Finales!I77</f>
+        <v/>
+      </c>
+      <c r="E9" s="37"/>
+      <c r="F9" s="37"/>
+    </row>
+    <row r="10" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A10" s="34" t="n">
+        <f aca="false">IF(ROW(A10)-4&lt;=Procédure!$K$3,ROW(A10)-4,IF(ROW(A10)-(QUOTIENT(ROW(A10)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A10)-(QUOTIENT(ROW(A10)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A10)-(QUOTIENT(ROW(A10)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
+        <v>6</v>
+      </c>
+      <c r="B10" s="35" t="str">
+        <f aca="false">Finales!G84</f>
+        <v>DFC 2</v>
+      </c>
+      <c r="C10" s="35" t="str">
+        <f aca="false">Finales!I84</f>
+        <v/>
+      </c>
+      <c r="D10" s="35" t="str">
+        <f aca="false">Finales!I85</f>
+        <v/>
+      </c>
+      <c r="E10" s="37"/>
+      <c r="F10" s="37"/>
+    </row>
+    <row r="11" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A11" s="34" t="n">
+        <f aca="false">IF(ROW(A11)-4&lt;=Procédure!$K$3,ROW(A11)-4,IF(ROW(A11)-(QUOTIENT(ROW(A11)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A11)-(QUOTIENT(ROW(A11)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A11)-(QUOTIENT(ROW(A11)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
+        <v>7</v>
+      </c>
+      <c r="B11" s="35" t="str">
+        <f aca="false">Finales!G111</f>
+        <v>DFD 1</v>
+      </c>
+      <c r="C11" s="35" t="str">
+        <f aca="false">Finales!I111</f>
+        <v/>
+      </c>
+      <c r="D11" s="35" t="str">
+        <f aca="false">Finales!I112</f>
+        <v/>
+      </c>
+      <c r="E11" s="37"/>
+      <c r="F11" s="37"/>
+    </row>
+    <row r="12" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A12" s="34" t="n">
+        <f aca="false">IF(ROW(A12)-4&lt;=Procédure!$K$3,ROW(A12)-4,IF(ROW(A12)-(QUOTIENT(ROW(A12)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A12)-(QUOTIENT(ROW(A12)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A12)-(QUOTIENT(ROW(A12)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
+        <v>8</v>
+      </c>
+      <c r="B12" s="35" t="str">
+        <f aca="false">Finales!G119</f>
+        <v>DFD 2</v>
+      </c>
+      <c r="C12" s="35" t="str">
+        <f aca="false">Finales!I119</f>
+        <v/>
+      </c>
+      <c r="D12" s="35" t="str">
+        <f aca="false">Finales!I120</f>
+        <v/>
+      </c>
+      <c r="E12" s="37"/>
+      <c r="F12" s="37"/>
+    </row>
+    <row r="13" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A13" s="34" t="n">
+        <f aca="false">IF(ROW(A13)-4&lt;=Procédure!$K$3,ROW(A13)-4,IF(ROW(A13)-(QUOTIENT(ROW(A13)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A13)-(QUOTIENT(ROW(A13)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A13)-(QUOTIENT(ROW(A13)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
+        <v>9</v>
+      </c>
+      <c r="B13" s="35" t="str">
+        <f aca="false">Finales!G146</f>
+        <v>DFE 1</v>
+      </c>
+      <c r="C13" s="35" t="str">
+        <f aca="false">Finales!I146</f>
+        <v/>
+      </c>
+      <c r="D13" s="35" t="str">
+        <f aca="false">Finales!I147</f>
+        <v/>
+      </c>
+      <c r="E13" s="37"/>
+      <c r="F13" s="37"/>
+    </row>
+    <row r="14" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A14" s="34" t="n">
+        <f aca="false">IF(ROW(A14)-4&lt;=Procédure!$K$3,ROW(A14)-4,IF(ROW(A14)-(QUOTIENT(ROW(A14)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A14)-(QUOTIENT(ROW(A14)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A14)-(QUOTIENT(ROW(A14)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
+        <v>10</v>
+      </c>
+      <c r="B14" s="35" t="str">
+        <f aca="false">Finales!G154</f>
+        <v>DFE 2</v>
+      </c>
+      <c r="C14" s="35" t="str">
+        <f aca="false">Finales!I154</f>
+        <v/>
+      </c>
+      <c r="D14" s="35" t="str">
+        <f aca="false">Finales!I155</f>
+        <v/>
+      </c>
+      <c r="E14" s="37"/>
+      <c r="F14" s="37"/>
+    </row>
+    <row r="15" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A15" s="34" t="n">
+        <f aca="false">IF(ROW(A15)-4&lt;=Procédure!$K$3,ROW(A15)-4,IF(ROW(A15)-(QUOTIENT(ROW(A15)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A15)-(QUOTIENT(ROW(A15)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A15)-(QUOTIENT(ROW(A15)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
+        <v>11</v>
+      </c>
+      <c r="B15" s="35" t="str">
+        <f aca="false">Finales!G181</f>
+        <v>DFF 1</v>
+      </c>
+      <c r="C15" s="35" t="str">
+        <f aca="false">Finales!I181</f>
+        <v/>
+      </c>
+      <c r="D15" s="35" t="str">
+        <f aca="false">Finales!I182</f>
+        <v/>
+      </c>
+      <c r="E15" s="37"/>
+      <c r="F15" s="37"/>
+    </row>
+    <row r="16" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A16" s="34" t="n">
+        <f aca="false">IF(ROW(A16)-4&lt;=Procédure!$K$3,ROW(A16)-4,IF(ROW(A16)-(QUOTIENT(ROW(A16)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A16)-(QUOTIENT(ROW(A16)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A16)-(QUOTIENT(ROW(A16)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
+        <v>12</v>
+      </c>
+      <c r="B16" s="35" t="str">
+        <f aca="false">Finales!G189</f>
+        <v>DFF 2</v>
+      </c>
+      <c r="C16" s="35" t="str">
+        <f aca="false">Finales!I189</f>
+        <v/>
+      </c>
+      <c r="D16" s="35" t="str">
+        <f aca="false">Finales!I190</f>
+        <v/>
+      </c>
+      <c r="E16" s="37"/>
+      <c r="F16" s="37"/>
+    </row>
+    <row r="18" customFormat="false" ht="24.45" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A18" s="6" t="s">
+        <v>292</v>
+      </c>
+      <c r="B18" s="6"/>
+      <c r="C18" s="6"/>
+      <c r="D18" s="6"/>
+      <c r="E18" s="6"/>
+      <c r="F18" s="6"/>
+    </row>
+    <row r="19" customFormat="false" ht="24.45" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A19" s="6"/>
+      <c r="B19" s="6"/>
+      <c r="C19" s="6"/>
+      <c r="D19" s="6"/>
+      <c r="E19" s="6"/>
+      <c r="F19" s="6"/>
+    </row>
+    <row r="20" customFormat="false" ht="24.45" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A20" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B20" s="6" t="s">
+        <v>289</v>
+      </c>
+      <c r="C20" s="6" t="s">
+        <v>290</v>
+      </c>
+      <c r="D20" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="E20" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="F20" s="6"/>
+    </row>
+    <row r="21" customFormat="false" ht="24.45" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A21" s="6"/>
+      <c r="B21" s="6"/>
+      <c r="C21" s="6"/>
+      <c r="D21" s="6"/>
+      <c r="E21" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="F21" s="6" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="22" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A22" s="34" t="n">
+        <f aca="false">IF(ROW(A22)-9&lt;=Procédure!$K$3,ROW(A22)-9,IF(ROW(A22)-(QUOTIENT(ROW(A22)-9,Procédure!$K$3)*Procédure!$K$3)-9&lt;&gt;0,ROW(A22)-(QUOTIENT(ROW(A22)-9,Procédure!$K$3)*Procédure!$K$3)-9,ROW(A22)-(QUOTIENT(ROW(A22)-9,Procédure!$K$3)*Procédure!$K$3)-9+Procédure!$K$3))</f>
+        <v>13</v>
+      </c>
+      <c r="B22" s="35" t="str">
+        <f aca="false">Finales!G22</f>
+        <v>DFPA 1</v>
+      </c>
+      <c r="C22" s="35" t="str">
+        <f aca="false">Finales!I22</f>
+        <v/>
+      </c>
+      <c r="D22" s="35" t="str">
+        <f aca="false">Finales!I23</f>
+        <v/>
+      </c>
+      <c r="E22" s="37"/>
+      <c r="F22" s="37"/>
+    </row>
+    <row r="23" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A23" s="34" t="n">
+        <f aca="false">IF(ROW(A23)-9&lt;=Procédure!$K$3,ROW(A23)-9,IF(ROW(A23)-(QUOTIENT(ROW(A23)-9,Procédure!$K$3)*Procédure!$K$3)-9&lt;&gt;0,ROW(A23)-(QUOTIENT(ROW(A23)-9,Procédure!$K$3)*Procédure!$K$3)-9,ROW(A23)-(QUOTIENT(ROW(A23)-9,Procédure!$K$3)*Procédure!$K$3)-9+Procédure!$K$3))</f>
+        <v>14</v>
+      </c>
+      <c r="B23" s="35" t="str">
+        <f aca="false">Finales!G30</f>
+        <v>DFPA 2</v>
+      </c>
+      <c r="C23" s="35" t="str">
+        <f aca="false">Finales!I30</f>
+        <v/>
+      </c>
+      <c r="D23" s="35" t="str">
+        <f aca="false">Finales!I31</f>
+        <v/>
+      </c>
+      <c r="E23" s="37"/>
+      <c r="F23" s="37"/>
+    </row>
+    <row r="24" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A24" s="34" t="n">
+        <f aca="false">IF(ROW(A24)-9&lt;=Procédure!$K$3,ROW(A24)-9,IF(ROW(A24)-(QUOTIENT(ROW(A24)-9,Procédure!$K$3)*Procédure!$K$3)-9&lt;&gt;0,ROW(A24)-(QUOTIENT(ROW(A24)-9,Procédure!$K$3)*Procédure!$K$3)-9,ROW(A24)-(QUOTIENT(ROW(A24)-9,Procédure!$K$3)*Procédure!$K$3)-9+Procédure!$K$3))</f>
+        <v>15</v>
+      </c>
+      <c r="B24" s="35" t="str">
+        <f aca="false">Finales!G57</f>
+        <v>DFPB 1</v>
+      </c>
+      <c r="C24" s="35" t="str">
+        <f aca="false">Finales!I57</f>
+        <v/>
+      </c>
+      <c r="D24" s="35" t="str">
+        <f aca="false">Finales!I58</f>
+        <v/>
+      </c>
+      <c r="E24" s="37"/>
+      <c r="F24" s="37"/>
+    </row>
+    <row r="25" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A25" s="34" t="n">
+        <f aca="false">IF(ROW(A25)-9&lt;=Procédure!$K$3,ROW(A25)-9,IF(ROW(A25)-(QUOTIENT(ROW(A25)-9,Procédure!$K$3)*Procédure!$K$3)-9&lt;&gt;0,ROW(A25)-(QUOTIENT(ROW(A25)-9,Procédure!$K$3)*Procédure!$K$3)-9,ROW(A25)-(QUOTIENT(ROW(A25)-9,Procédure!$K$3)*Procédure!$K$3)-9+Procédure!$K$3))</f>
+        <v>16</v>
+      </c>
+      <c r="B25" s="35" t="str">
+        <f aca="false">Finales!G65</f>
+        <v>DFPB 2</v>
+      </c>
+      <c r="C25" s="35" t="str">
+        <f aca="false">Finales!I65</f>
+        <v/>
+      </c>
+      <c r="D25" s="35" t="str">
+        <f aca="false">Finales!I66</f>
+        <v/>
+      </c>
+      <c r="E25" s="37"/>
+      <c r="F25" s="37"/>
+    </row>
+    <row r="26" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A26" s="34" t="n">
+        <f aca="false">IF(ROW(A26)-9&lt;=Procédure!$K$3,ROW(A26)-9,IF(ROW(A26)-(QUOTIENT(ROW(A26)-9,Procédure!$K$3)*Procédure!$K$3)-9&lt;&gt;0,ROW(A26)-(QUOTIENT(ROW(A26)-9,Procédure!$K$3)*Procédure!$K$3)-9,ROW(A26)-(QUOTIENT(ROW(A26)-9,Procédure!$K$3)*Procédure!$K$3)-9+Procédure!$K$3))</f>
+        <v>17</v>
+      </c>
+      <c r="B26" s="35" t="str">
+        <f aca="false">Finales!G92</f>
+        <v>DFPC 1</v>
+      </c>
+      <c r="C26" s="35" t="str">
+        <f aca="false">Finales!I92</f>
+        <v/>
+      </c>
+      <c r="D26" s="35" t="str">
+        <f aca="false">Finales!I93</f>
+        <v/>
+      </c>
+      <c r="E26" s="37"/>
+      <c r="F26" s="37"/>
+    </row>
+    <row r="27" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A27" s="34" t="n">
+        <f aca="false">IF(ROW(A27)-9&lt;=Procédure!$K$3,ROW(A27)-9,IF(ROW(A27)-(QUOTIENT(ROW(A27)-9,Procédure!$K$3)*Procédure!$K$3)-9&lt;&gt;0,ROW(A27)-(QUOTIENT(ROW(A27)-9,Procédure!$K$3)*Procédure!$K$3)-9,ROW(A27)-(QUOTIENT(ROW(A27)-9,Procédure!$K$3)*Procédure!$K$3)-9+Procédure!$K$3))</f>
+        <v>18</v>
+      </c>
+      <c r="B27" s="35" t="str">
+        <f aca="false">Finales!G100</f>
+        <v>DFPC 2</v>
+      </c>
+      <c r="C27" s="35" t="str">
+        <f aca="false">Finales!I100</f>
+        <v/>
+      </c>
+      <c r="D27" s="35" t="str">
+        <f aca="false">Finales!I101</f>
+        <v/>
+      </c>
+      <c r="E27" s="37"/>
+      <c r="F27" s="37"/>
+    </row>
+    <row r="28" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A28" s="34" t="n">
+        <f aca="false">IF(ROW(A28)-9&lt;=Procédure!$K$3,ROW(A28)-9,IF(ROW(A28)-(QUOTIENT(ROW(A28)-9,Procédure!$K$3)*Procédure!$K$3)-9&lt;&gt;0,ROW(A28)-(QUOTIENT(ROW(A28)-9,Procédure!$K$3)*Procédure!$K$3)-9,ROW(A28)-(QUOTIENT(ROW(A28)-9,Procédure!$K$3)*Procédure!$K$3)-9+Procédure!$K$3))</f>
+        <v>1</v>
+      </c>
+      <c r="B28" s="35" t="str">
+        <f aca="false">Finales!G127</f>
+        <v>DFPD 1</v>
+      </c>
+      <c r="C28" s="35" t="str">
+        <f aca="false">Finales!I127</f>
+        <v/>
+      </c>
+      <c r="D28" s="35" t="str">
+        <f aca="false">Finales!I128</f>
+        <v/>
+      </c>
+      <c r="E28" s="37"/>
+      <c r="F28" s="37"/>
+    </row>
+    <row r="29" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A29" s="34" t="n">
+        <f aca="false">IF(ROW(A29)-9&lt;=Procédure!$K$3,ROW(A29)-9,IF(ROW(A29)-(QUOTIENT(ROW(A29)-9,Procédure!$K$3)*Procédure!$K$3)-9&lt;&gt;0,ROW(A29)-(QUOTIENT(ROW(A29)-9,Procédure!$K$3)*Procédure!$K$3)-9,ROW(A29)-(QUOTIENT(ROW(A29)-9,Procédure!$K$3)*Procédure!$K$3)-9+Procédure!$K$3))</f>
+        <v>2</v>
+      </c>
+      <c r="B29" s="35" t="str">
+        <f aca="false">Finales!G135</f>
+        <v>DFPD 2</v>
+      </c>
+      <c r="C29" s="35" t="str">
+        <f aca="false">Finales!I135</f>
+        <v/>
+      </c>
+      <c r="D29" s="35" t="str">
+        <f aca="false">Finales!I136</f>
+        <v/>
+      </c>
+      <c r="E29" s="37"/>
+      <c r="F29" s="37"/>
+    </row>
+    <row r="30" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A30" s="34" t="n">
+        <f aca="false">IF(ROW(A30)-9&lt;=Procédure!$K$3,ROW(A30)-9,IF(ROW(A30)-(QUOTIENT(ROW(A30)-9,Procédure!$K$3)*Procédure!$K$3)-9&lt;&gt;0,ROW(A30)-(QUOTIENT(ROW(A30)-9,Procédure!$K$3)*Procédure!$K$3)-9,ROW(A30)-(QUOTIENT(ROW(A30)-9,Procédure!$K$3)*Procédure!$K$3)-9+Procédure!$K$3))</f>
+        <v>3</v>
+      </c>
+      <c r="B30" s="35" t="str">
+        <f aca="false">Finales!G162</f>
+        <v>DFPE 1</v>
+      </c>
+      <c r="C30" s="35" t="str">
+        <f aca="false">Finales!I162</f>
+        <v/>
+      </c>
+      <c r="D30" s="35" t="str">
+        <f aca="false">Finales!I163</f>
+        <v/>
+      </c>
+      <c r="E30" s="37"/>
+      <c r="F30" s="37"/>
+    </row>
+    <row r="31" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A31" s="34" t="n">
+        <f aca="false">IF(ROW(A31)-9&lt;=Procédure!$K$3,ROW(A31)-9,IF(ROW(A31)-(QUOTIENT(ROW(A31)-9,Procédure!$K$3)*Procédure!$K$3)-9&lt;&gt;0,ROW(A31)-(QUOTIENT(ROW(A31)-9,Procédure!$K$3)*Procédure!$K$3)-9,ROW(A31)-(QUOTIENT(ROW(A31)-9,Procédure!$K$3)*Procédure!$K$3)-9+Procédure!$K$3))</f>
+        <v>4</v>
+      </c>
+      <c r="B31" s="35" t="str">
+        <f aca="false">Finales!G170</f>
+        <v>DFPE 2</v>
+      </c>
+      <c r="C31" s="35" t="str">
+        <f aca="false">Finales!I170</f>
+        <v/>
+      </c>
+      <c r="D31" s="35" t="str">
+        <f aca="false">Finales!I171</f>
+        <v/>
+      </c>
+      <c r="E31" s="37"/>
+      <c r="F31" s="37"/>
+    </row>
+    <row r="32" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A32" s="34" t="n">
+        <f aca="false">IF(ROW(A32)-9&lt;=Procédure!$K$3,ROW(A32)-9,IF(ROW(A32)-(QUOTIENT(ROW(A32)-9,Procédure!$K$3)*Procédure!$K$3)-9&lt;&gt;0,ROW(A32)-(QUOTIENT(ROW(A32)-9,Procédure!$K$3)*Procédure!$K$3)-9,ROW(A32)-(QUOTIENT(ROW(A32)-9,Procédure!$K$3)*Procédure!$K$3)-9+Procédure!$K$3))</f>
+        <v>5</v>
+      </c>
+      <c r="B32" s="35" t="str">
+        <f aca="false">Finales!G197</f>
+        <v>DFPF 1</v>
+      </c>
+      <c r="C32" s="35" t="str">
+        <f aca="false">Finales!I197</f>
+        <v/>
+      </c>
+      <c r="D32" s="35" t="str">
+        <f aca="false">Finales!I198</f>
+        <v/>
+      </c>
+      <c r="E32" s="37"/>
+      <c r="F32" s="37"/>
+    </row>
+    <row r="33" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A33" s="34" t="n">
+        <f aca="false">IF(ROW(A33)-9&lt;=Procédure!$K$3,ROW(A33)-9,IF(ROW(A33)-(QUOTIENT(ROW(A33)-9,Procédure!$K$3)*Procédure!$K$3)-9&lt;&gt;0,ROW(A33)-(QUOTIENT(ROW(A33)-9,Procédure!$K$3)*Procédure!$K$3)-9,ROW(A33)-(QUOTIENT(ROW(A33)-9,Procédure!$K$3)*Procédure!$K$3)-9+Procédure!$K$3))</f>
+        <v>6</v>
+      </c>
+      <c r="B33" s="35" t="str">
+        <f aca="false">Finales!G205</f>
+        <v>DFPF 2</v>
+      </c>
+      <c r="C33" s="35" t="str">
+        <f aca="false">Finales!I205</f>
+        <v/>
+      </c>
+      <c r="D33" s="35" t="str">
+        <f aca="false">Finales!I206</f>
+        <v/>
+      </c>
+      <c r="E33" s="37"/>
+      <c r="F33" s="37"/>
+    </row>
+  </sheetData>
+  <mergeCells count="12">
+    <mergeCell ref="A1:F2"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="C3:C4"/>
+    <mergeCell ref="D3:D4"/>
+    <mergeCell ref="E3:F3"/>
+    <mergeCell ref="A18:F19"/>
+    <mergeCell ref="A20:A21"/>
+    <mergeCell ref="B20:B21"/>
+    <mergeCell ref="C20:C21"/>
+    <mergeCell ref="D20:D21"/>
+    <mergeCell ref="E20:F20"/>
+  </mergeCells>
+  <conditionalFormatting sqref="B5:F16 B22:F33">
+    <cfRule type="cellIs" priority="2" operator="equal" aboveAverage="0" equalAverage="0" bottom="0" percent="0" rank="0" text="" dxfId="4">
+      <formula>""</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
+  <pageMargins left="0.7875" right="0.7875" top="1.025" bottom="1.025" header="0.7875" footer="0.7875"/>
+  <pageSetup paperSize="9" scale="100" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="portrait" blackAndWhite="false" draft="false" cellComments="none" horizontalDpi="300" verticalDpi="300" copies="1"/>
+  <headerFooter differentFirst="false" differentOddEven="false">
+    <oddHeader>&amp;C&amp;A</oddHeader>
+    <oddFooter>&amp;CPage &amp;P</oddFooter>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+  <sheetPr filterMode="false">
+    <pageSetUpPr fitToPage="false"/>
+  </sheetPr>
+  <dimension ref="A1:F43"/>
+  <sheetViews>
+    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A4" colorId="64" zoomScale="75" zoomScaleNormal="75" zoomScalePageLayoutView="100" workbookViewId="0">
+      <selection pane="topLeft" activeCell="E38" activeCellId="0" sqref="E38"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="11.53515625" defaultRowHeight="12.8" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2" min="1" style="0" width="13.07"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4" min="3" style="1" width="23.18"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10" min="9" style="1" width="23.18"/>
+  </cols>
+  <sheetData>
+    <row r="1" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A1" s="6" t="s">
+        <v>293</v>
+      </c>
+      <c r="B1" s="6"/>
+      <c r="C1" s="6"/>
+      <c r="D1" s="6"/>
+      <c r="E1" s="6"/>
+      <c r="F1" s="6"/>
+    </row>
+    <row r="2" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A2" s="6"/>
+      <c r="B2" s="6"/>
+      <c r="C2" s="6"/>
+      <c r="D2" s="6"/>
+      <c r="E2" s="6"/>
+      <c r="F2" s="6"/>
+    </row>
+    <row r="3" customFormat="false" ht="24.45" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A3" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B3" s="6" t="s">
+        <v>289</v>
+      </c>
+      <c r="C3" s="6" t="s">
+        <v>290</v>
+      </c>
+      <c r="D3" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="E3" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="F3" s="6"/>
+    </row>
+    <row r="4" customFormat="false" ht="24.45" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A4" s="6"/>
+      <c r="B4" s="6"/>
+      <c r="C4" s="6"/>
+      <c r="D4" s="6"/>
+      <c r="E4" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="F4" s="6" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="5" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A5" s="34" t="n">
+        <f aca="false">IF(ROW(A5)-4&lt;=Procédure!$K$3,ROW(A5)-4,IF(ROW(A5)-(QUOTIENT(ROW(A5)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A5)-(QUOTIENT(ROW(A5)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A5)-(QUOTIENT(ROW(A5)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
+        <v>1</v>
+      </c>
+      <c r="B5" s="35" t="str">
+        <f aca="false">Finales!O10</f>
+        <v>Finale A</v>
+      </c>
+      <c r="C5" s="35" t="str">
+        <f aca="false">Finales!Q10</f>
+        <v/>
+      </c>
+      <c r="D5" s="35" t="str">
+        <f aca="false">Finales!Q11</f>
+        <v/>
+      </c>
+      <c r="E5" s="37"/>
+      <c r="F5" s="37"/>
+    </row>
+    <row r="6" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A6" s="34" t="n">
+        <f aca="false">IF(ROW(A6)-4&lt;=Procédure!$K$3,ROW(A6)-4,IF(ROW(A6)-(QUOTIENT(ROW(A6)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A6)-(QUOTIENT(ROW(A6)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A6)-(QUOTIENT(ROW(A6)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
+        <v>2</v>
+      </c>
+      <c r="B6" s="35" t="str">
+        <f aca="false">Finales!O45</f>
+        <v>Finale B</v>
+      </c>
+      <c r="C6" s="35" t="str">
+        <f aca="false">Finales!Q45</f>
+        <v/>
+      </c>
+      <c r="D6" s="35" t="str">
+        <f aca="false">Finales!Q46</f>
+        <v/>
+      </c>
+      <c r="E6" s="37"/>
+      <c r="F6" s="37"/>
+    </row>
+    <row r="7" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A7" s="34" t="n">
+        <f aca="false">IF(ROW(A7)-4&lt;=Procédure!$K$3,ROW(A7)-4,IF(ROW(A7)-(QUOTIENT(ROW(A7)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A7)-(QUOTIENT(ROW(A7)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A7)-(QUOTIENT(ROW(A7)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
+        <v>3</v>
+      </c>
+      <c r="B7" s="35" t="str">
+        <f aca="false">Finales!O80</f>
+        <v>Finale C</v>
+      </c>
+      <c r="C7" s="35" t="str">
+        <f aca="false">Finales!Q80</f>
+        <v/>
+      </c>
+      <c r="D7" s="35" t="str">
+        <f aca="false">Finales!Q81</f>
+        <v/>
+      </c>
+      <c r="E7" s="37"/>
+      <c r="F7" s="37"/>
+    </row>
+    <row r="8" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A8" s="34" t="n">
+        <f aca="false">IF(ROW(A8)-4&lt;=Procédure!$K$3,ROW(A8)-4,IF(ROW(A8)-(QUOTIENT(ROW(A8)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A8)-(QUOTIENT(ROW(A8)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A8)-(QUOTIENT(ROW(A8)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
+        <v>4</v>
+      </c>
+      <c r="B8" s="35" t="str">
+        <f aca="false">Finales!O115</f>
+        <v>Finale D</v>
+      </c>
+      <c r="C8" s="35" t="str">
+        <f aca="false">Finales!Q115</f>
+        <v/>
+      </c>
+      <c r="D8" s="35" t="str">
+        <f aca="false">Finales!Q116</f>
+        <v/>
+      </c>
+      <c r="E8" s="37"/>
+      <c r="F8" s="37"/>
+    </row>
+    <row r="9" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A9" s="34" t="n">
+        <f aca="false">IF(ROW(A9)-4&lt;=Procédure!$K$3,ROW(A9)-4,IF(ROW(A9)-(QUOTIENT(ROW(A9)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A9)-(QUOTIENT(ROW(A9)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A9)-(QUOTIENT(ROW(A9)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
+        <v>5</v>
+      </c>
+      <c r="B9" s="35" t="str">
+        <f aca="false">Finales!O150</f>
+        <v>Finale E</v>
+      </c>
+      <c r="C9" s="35" t="str">
+        <f aca="false">Finales!Q150</f>
+        <v/>
+      </c>
+      <c r="D9" s="35" t="str">
+        <f aca="false">Finales!Q151</f>
+        <v/>
+      </c>
+      <c r="E9" s="37"/>
+      <c r="F9" s="37"/>
+    </row>
+    <row r="10" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A10" s="34" t="n">
+        <f aca="false">IF(ROW(A10)-4&lt;=Procédure!$K$3,ROW(A10)-4,IF(ROW(A10)-(QUOTIENT(ROW(A10)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A10)-(QUOTIENT(ROW(A10)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A10)-(QUOTIENT(ROW(A10)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
+        <v>6</v>
+      </c>
+      <c r="B10" s="35" t="str">
+        <f aca="false">Finales!O185</f>
+        <v>Finale F</v>
+      </c>
+      <c r="C10" s="35" t="str">
+        <f aca="false">Finales!Q185</f>
+        <v/>
+      </c>
+      <c r="D10" s="35" t="str">
+        <f aca="false">Finales!Q186</f>
+        <v/>
+      </c>
+      <c r="E10" s="37"/>
+      <c r="F10" s="37"/>
+    </row>
+    <row r="12" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A12" s="6" t="s">
+        <v>294</v>
+      </c>
+      <c r="B12" s="6"/>
+      <c r="C12" s="6"/>
+      <c r="D12" s="6"/>
+      <c r="E12" s="6"/>
+      <c r="F12" s="6"/>
+    </row>
+    <row r="13" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A13" s="6"/>
+      <c r="B13" s="6"/>
+      <c r="C13" s="6"/>
+      <c r="D13" s="6"/>
+      <c r="E13" s="6"/>
+      <c r="F13" s="6"/>
+    </row>
+    <row r="14" customFormat="false" ht="24.45" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A14" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B14" s="6" t="s">
+        <v>289</v>
+      </c>
+      <c r="C14" s="6" t="s">
+        <v>290</v>
+      </c>
+      <c r="D14" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="E14" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="F14" s="6"/>
+    </row>
+    <row r="15" customFormat="false" ht="24.45" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A15" s="6"/>
+      <c r="B15" s="6"/>
+      <c r="C15" s="6"/>
+      <c r="D15" s="6"/>
+      <c r="E15" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="F15" s="6" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="16" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A16" s="34" t="n">
+        <f aca="false">IF(ROW(A16)-12&lt;=Procédure!$K$3,ROW(A16)-12,IF(ROW(A16)-(QUOTIENT(ROW(A16)-12,Procédure!$K$3)*Procédure!$K$3)-12&lt;&gt;0,ROW(A16)-(QUOTIENT(ROW(A16)-12,Procédure!$K$3)*Procédure!$K$3)-12,ROW(A16)-(QUOTIENT(ROW(A16)-12,Procédure!$K$3)*Procédure!$K$3)-12+Procédure!$K$3))+1</f>
+        <v>5</v>
+      </c>
+      <c r="B16" s="35" t="str">
+        <f aca="false">Finales!I10</f>
+        <v>PFA</v>
+      </c>
+      <c r="C16" s="35" t="str">
+        <f aca="false">Finales!K10</f>
+        <v/>
+      </c>
+      <c r="D16" s="35" t="str">
+        <f aca="false">Finales!K11</f>
+        <v/>
+      </c>
+      <c r="E16" s="37"/>
+      <c r="F16" s="37"/>
+    </row>
+    <row r="17" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A17" s="34" t="n">
+        <f aca="false">IF(ROW(A17)-12&lt;=Procédure!$K$3,ROW(A17)-12,IF(ROW(A17)-(QUOTIENT(ROW(A17)-12,Procédure!$K$3)*Procédure!$K$3)-12&lt;&gt;0,ROW(A17)-(QUOTIENT(ROW(A17)-12,Procédure!$K$3)*Procédure!$K$3)-12,ROW(A17)-(QUOTIENT(ROW(A17)-12,Procédure!$K$3)*Procédure!$K$3)-12+Procédure!$K$3))+1</f>
+        <v>6</v>
+      </c>
+      <c r="B17" s="35" t="str">
+        <f aca="false">Finales!I45</f>
+        <v>PFB</v>
+      </c>
+      <c r="C17" s="35" t="str">
+        <f aca="false">Finales!K45</f>
+        <v/>
+      </c>
+      <c r="D17" s="35" t="str">
+        <f aca="false">Finales!K46</f>
+        <v/>
+      </c>
+      <c r="E17" s="37"/>
+      <c r="F17" s="37"/>
+    </row>
+    <row r="18" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A18" s="34" t="n">
+        <f aca="false">IF(ROW(A18)-12&lt;=Procédure!$K$3,ROW(A18)-12,IF(ROW(A18)-(QUOTIENT(ROW(A18)-12,Procédure!$K$3)*Procédure!$K$3)-12&lt;&gt;0,ROW(A18)-(QUOTIENT(ROW(A18)-12,Procédure!$K$3)*Procédure!$K$3)-12,ROW(A18)-(QUOTIENT(ROW(A18)-12,Procédure!$K$3)*Procédure!$K$3)-12+Procédure!$K$3))+1</f>
+        <v>7</v>
+      </c>
+      <c r="B18" s="35" t="str">
+        <f aca="false">Finales!I80</f>
+        <v>PFC</v>
+      </c>
+      <c r="C18" s="35" t="str">
+        <f aca="false">Finales!K80</f>
+        <v/>
+      </c>
+      <c r="D18" s="35" t="str">
+        <f aca="false">Finales!K81</f>
+        <v/>
+      </c>
+      <c r="E18" s="37"/>
+      <c r="F18" s="37"/>
+    </row>
+    <row r="19" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A19" s="34" t="n">
+        <f aca="false">IF(ROW(A19)-12&lt;=Procédure!$K$3,ROW(A19)-12,IF(ROW(A19)-(QUOTIENT(ROW(A19)-12,Procédure!$K$3)*Procédure!$K$3)-12&lt;&gt;0,ROW(A19)-(QUOTIENT(ROW(A19)-12,Procédure!$K$3)*Procédure!$K$3)-12,ROW(A19)-(QUOTIENT(ROW(A19)-12,Procédure!$K$3)*Procédure!$K$3)-12+Procédure!$K$3))+1</f>
+        <v>8</v>
+      </c>
+      <c r="B19" s="35" t="str">
+        <f aca="false">Finales!I115</f>
+        <v>PFD</v>
+      </c>
+      <c r="C19" s="35" t="str">
+        <f aca="false">Finales!K115</f>
+        <v/>
+      </c>
+      <c r="D19" s="35" t="str">
+        <f aca="false">Finales!K116</f>
+        <v/>
+      </c>
+      <c r="E19" s="37"/>
+      <c r="F19" s="37"/>
+    </row>
+    <row r="20" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A20" s="34" t="n">
+        <f aca="false">IF(ROW(A20)-12&lt;=Procédure!$K$3,ROW(A20)-12,IF(ROW(A20)-(QUOTIENT(ROW(A20)-12,Procédure!$K$3)*Procédure!$K$3)-12&lt;&gt;0,ROW(A20)-(QUOTIENT(ROW(A20)-12,Procédure!$K$3)*Procédure!$K$3)-12,ROW(A20)-(QUOTIENT(ROW(A20)-12,Procédure!$K$3)*Procédure!$K$3)-12+Procédure!$K$3))+1</f>
+        <v>9</v>
+      </c>
+      <c r="B20" s="35" t="str">
+        <f aca="false">Finales!I150</f>
+        <v>PFE</v>
+      </c>
+      <c r="C20" s="35" t="str">
+        <f aca="false">Finales!K150</f>
+        <v/>
+      </c>
+      <c r="D20" s="35" t="str">
+        <f aca="false">Finales!K151</f>
+        <v/>
+      </c>
+      <c r="E20" s="37"/>
+      <c r="F20" s="37"/>
+    </row>
+    <row r="21" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A21" s="34" t="n">
+        <f aca="false">IF(ROW(A21)-12&lt;=Procédure!$K$3,ROW(A21)-12,IF(ROW(A21)-(QUOTIENT(ROW(A21)-12,Procédure!$K$3)*Procédure!$K$3)-12&lt;&gt;0,ROW(A21)-(QUOTIENT(ROW(A21)-12,Procédure!$K$3)*Procédure!$K$3)-12,ROW(A21)-(QUOTIENT(ROW(A21)-12,Procédure!$K$3)*Procédure!$K$3)-12+Procédure!$K$3))+1</f>
+        <v>10</v>
+      </c>
+      <c r="B21" s="35" t="str">
+        <f aca="false">Finales!I185</f>
+        <v>PFF</v>
+      </c>
+      <c r="C21" s="35" t="str">
+        <f aca="false">Finales!K185</f>
+        <v/>
+      </c>
+      <c r="D21" s="35" t="str">
+        <f aca="false">Finales!K186</f>
+        <v/>
+      </c>
+      <c r="E21" s="37"/>
+      <c r="F21" s="37"/>
+    </row>
+    <row r="23" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A23" s="6" t="s">
+        <v>295</v>
+      </c>
+      <c r="B23" s="6"/>
+      <c r="C23" s="6"/>
+      <c r="D23" s="6"/>
+      <c r="E23" s="6"/>
+      <c r="F23" s="6"/>
+    </row>
+    <row r="24" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A24" s="6"/>
+      <c r="B24" s="6"/>
+      <c r="C24" s="6"/>
+      <c r="D24" s="6"/>
+      <c r="E24" s="6"/>
+      <c r="F24" s="6"/>
+    </row>
+    <row r="25" customFormat="false" ht="24.45" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A25" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B25" s="6" t="s">
+        <v>289</v>
+      </c>
+      <c r="C25" s="6" t="s">
+        <v>290</v>
+      </c>
+      <c r="D25" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="E25" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="F25" s="6"/>
+    </row>
+    <row r="26" customFormat="false" ht="24.45" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A26" s="6"/>
+      <c r="B26" s="6"/>
+      <c r="C26" s="6"/>
+      <c r="D26" s="6"/>
+      <c r="E26" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="F26" s="6" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="27" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A27" s="34" t="n">
+        <f aca="false">IF(ROW(A27)-18&lt;=Procédure!$K$3,ROW(A27)-18,IF(ROW(A27)-(QUOTIENT(ROW(A27)-18,Procédure!$K$3)*Procédure!$K$3)-18&lt;&gt;0,ROW(A27)-(QUOTIENT(ROW(A27)-18,Procédure!$K$3)*Procédure!$K$3)-18,ROW(A27)-(QUOTIENT(ROW(A27)-18,Procédure!$K$3)*Procédure!$K$3)-18+Procédure!$K$3))</f>
+        <v>9</v>
+      </c>
+      <c r="B27" s="35" t="str">
+        <f aca="false">Finales!O26</f>
+        <v>Finale PA</v>
+      </c>
+      <c r="C27" s="35" t="str">
+        <f aca="false">Finales!Q26</f>
+        <v/>
+      </c>
+      <c r="D27" s="35" t="str">
+        <f aca="false">Finales!Q27</f>
+        <v/>
+      </c>
+      <c r="E27" s="37"/>
+      <c r="F27" s="37"/>
+    </row>
+    <row r="28" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A28" s="34" t="n">
+        <f aca="false">IF(ROW(A28)-18&lt;=Procédure!$K$3,ROW(A28)-18,IF(ROW(A28)-(QUOTIENT(ROW(A28)-18,Procédure!$K$3)*Procédure!$K$3)-18&lt;&gt;0,ROW(A28)-(QUOTIENT(ROW(A28)-18,Procédure!$K$3)*Procédure!$K$3)-18,ROW(A28)-(QUOTIENT(ROW(A28)-18,Procédure!$K$3)*Procédure!$K$3)-18+Procédure!$K$3))</f>
+        <v>10</v>
+      </c>
+      <c r="B28" s="35" t="str">
+        <f aca="false">Finales!O61</f>
+        <v>Finale PB</v>
+      </c>
+      <c r="C28" s="35" t="str">
+        <f aca="false">Finales!Q61</f>
+        <v/>
+      </c>
+      <c r="D28" s="35" t="str">
+        <f aca="false">Finales!Q62</f>
+        <v/>
+      </c>
+      <c r="E28" s="37"/>
+      <c r="F28" s="37"/>
+    </row>
+    <row r="29" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A29" s="34" t="n">
+        <f aca="false">IF(ROW(A29)-18&lt;=Procédure!$K$3,ROW(A29)-18,IF(ROW(A29)-(QUOTIENT(ROW(A29)-18,Procédure!$K$3)*Procédure!$K$3)-18&lt;&gt;0,ROW(A29)-(QUOTIENT(ROW(A29)-18,Procédure!$K$3)*Procédure!$K$3)-18,ROW(A29)-(QUOTIENT(ROW(A29)-18,Procédure!$K$3)*Procédure!$K$3)-18+Procédure!$K$3))</f>
+        <v>11</v>
+      </c>
+      <c r="B29" s="35" t="str">
+        <f aca="false">Finales!O96</f>
+        <v>Finale PC</v>
+      </c>
+      <c r="C29" s="35" t="str">
+        <f aca="false">Finales!Q96</f>
+        <v/>
+      </c>
+      <c r="D29" s="35" t="str">
+        <f aca="false">Finales!Q97</f>
+        <v/>
+      </c>
+      <c r="E29" s="37"/>
+      <c r="F29" s="37"/>
+    </row>
+    <row r="30" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A30" s="34" t="n">
+        <f aca="false">IF(ROW(A30)-18&lt;=Procédure!$K$3,ROW(A30)-18,IF(ROW(A30)-(QUOTIENT(ROW(A30)-18,Procédure!$K$3)*Procédure!$K$3)-18&lt;&gt;0,ROW(A30)-(QUOTIENT(ROW(A30)-18,Procédure!$K$3)*Procédure!$K$3)-18,ROW(A30)-(QUOTIENT(ROW(A30)-18,Procédure!$K$3)*Procédure!$K$3)-18+Procédure!$K$3))</f>
+        <v>12</v>
+      </c>
+      <c r="B30" s="35" t="str">
+        <f aca="false">Finales!O131</f>
+        <v>Finale PD</v>
+      </c>
+      <c r="C30" s="35" t="str">
+        <f aca="false">Finales!Q131</f>
+        <v/>
+      </c>
+      <c r="D30" s="35" t="str">
+        <f aca="false">Finales!Q132</f>
+        <v/>
+      </c>
+      <c r="E30" s="37"/>
+      <c r="F30" s="37"/>
+    </row>
+    <row r="31" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A31" s="34" t="n">
+        <f aca="false">IF(ROW(A31)-18&lt;=Procédure!$K$3,ROW(A31)-18,IF(ROW(A31)-(QUOTIENT(ROW(A31)-18,Procédure!$K$3)*Procédure!$K$3)-18&lt;&gt;0,ROW(A31)-(QUOTIENT(ROW(A31)-18,Procédure!$K$3)*Procédure!$K$3)-18,ROW(A31)-(QUOTIENT(ROW(A31)-18,Procédure!$K$3)*Procédure!$K$3)-18+Procédure!$K$3))</f>
+        <v>13</v>
+      </c>
+      <c r="B31" s="35" t="str">
+        <f aca="false">Finales!O166</f>
+        <v>Finale PE</v>
+      </c>
+      <c r="C31" s="35" t="str">
+        <f aca="false">Finales!Q166</f>
+        <v/>
+      </c>
+      <c r="D31" s="35" t="str">
+        <f aca="false">Finales!Q167</f>
+        <v/>
+      </c>
+      <c r="E31" s="37"/>
+      <c r="F31" s="37"/>
+    </row>
+    <row r="32" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A32" s="34" t="n">
+        <f aca="false">IF(ROW(A32)-18&lt;=Procédure!$K$3,ROW(A32)-18,IF(ROW(A32)-(QUOTIENT(ROW(A32)-18,Procédure!$K$3)*Procédure!$K$3)-18&lt;&gt;0,ROW(A32)-(QUOTIENT(ROW(A32)-18,Procédure!$K$3)*Procédure!$K$3)-18,ROW(A32)-(QUOTIENT(ROW(A32)-18,Procédure!$K$3)*Procédure!$K$3)-18+Procédure!$K$3))</f>
+        <v>14</v>
+      </c>
+      <c r="B32" s="35" t="str">
+        <f aca="false">Finales!O201</f>
+        <v>Finale PF</v>
+      </c>
+      <c r="C32" s="35" t="str">
+        <f aca="false">Finales!Q201</f>
+        <v/>
+      </c>
+      <c r="D32" s="35" t="str">
+        <f aca="false">Finales!Q202</f>
+        <v/>
+      </c>
+      <c r="E32" s="37"/>
+      <c r="F32" s="37"/>
+    </row>
+    <row r="34" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A34" s="6" t="s">
+        <v>296</v>
+      </c>
+      <c r="B34" s="6"/>
+      <c r="C34" s="6"/>
+      <c r="D34" s="6"/>
+      <c r="E34" s="6"/>
+      <c r="F34" s="6"/>
+    </row>
+    <row r="35" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A35" s="6"/>
+      <c r="B35" s="6"/>
+      <c r="C35" s="6"/>
+      <c r="D35" s="6"/>
+      <c r="E35" s="6"/>
+      <c r="F35" s="6"/>
+    </row>
+    <row r="36" customFormat="false" ht="24.45" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A36" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B36" s="6" t="s">
+        <v>289</v>
+      </c>
+      <c r="C36" s="6" t="s">
+        <v>290</v>
+      </c>
+      <c r="D36" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="E36" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="F36" s="6"/>
+    </row>
+    <row r="37" customFormat="false" ht="24.45" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A37" s="6"/>
+      <c r="B37" s="6"/>
+      <c r="C37" s="6"/>
+      <c r="D37" s="6"/>
+      <c r="E37" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="F37" s="6" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="38" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A38" s="34" t="n">
+        <f aca="false">IF(
+       ROW(A38)-25&lt;=Procédure!$K$3,
+       ROW(A38)-25,
+       IF(
+           ROW(A38)-(QUOTIENT(ROW(A38)-26,Procédure!$K$3)*Procédure!$K$3)-25&lt;&gt;0,
+           ROW(A38)-(QUOTIENT(ROW(A38)-26,Procédure!$K$3)*Procédure!$K$3)-25,
+           ROW(A38)-(QUOTIENT(ROW(A38)-26,Procédure!$K$3)*Procédure!$K$3)-25+Procédure!$K$3
+       )
+    )</f>
+        <v>13</v>
+      </c>
+      <c r="B38" s="35" t="str">
+        <f aca="false">Finales!I26</f>
+        <v>PFPA</v>
+      </c>
+      <c r="C38" s="35" t="str">
+        <f aca="false">Finales!K26</f>
+        <v/>
+      </c>
+      <c r="D38" s="35" t="str">
+        <f aca="false">Finales!K27</f>
+        <v/>
+      </c>
+      <c r="E38" s="37"/>
+      <c r="F38" s="37"/>
+    </row>
+    <row r="39" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A39" s="34" t="n">
+        <f aca="false">IF(
+       ROW(A39)-25&lt;=Procédure!$K$3,
+       ROW(A39)-25,
+       IF(
+           ROW(A39)-(QUOTIENT(ROW(A39)-26,Procédure!$K$3)*Procédure!$K$3)-25&lt;&gt;0,
+           ROW(A39)-(QUOTIENT(ROW(A39)-26,Procédure!$K$3)*Procédure!$K$3)-25,
+           ROW(A39)-(QUOTIENT(ROW(A39)-26,Procédure!$K$3)*Procédure!$K$3)-25+Procédure!$K$3
+       )
+    )</f>
+        <v>14</v>
+      </c>
+      <c r="B39" s="35" t="str">
+        <f aca="false">Finales!I61</f>
+        <v>PFPB</v>
+      </c>
+      <c r="C39" s="35" t="str">
+        <f aca="false">Finales!K61</f>
+        <v/>
+      </c>
+      <c r="D39" s="35" t="str">
+        <f aca="false">Finales!K62</f>
+        <v/>
+      </c>
+      <c r="E39" s="37"/>
+      <c r="F39" s="37"/>
+    </row>
+    <row r="40" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A40" s="34" t="n">
+        <f aca="false">IF(
+       ROW(A40)-25&lt;=Procédure!$K$3,
+       ROW(A40)-25,
+       IF(
+           ROW(A40)-(QUOTIENT(ROW(A40)-26,Procédure!$K$3)*Procédure!$K$3)-25&lt;&gt;0,
+           ROW(A40)-(QUOTIENT(ROW(A40)-26,Procédure!$K$3)*Procédure!$K$3)-25,
+           ROW(A40)-(QUOTIENT(ROW(A40)-26,Procédure!$K$3)*Procédure!$K$3)-25+Procédure!$K$3
+       )
+    )</f>
+        <v>15</v>
+      </c>
+      <c r="B40" s="35" t="str">
+        <f aca="false">Finales!I96</f>
+        <v>PFPC</v>
+      </c>
+      <c r="C40" s="35" t="str">
+        <f aca="false">Finales!K96</f>
+        <v/>
+      </c>
+      <c r="D40" s="35" t="str">
+        <f aca="false">Finales!K97</f>
+        <v/>
+      </c>
+      <c r="E40" s="37"/>
+      <c r="F40" s="37"/>
+    </row>
+    <row r="41" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A41" s="34" t="n">
+        <f aca="false">IF(
+       ROW(A41)-25&lt;=Procédure!$K$3,
+       ROW(A41)-25,
+       IF(
+           ROW(A41)-(QUOTIENT(ROW(A41)-26,Procédure!$K$3)*Procédure!$K$3)-25&lt;&gt;0,
+           ROW(A41)-(QUOTIENT(ROW(A41)-26,Procédure!$K$3)*Procédure!$K$3)-25,
+           ROW(A41)-(QUOTIENT(ROW(A41)-26,Procédure!$K$3)*Procédure!$K$3)-25+Procédure!$K$3
+       )
+    )</f>
+        <v>16</v>
+      </c>
+      <c r="B41" s="35" t="str">
+        <f aca="false">Finales!I131</f>
+        <v>PFPD</v>
+      </c>
+      <c r="C41" s="35" t="str">
+        <f aca="false">Finales!K131</f>
+        <v/>
+      </c>
+      <c r="D41" s="35" t="str">
+        <f aca="false">Finales!K132</f>
+        <v/>
+      </c>
+      <c r="E41" s="37"/>
+      <c r="F41" s="37"/>
+    </row>
+    <row r="42" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A42" s="34" t="n">
+        <f aca="false">IF(
+       ROW(A42)-25&lt;=Procédure!$K$3,
+       ROW(A42)-25,
+       IF(
+           ROW(A42)-(QUOTIENT(ROW(A42)-26,Procédure!$K$3)*Procédure!$K$3)-25&lt;&gt;0,
+           ROW(A42)-(QUOTIENT(ROW(A42)-26,Procédure!$K$3)*Procédure!$K$3)-25,
+           ROW(A42)-(QUOTIENT(ROW(A42)-26,Procédure!$K$3)*Procédure!$K$3)-25+Procédure!$K$3
+       )
+    )</f>
+        <v>17</v>
+      </c>
+      <c r="B42" s="35" t="str">
+        <f aca="false">Finales!I166</f>
+        <v>PFPE</v>
+      </c>
+      <c r="C42" s="35" t="str">
+        <f aca="false">Finales!K166</f>
+        <v/>
+      </c>
+      <c r="D42" s="35" t="str">
+        <f aca="false">Finales!K167</f>
+        <v/>
+      </c>
+      <c r="E42" s="37"/>
+      <c r="F42" s="37"/>
+    </row>
+    <row r="43" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A43" s="34" t="n">
+        <f aca="false">IF(
+       ROW(A43)-25&lt;=Procédure!$K$3,
+       ROW(A43)-25,
+       IF(
+           ROW(A43)-(QUOTIENT(ROW(A43)-26,Procédure!$K$3)*Procédure!$K$3)-25&lt;&gt;0,
+           ROW(A43)-(QUOTIENT(ROW(A43)-26,Procédure!$K$3)*Procédure!$K$3)-25,
+           ROW(A43)-(QUOTIENT(ROW(A43)-26,Procédure!$K$3)*Procédure!$K$3)-25+Procédure!$K$3
+       )
+    )</f>
+        <v>18</v>
+      </c>
+      <c r="B43" s="35" t="str">
+        <f aca="false">Finales!I201</f>
+        <v>PFPF</v>
+      </c>
+      <c r="C43" s="35" t="str">
+        <f aca="false">Finales!K201</f>
+        <v/>
+      </c>
+      <c r="D43" s="35" t="str">
+        <f aca="false">Finales!K202</f>
+        <v/>
+      </c>
+      <c r="E43" s="37"/>
+      <c r="F43" s="37"/>
+    </row>
+  </sheetData>
+  <mergeCells count="24">
+    <mergeCell ref="A1:F2"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="C3:C4"/>
+    <mergeCell ref="D3:D4"/>
+    <mergeCell ref="E3:F3"/>
+    <mergeCell ref="A12:F13"/>
+    <mergeCell ref="A14:A15"/>
+    <mergeCell ref="B14:B15"/>
+    <mergeCell ref="C14:C15"/>
+    <mergeCell ref="D14:D15"/>
+    <mergeCell ref="E14:F14"/>
+    <mergeCell ref="A23:F24"/>
+    <mergeCell ref="A25:A26"/>
+    <mergeCell ref="B25:B26"/>
+    <mergeCell ref="C25:C26"/>
+    <mergeCell ref="D25:D26"/>
+    <mergeCell ref="E25:F25"/>
+    <mergeCell ref="A34:F35"/>
+    <mergeCell ref="A36:A37"/>
+    <mergeCell ref="B36:B37"/>
+    <mergeCell ref="C36:C37"/>
+    <mergeCell ref="D36:D37"/>
+    <mergeCell ref="E36:F36"/>
+  </mergeCells>
+  <conditionalFormatting sqref="B16:F21 B5:F10 B38:F43 B27:F32">
+    <cfRule type="cellIs" priority="2" operator="equal" aboveAverage="0" equalAverage="0" bottom="0" percent="0" rank="0" text="" dxfId="4">
+      <formula>""</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
+  <pageMargins left="0.7875" right="0.7875" top="1.025" bottom="1.025" header="0.7875" footer="0.7875"/>
+  <pageSetup paperSize="9" scale="100" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="portrait" blackAndWhite="false" draft="false" cellComments="none" horizontalDpi="300" verticalDpi="300" copies="1"/>
+  <headerFooter differentFirst="false" differentOddEven="false">
+    <oddHeader>&amp;C&amp;A</oddHeader>
+    <oddFooter>&amp;CPage &amp;P</oddFooter>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+  <sheetPr filterMode="false">
+    <pageSetUpPr fitToPage="false"/>
+  </sheetPr>
+  <dimension ref="A1:B50"/>
+  <sheetViews>
+    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="75" zoomScaleNormal="75" zoomScalePageLayoutView="100" workbookViewId="0">
+      <selection pane="topLeft" activeCell="C47" activeCellId="0" sqref="C47"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="11.55078125" defaultRowHeight="12.8" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1" min="1" style="1" width="11.43"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2" min="2" style="1" width="74.01"/>
+  </cols>
+  <sheetData>
+    <row r="1" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A1" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1" s="13" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="2" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A2" s="13"/>
+      <c r="B2" s="13"/>
+    </row>
+    <row r="3" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A3" s="19" t="n">
+        <v>1</v>
+      </c>
+      <c r="B3" s="19" t="str">
+        <f aca="false">IF(Finales!R10=13,Finales!Q10,IF(Finales!R11=13,Finales!Q11,""))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="4" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A4" s="21" t="n">
+        <v>2</v>
+      </c>
+      <c r="B4" s="21" t="str">
+        <f aca="false">IF(Finales!R11=13,Finales!Q10,IF(Finales!R10=13,Finales!Q11,""))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="5" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A5" s="23" t="n">
+        <v>3</v>
+      </c>
+      <c r="B5" s="23" t="str">
+        <f aca="false">IF(Finales!L10=13,Finales!K10,IF(Finales!L11=13,Finales!K11,""))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="6" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A6" s="15" t="n">
+        <v>4</v>
+      </c>
+      <c r="B6" s="15" t="str">
+        <f aca="false">IF(Finales!L11=13,Finales!K10,IF(Finales!L10=13,Finales!K11,""))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="7" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A7" s="15" t="n">
+        <v>5</v>
+      </c>
+      <c r="B7" s="15" t="str">
+        <f aca="false">IF(Finales!R26=13,Finales!Q26,IF(Finales!R27=13,Finales!Q27,""))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="8" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A8" s="15" t="n">
+        <v>6</v>
+      </c>
+      <c r="B8" s="15" t="str">
+        <f aca="false">IF(Finales!R26=13,Finales!Q27,IF(Finales!R27=13,Finales!Q26,""))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="9" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A9" s="15" t="n">
+        <v>7</v>
+      </c>
+      <c r="B9" s="15" t="str">
+        <f aca="false">IF(Finales!L26=13,Finales!K26,IF(Finales!L27=13,Finales!K27,""))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="10" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A10" s="15" t="n">
+        <v>8</v>
+      </c>
+      <c r="B10" s="15" t="str">
+        <f aca="false">IF(Finales!L27=13,Finales!K26,IF(Finales!L26=13,Finales!K27,""))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="11" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A11" s="15" t="n">
+        <v>9</v>
+      </c>
+      <c r="B11" s="15" t="str">
+        <f aca="false">IF(Finales!R45=13,Finales!Q45,IF(Finales!R46=13,Finales!Q46,""))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="12" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A12" s="15" t="n">
+        <v>10</v>
+      </c>
+      <c r="B12" s="15" t="str">
+        <f aca="false">IF(Finales!R45=13,Finales!Q46,IF(Finales!R46=13,Finales!Q45,""))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="13" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A13" s="15" t="n">
+        <v>11</v>
+      </c>
+      <c r="B13" s="15" t="str">
+        <f aca="false">IF(Finales!L45=13,Finales!K45,IF(Finales!L46=13,Finales!K46,""))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="14" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A14" s="15" t="n">
+        <v>12</v>
+      </c>
+      <c r="B14" s="15" t="str">
+        <f aca="false">IF(Finales!L46=13,Finales!K45,IF(Finales!L45=13,Finales!K46,""))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="15" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A15" s="15" t="n">
+        <v>13</v>
+      </c>
+      <c r="B15" s="15" t="str">
+        <f aca="false">IF(Finales!R61=13,Finales!Q61,IF(Finales!R62=13,Finales!Q62,""))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="16" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A16" s="15" t="n">
+        <v>14</v>
+      </c>
+      <c r="B16" s="15" t="str">
+        <f aca="false">IF(Finales!R61=13,Finales!Q62,IF(Finales!R62=13,Finales!Q61,""))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="17" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A17" s="15" t="n">
+        <v>15</v>
+      </c>
+      <c r="B17" s="15" t="str">
+        <f aca="false">IF(Finales!L61=13,Finales!K61,IF(Finales!L62=13,Finales!K62,""))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="18" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A18" s="15" t="n">
+        <v>16</v>
+      </c>
+      <c r="B18" s="15" t="str">
+        <f aca="false">IF(Finales!L61=13,Finales!K62,IF(Finales!L62=13,Finales!K61,""))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="19" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A19" s="15" t="n">
+        <v>17</v>
+      </c>
+      <c r="B19" s="15" t="str">
+        <f aca="false">IF(Finales!R80=13,Finales!Q80,IF(Finales!R81=13,Finales!Q81,""))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="20" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A20" s="15" t="n">
+        <v>18</v>
+      </c>
+      <c r="B20" s="15" t="str">
+        <f aca="false">IF(Finales!R80=13,Finales!Q81,IF(Finales!R81=13,Finales!Q80,""))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="21" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A21" s="15" t="n">
+        <v>19</v>
+      </c>
+      <c r="B21" s="15" t="str">
+        <f aca="false">IF(Finales!L80=13,Finales!K80,IF(Finales!L81=13,Finales!K81,""))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="22" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A22" s="15" t="n">
+        <v>20</v>
+      </c>
+      <c r="B22" s="15" t="str">
+        <f aca="false">IF(Finales!L81=13,Finales!K80,IF(Finales!L80=13,Finales!K81,""))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="23" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A23" s="15" t="n">
+        <v>21</v>
+      </c>
+      <c r="B23" s="15" t="str">
+        <f aca="false">IF(Finales!R96=13,Finales!Q96,IF(Finales!R97=13,Finales!Q97,""))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="24" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A24" s="15" t="n">
+        <v>22</v>
+      </c>
+      <c r="B24" s="15" t="str">
+        <f aca="false">IF(Finales!R96=13,Finales!Q97,IF(Finales!R97=13,Finales!Q96,""))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="25" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A25" s="15" t="n">
+        <v>23</v>
+      </c>
+      <c r="B25" s="15" t="str">
+        <f aca="false">IF(Finales!L96=13,Finales!K96,IF(Finales!L97=13,Finales!K97,""))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="26" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A26" s="15" t="n">
+        <v>24</v>
+      </c>
+      <c r="B26" s="15" t="str">
+        <f aca="false">IF(Finales!L96=13,Finales!K97,IF(Finales!L97=13,Finales!K96,""))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="27" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A27" s="15" t="n">
+        <v>25</v>
+      </c>
+      <c r="B27" s="15" t="str">
+        <f aca="false">IF(Finales!R115=13,Finales!Q115,IF(Finales!R116=13,Finales!Q116,""))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="28" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A28" s="15" t="n">
+        <v>26</v>
+      </c>
+      <c r="B28" s="15" t="str">
+        <f aca="false">IF(Finales!R115=13,Finales!Q116,IF(Finales!R116=13,Finales!Q115,""))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="29" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A29" s="15" t="n">
+        <v>27</v>
+      </c>
+      <c r="B29" s="15" t="str">
+        <f aca="false">IF(Finales!L115=13,Finales!K115,IF(Finales!L116=13,Finales!K116,""))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="30" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A30" s="15" t="n">
+        <v>28</v>
+      </c>
+      <c r="B30" s="15" t="str">
+        <f aca="false">IF(Finales!L116=13,Finales!K115,IF(Finales!L115=13,Finales!K116,""))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="31" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A31" s="15" t="n">
+        <v>29</v>
+      </c>
+      <c r="B31" s="15" t="str">
+        <f aca="false">IF(Finales!R131=13,Finales!Q131,IF(Finales!R132=13,Finales!Q132,""))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="32" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A32" s="15" t="n">
+        <v>30</v>
+      </c>
+      <c r="B32" s="15" t="str">
+        <f aca="false">IF(Finales!R131=13,Finales!Q132,IF(Finales!R132=13,Finales!Q131,""))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="33" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A33" s="15" t="n">
+        <v>31</v>
+      </c>
+      <c r="B33" s="15" t="str">
+        <f aca="false">IF(Finales!L131=13,Finales!K131,IF(Finales!L132=13,Finales!K132,""))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="34" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A34" s="15" t="n">
+        <v>32</v>
+      </c>
+      <c r="B34" s="15" t="str">
+        <f aca="false">IF(Finales!L131=13,Finales!K132,IF(Finales!L132=13,Finales!K131,""))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="35" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A35" s="15" t="n">
+        <v>33</v>
+      </c>
+      <c r="B35" s="15" t="str">
+        <f aca="false">IF(Finales!R150=13,Finales!Q150,IF(Finales!R151=13,Finales!Q151,""))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="36" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A36" s="15" t="n">
+        <v>34</v>
+      </c>
+      <c r="B36" s="15" t="str">
+        <f aca="false">IF(Finales!R150=13,Finales!Q151,IF(Finales!R151=13,Finales!Q150,""))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="37" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A37" s="15" t="n">
+        <v>35</v>
+      </c>
+      <c r="B37" s="15" t="str">
+        <f aca="false">IF(Finales!L150=13,Finales!K150,IF(Finales!L151=13,Finales!K151,""))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="38" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A38" s="15" t="n">
+        <v>36</v>
+      </c>
+      <c r="B38" s="15" t="str">
+        <f aca="false">IF(Finales!L151=13,Finales!K150,IF(Finales!L150=13,Finales!K151,""))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="39" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A39" s="15" t="n">
+        <v>37</v>
+      </c>
+      <c r="B39" s="15" t="str">
+        <f aca="false">IF(Finales!R166=13,Finales!Q166,IF(Finales!R167=13,Finales!Q167,""))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="40" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A40" s="15" t="n">
+        <v>38</v>
+      </c>
+      <c r="B40" s="15" t="str">
+        <f aca="false">IF(Finales!R166=13,Finales!Q167,IF(Finales!R167=13,Finales!Q166,""))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="41" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A41" s="15" t="n">
+        <v>39</v>
+      </c>
+      <c r="B41" s="15" t="str">
+        <f aca="false">IF(Finales!L166=13,Finales!K166,IF(Finales!L167=13,Finales!K167,""))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="42" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A42" s="15" t="n">
+        <v>40</v>
+      </c>
+      <c r="B42" s="15" t="str">
+        <f aca="false">IF(Finales!L166=13,Finales!K167,IF(Finales!L167=13,Finales!K166,""))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="43" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A43" s="15" t="n">
+        <v>41</v>
+      </c>
+      <c r="B43" s="15" t="str">
+        <f aca="false">IF(Finales!R185=13,Finales!Q185,IF(Finales!R186=13,Finales!Q186,""))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="44" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A44" s="15" t="n">
+        <v>42</v>
+      </c>
+      <c r="B44" s="15" t="str">
+        <f aca="false">IF(Finales!R185=13,Finales!Q186,IF(Finales!R186=13,Finales!Q185,""))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="45" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A45" s="15" t="n">
+        <v>43</v>
+      </c>
+      <c r="B45" s="15" t="str">
+        <f aca="false">IF(Finales!L185=13,Finales!K185,IF(Finales!L186=13,Finales!K186,""))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="46" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A46" s="15" t="n">
+        <v>44</v>
+      </c>
+      <c r="B46" s="15" t="str">
+        <f aca="false">IF(Finales!L186=13,Finales!K185,IF(Finales!L185=13,Finales!K186,""))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="47" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A47" s="15" t="n">
+        <v>45</v>
+      </c>
+      <c r="B47" s="15" t="str">
+        <f aca="false">IF(Finales!R201=13,Finales!Q201,IF(Finales!R202=13,Finales!Q202,""))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="48" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A48" s="15" t="n">
+        <v>46</v>
+      </c>
+      <c r="B48" s="15" t="str">
+        <f aca="false">IF(Finales!R201=13,Finales!Q202,IF(Finales!R202=13,Finales!Q201,""))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="49" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A49" s="15" t="n">
+        <v>47</v>
+      </c>
+      <c r="B49" s="15" t="str">
+        <f aca="false">IF(Finales!L201=13,Finales!K201,IF(Finales!L202=13,Finales!K202,""))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="50" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A50" s="15" t="n">
+        <v>48</v>
+      </c>
+      <c r="B50" s="15" t="str">
+        <f aca="false">IF(Finales!L201=13,Finales!K202,IF(Finales!L202=13,Finales!K201,""))</f>
+        <v/>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A1:A2"/>
+    <mergeCell ref="B1:B2"/>
+  </mergeCells>
+  <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
+  <pageMargins left="0.7875" right="0.7875" top="1.025" bottom="1.025" header="0.7875" footer="0.7875"/>
+  <pageSetup paperSize="9" scale="100" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="portrait" blackAndWhite="false" draft="false" cellComments="none" horizontalDpi="300" verticalDpi="300" copies="1"/>
+  <headerFooter differentFirst="false" differentOddEven="false">
+    <oddHeader>&amp;C&amp;A</oddHeader>
+    <oddFooter>&amp;CPage &amp;P</oddFooter>
+  </headerFooter>
+</worksheet>
+</file>
+
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:Q62"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="80" zoomScaleNormal="80" zoomScalePageLayoutView="100" workbookViewId="0">
-      <selection pane="topLeft" activeCell="B3" activeCellId="0" sqref="B3"/>
+      <selection pane="topLeft" activeCell="B50" activeCellId="0" sqref="B50"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.55078125" defaultRowHeight="12.8" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1" min="1" style="1" width="5.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2" min="2" style="1" width="63.2"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3" min="3" style="1" width="9.35"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4" min="4" style="1" width="11.95"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5" min="5" style="1" width="20.45"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6" min="6" style="1" width="9.35"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7" min="7" style="1" width="11.95"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8" min="8" style="1" width="20.45"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9" min="9" style="1" width="9.35"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10" min="10" style="1" width="11.95"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11" min="11" style="1" width="20.45"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12" min="12" style="1" width="9.35"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13" min="13" style="1" width="11.95"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14" min="14" style="1" width="20.45"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15" min="15" style="1" width="9.35"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="16" min="16" style="1" width="12.98"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="17" min="17" style="1" width="18.73"/>
   </cols>
   <sheetData>
     <row r="1" customFormat="false" ht="24.45" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A1" s="12" t="s">
@@ -2692,9007 +7436,9488 @@
         <v>26</v>
       </c>
       <c r="L2" s="12" t="s">
         <v>24</v>
       </c>
       <c r="M2" s="12" t="s">
         <v>25</v>
       </c>
       <c r="N2" s="12" t="s">
         <v>26</v>
       </c>
       <c r="O2" s="12" t="s">
         <v>24</v>
       </c>
       <c r="P2" s="12" t="s">
         <v>27</v>
       </c>
       <c r="Q2" s="12" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="3" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A3" s="14" t="n">
         <v>1</v>
       </c>
-      <c r="C3" s="15" t="n">
+      <c r="B3" s="15"/>
+      <c r="C3" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$D$5:$D$34,MATCH($A3,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$B$5:$B$34,MATCH($A3,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="D3" s="15" t="n">
+      <c r="D3" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A3,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A3,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="E3" s="15" t="n">
+      <c r="E3" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A3,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A3,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="F3" s="15" t="n">
+      <c r="F3" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$D$5:$D$34,MATCH($A3,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$B$5:$B$34,MATCH($A3,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="G3" s="15" t="n">
+      <c r="G3" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A3,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A3,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="H3" s="15" t="n">
+      <c r="H3" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A3,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A3,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="I3" s="15" t="n">
+      <c r="I3" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$D$5:$D$34,MATCH($A3,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$B$5:$B$34,MATCH($A3,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="J3" s="15" t="n">
+      <c r="J3" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A3,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A3,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="K3" s="15" t="n">
+      <c r="K3" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A3,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A3,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="L3" s="15" t="n">
+      <c r="L3" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$D$5:$D$34,MATCH($A3,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$B$5:$B$34,MATCH($A3,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="M3" s="15" t="n">
+      <c r="M3" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A3,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A3,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="N3" s="15" t="n">
+      <c r="N3" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A3,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A3,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="O3" s="15" t="n">
+      <c r="O3" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$D$5:$D$34,MATCH($A3,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$B$5:$B$34,MATCH($A3,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="P3" s="15" t="n">
+      <c r="P3" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A3,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A3,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="Q3" s="15" t="n">
+      <c r="Q3" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A3,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A3,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
     </row>
     <row r="4" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A4" s="14" t="n">
         <v>2</v>
       </c>
-      <c r="B4" s="16"/>
-      <c r="C4" s="15" t="n">
+      <c r="B4" s="15"/>
+      <c r="C4" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$D$5:$D$34,MATCH($A4,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$B$5:$B$34,MATCH($A4,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="D4" s="15" t="n">
+      <c r="D4" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A4,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A4,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="E4" s="15" t="n">
+      <c r="E4" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A4,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A4,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="F4" s="15" t="n">
+      <c r="F4" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$D$5:$D$34,MATCH($A4,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$B$5:$B$34,MATCH($A4,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="G4" s="15" t="n">
+      <c r="G4" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A4,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A4,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="H4" s="15" t="n">
+      <c r="H4" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A4,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A4,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="I4" s="15" t="n">
+      <c r="I4" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$D$5:$D$34,MATCH($A4,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$B$5:$B$34,MATCH($A4,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="J4" s="15" t="n">
+      <c r="J4" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A4,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A4,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="K4" s="15" t="n">
+      <c r="K4" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A4,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A4,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="L4" s="15" t="n">
+      <c r="L4" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$D$5:$D$34,MATCH($A4,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$B$5:$B$34,MATCH($A4,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="M4" s="15" t="n">
+      <c r="M4" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A4,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A4,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="N4" s="15" t="n">
+      <c r="N4" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A4,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A4,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="O4" s="15" t="n">
+      <c r="O4" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$D$5:$D$34,MATCH($A4,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$B$5:$B$34,MATCH($A4,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="P4" s="15" t="n">
+      <c r="P4" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A4,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A4,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="Q4" s="15" t="n">
+      <c r="Q4" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A4,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A4,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
     </row>
     <row r="5" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A5" s="14" t="n">
         <v>3</v>
       </c>
-      <c r="B5" s="16"/>
-      <c r="C5" s="15" t="n">
+      <c r="B5" s="15"/>
+      <c r="C5" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$D$5:$D$34,MATCH($A5,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$B$5:$B$34,MATCH($A5,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="D5" s="15" t="n">
+      <c r="D5" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A5,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A5,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="E5" s="15" t="n">
+      <c r="E5" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A5,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A5,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="F5" s="15" t="n">
+      <c r="F5" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$D$5:$D$34,MATCH($A5,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$B$5:$B$34,MATCH($A5,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="G5" s="15" t="n">
+      <c r="G5" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A5,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A5,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="H5" s="15" t="n">
+      <c r="H5" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A5,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A5,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="I5" s="15" t="n">
+      <c r="I5" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$D$5:$D$34,MATCH($A5,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$B$5:$B$34,MATCH($A5,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="J5" s="15" t="n">
+      <c r="J5" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A5,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A5,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="K5" s="15" t="n">
+      <c r="K5" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A5,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A5,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="L5" s="15" t="n">
+      <c r="L5" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$D$5:$D$34,MATCH($A5,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$B$5:$B$34,MATCH($A5,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="M5" s="15" t="n">
+      <c r="M5" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A5,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A5,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="N5" s="15" t="n">
+      <c r="N5" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A5,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A5,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="O5" s="15" t="n">
+      <c r="O5" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$D$5:$D$34,MATCH($A5,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$B$5:$B$34,MATCH($A5,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="P5" s="15" t="n">
+      <c r="P5" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A5,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A5,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="Q5" s="15" t="n">
+      <c r="Q5" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A5,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A5,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
     </row>
     <row r="6" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A6" s="14" t="n">
         <v>4</v>
       </c>
-      <c r="B6" s="16"/>
-      <c r="C6" s="15" t="n">
+      <c r="B6" s="15"/>
+      <c r="C6" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$D$5:$D$34,MATCH($A6,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$B$5:$B$34,MATCH($A6,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="D6" s="15" t="n">
+      <c r="D6" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A6,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A6,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="E6" s="15" t="n">
+      <c r="E6" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A6,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A6,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="F6" s="15" t="n">
+      <c r="F6" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$D$5:$D$34,MATCH($A6,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$B$5:$B$34,MATCH($A6,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="G6" s="15" t="n">
+      <c r="G6" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A6,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A6,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="H6" s="15" t="n">
+      <c r="H6" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A6,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A6,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="I6" s="15" t="n">
+      <c r="I6" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$D$5:$D$34,MATCH($A6,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$B$5:$B$34,MATCH($A6,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="J6" s="15" t="n">
+      <c r="J6" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A6,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A6,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="K6" s="15" t="n">
+      <c r="K6" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A6,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A6,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="L6" s="15" t="n">
+      <c r="L6" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$D$5:$D$34,MATCH($A6,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$B$5:$B$34,MATCH($A6,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="M6" s="15" t="n">
+      <c r="M6" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A6,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A6,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="N6" s="15" t="n">
+      <c r="N6" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A6,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A6,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="O6" s="15" t="n">
+      <c r="O6" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$D$5:$D$34,MATCH($A6,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$B$5:$B$34,MATCH($A6,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="P6" s="15" t="n">
+      <c r="P6" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A6,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A6,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="Q6" s="15" t="n">
+      <c r="Q6" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A6,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A6,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
     </row>
     <row r="7" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A7" s="14" t="n">
         <v>5</v>
       </c>
-      <c r="B7" s="16"/>
-      <c r="C7" s="15" t="n">
+      <c r="B7" s="15"/>
+      <c r="C7" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$D$5:$D$34,MATCH($A7,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$B$5:$B$34,MATCH($A7,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="D7" s="15" t="n">
+      <c r="D7" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A7,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A7,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="E7" s="15" t="n">
+      <c r="E7" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A7,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A7,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="F7" s="15" t="n">
+      <c r="F7" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$D$5:$D$34,MATCH($A7,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$B$5:$B$34,MATCH($A7,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="G7" s="15" t="n">
+      <c r="G7" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A7,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A7,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="H7" s="15" t="n">
+      <c r="H7" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A7,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A7,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="I7" s="15" t="n">
+      <c r="I7" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$D$5:$D$34,MATCH($A7,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$B$5:$B$34,MATCH($A7,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="J7" s="15" t="n">
+      <c r="J7" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A7,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A7,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="K7" s="15" t="n">
+      <c r="K7" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A7,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A7,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="L7" s="15" t="n">
+      <c r="L7" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$D$5:$D$34,MATCH($A7,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$B$5:$B$34,MATCH($A7,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="M7" s="15" t="n">
+      <c r="M7" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A7,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A7,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="N7" s="15" t="n">
+      <c r="N7" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A7,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A7,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="O7" s="15" t="n">
+      <c r="O7" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$D$5:$D$34,MATCH($A7,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$B$5:$B$34,MATCH($A7,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="P7" s="15" t="n">
+      <c r="P7" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A7,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A7,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="Q7" s="15" t="n">
+      <c r="Q7" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A7,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A7,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
     </row>
     <row r="8" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A8" s="14" t="n">
         <v>6</v>
       </c>
-      <c r="B8" s="16"/>
-      <c r="C8" s="15" t="n">
+      <c r="B8" s="15"/>
+      <c r="C8" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$D$5:$D$34,MATCH($A8,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$B$5:$B$34,MATCH($A8,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="D8" s="15" t="n">
+      <c r="D8" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A8,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A8,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="E8" s="15" t="n">
+      <c r="E8" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A8,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A8,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="F8" s="15" t="n">
+      <c r="F8" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$D$5:$D$34,MATCH($A8,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$B$5:$B$34,MATCH($A8,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="G8" s="15" t="n">
+      <c r="G8" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A8,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A8,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="H8" s="15" t="n">
+      <c r="H8" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A8,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A8,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="I8" s="15" t="n">
+      <c r="I8" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$D$5:$D$34,MATCH($A8,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$B$5:$B$34,MATCH($A8,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="J8" s="15" t="n">
+      <c r="J8" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A8,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A8,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="K8" s="15" t="n">
+      <c r="K8" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A8,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A8,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="L8" s="15" t="n">
+      <c r="L8" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$D$5:$D$34,MATCH($A8,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$B$5:$B$34,MATCH($A8,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="M8" s="15" t="n">
+      <c r="M8" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A8,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A8,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="N8" s="15" t="n">
+      <c r="N8" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A8,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A8,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="O8" s="15" t="n">
+      <c r="O8" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$D$5:$D$34,MATCH($A8,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$B$5:$B$34,MATCH($A8,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="P8" s="15" t="n">
+      <c r="P8" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A8,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A8,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="Q8" s="15" t="n">
+      <c r="Q8" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A8,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A8,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
     </row>
     <row r="9" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A9" s="14" t="n">
         <v>7</v>
       </c>
-      <c r="B9" s="16"/>
-      <c r="C9" s="15" t="n">
+      <c r="B9" s="15"/>
+      <c r="C9" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$D$5:$D$34,MATCH($A9,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$B$5:$B$34,MATCH($A9,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="D9" s="15" t="n">
+      <c r="D9" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A9,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A9,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="E9" s="15" t="n">
+      <c r="E9" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A9,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A9,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="F9" s="15" t="n">
+      <c r="F9" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$D$5:$D$34,MATCH($A9,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$B$5:$B$34,MATCH($A9,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="G9" s="15" t="n">
+      <c r="G9" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A9,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A9,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="H9" s="15" t="n">
+      <c r="H9" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A9,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A9,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="I9" s="15" t="n">
+      <c r="I9" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$D$5:$D$34,MATCH($A9,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$B$5:$B$34,MATCH($A9,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="J9" s="15" t="n">
+      <c r="J9" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A9,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A9,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="K9" s="15" t="n">
+      <c r="K9" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A9,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A9,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="L9" s="15" t="n">
+      <c r="L9" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$D$5:$D$34,MATCH($A9,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$B$5:$B$34,MATCH($A9,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="M9" s="15" t="n">
+      <c r="M9" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A9,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A9,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="N9" s="15" t="n">
+      <c r="N9" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A9,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A9,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="O9" s="15" t="n">
+      <c r="O9" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$D$5:$D$34,MATCH($A9,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$B$5:$B$34,MATCH($A9,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="P9" s="15" t="n">
+      <c r="P9" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A9,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A9,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="Q9" s="15" t="n">
+      <c r="Q9" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A9,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A9,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
     </row>
     <row r="10" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A10" s="14" t="n">
         <v>8</v>
       </c>
-      <c r="B10" s="16"/>
-      <c r="C10" s="15" t="n">
+      <c r="B10" s="15"/>
+      <c r="C10" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$D$5:$D$34,MATCH($A10,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$B$5:$B$34,MATCH($A10,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="D10" s="15" t="n">
+      <c r="D10" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A10,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A10,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="E10" s="15" t="n">
+      <c r="E10" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A10,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A10,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="F10" s="15" t="n">
+      <c r="F10" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$D$5:$D$34,MATCH($A10,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$B$5:$B$34,MATCH($A10,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="G10" s="15" t="n">
+      <c r="G10" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A10,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A10,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="H10" s="15" t="n">
+      <c r="H10" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A10,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A10,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="I10" s="15" t="n">
+      <c r="I10" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$D$5:$D$34,MATCH($A10,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$B$5:$B$34,MATCH($A10,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="J10" s="15" t="n">
+      <c r="J10" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A10,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A10,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="K10" s="15" t="n">
+      <c r="K10" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A10,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A10,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="L10" s="15" t="n">
+      <c r="L10" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$D$5:$D$34,MATCH($A10,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$B$5:$B$34,MATCH($A10,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="M10" s="15" t="n">
+      <c r="M10" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A10,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A10,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="N10" s="15" t="n">
+      <c r="N10" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A10,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A10,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="O10" s="15" t="n">
+      <c r="O10" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$D$5:$D$34,MATCH($A10,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$B$5:$B$34,MATCH($A10,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="P10" s="15" t="n">
+      <c r="P10" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A10,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A10,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="Q10" s="15" t="n">
+      <c r="Q10" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A10,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A10,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
     </row>
     <row r="11" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A11" s="14" t="n">
         <v>9</v>
       </c>
-      <c r="B11" s="16"/>
-      <c r="C11" s="15" t="n">
+      <c r="B11" s="15"/>
+      <c r="C11" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$D$5:$D$34,MATCH($A11,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$B$5:$B$34,MATCH($A11,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="D11" s="15" t="n">
+      <c r="D11" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A11,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A11,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="E11" s="15" t="n">
+      <c r="E11" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A11,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A11,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="F11" s="15" t="n">
+      <c r="F11" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$D$5:$D$34,MATCH($A11,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$B$5:$B$34,MATCH($A11,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="G11" s="15" t="n">
+      <c r="G11" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A11,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A11,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="H11" s="15" t="n">
+      <c r="H11" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A11,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A11,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="I11" s="15" t="n">
+      <c r="I11" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$D$5:$D$34,MATCH($A11,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$B$5:$B$34,MATCH($A11,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="J11" s="15" t="n">
+      <c r="J11" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A11,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A11,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="K11" s="15" t="n">
+      <c r="K11" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A11,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A11,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="L11" s="15" t="n">
+      <c r="L11" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$D$5:$D$34,MATCH($A11,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$B$5:$B$34,MATCH($A11,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="M11" s="15" t="n">
+      <c r="M11" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A11,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A11,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="N11" s="15" t="n">
+      <c r="N11" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A11,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A11,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="O11" s="15" t="n">
+      <c r="O11" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$D$5:$D$34,MATCH($A11,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$B$5:$B$34,MATCH($A11,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="P11" s="15" t="n">
+      <c r="P11" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A11,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A11,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="Q11" s="15" t="n">
+      <c r="Q11" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A11,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A11,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
     </row>
     <row r="12" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A12" s="14" t="n">
         <v>10</v>
       </c>
-      <c r="B12" s="16"/>
-      <c r="C12" s="15" t="n">
+      <c r="B12" s="15"/>
+      <c r="C12" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$D$5:$D$34,MATCH($A12,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$B$5:$B$34,MATCH($A12,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="D12" s="15" t="n">
+      <c r="D12" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A12,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A12,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="E12" s="15" t="n">
+      <c r="E12" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A12,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A12,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="F12" s="15" t="n">
+      <c r="F12" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$D$5:$D$34,MATCH($A12,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$B$5:$B$34,MATCH($A12,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="G12" s="15" t="n">
+      <c r="G12" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A12,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A12,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="H12" s="15" t="n">
+      <c r="H12" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A12,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A12,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="I12" s="15" t="n">
+      <c r="I12" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$D$5:$D$34,MATCH($A12,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$B$5:$B$34,MATCH($A12,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="J12" s="15" t="n">
+      <c r="J12" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A12,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A12,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="K12" s="15" t="n">
+      <c r="K12" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A12,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A12,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="L12" s="15" t="n">
+      <c r="L12" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$D$5:$D$34,MATCH($A12,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$B$5:$B$34,MATCH($A12,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="M12" s="15" t="n">
+      <c r="M12" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A12,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A12,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="N12" s="15" t="n">
+      <c r="N12" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A12,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A12,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="O12" s="15" t="n">
+      <c r="O12" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$D$5:$D$34,MATCH($A12,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$B$5:$B$34,MATCH($A12,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="P12" s="15" t="n">
+      <c r="P12" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A12,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A12,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="Q12" s="15" t="n">
+      <c r="Q12" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A12,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A12,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
     </row>
     <row r="13" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A13" s="14" t="n">
         <v>11</v>
       </c>
-      <c r="B13" s="16"/>
-      <c r="C13" s="15" t="n">
+      <c r="B13" s="15"/>
+      <c r="C13" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$D$5:$D$34,MATCH($A13,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$B$5:$B$34,MATCH($A13,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="D13" s="15" t="n">
+      <c r="D13" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A13,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A13,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="E13" s="15" t="n">
+      <c r="E13" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A13,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A13,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="F13" s="15" t="n">
+      <c r="F13" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$D$5:$D$34,MATCH($A13,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$B$5:$B$34,MATCH($A13,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="G13" s="15" t="n">
+      <c r="G13" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A13,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A13,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="H13" s="15" t="n">
+      <c r="H13" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A13,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A13,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="I13" s="15" t="n">
+      <c r="I13" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$D$5:$D$34,MATCH($A13,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$B$5:$B$34,MATCH($A13,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="J13" s="15" t="n">
+      <c r="J13" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A13,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A13,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="K13" s="15" t="n">
+      <c r="K13" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A13,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A13,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="L13" s="15" t="n">
+      <c r="L13" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$D$5:$D$34,MATCH($A13,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$B$5:$B$34,MATCH($A13,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="M13" s="15" t="n">
+      <c r="M13" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A13,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A13,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="N13" s="15" t="n">
+      <c r="N13" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A13,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A13,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="O13" s="15" t="n">
+      <c r="O13" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$D$5:$D$34,MATCH($A13,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$B$5:$B$34,MATCH($A13,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="P13" s="15" t="n">
+      <c r="P13" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A13,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A13,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="Q13" s="15" t="n">
+      <c r="Q13" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A13,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A13,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
     </row>
     <row r="14" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A14" s="14" t="n">
         <v>12</v>
       </c>
-      <c r="B14" s="16"/>
-      <c r="C14" s="15" t="n">
+      <c r="B14" s="15"/>
+      <c r="C14" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$D$5:$D$34,MATCH($A14,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$B$5:$B$34,MATCH($A14,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="D14" s="15" t="n">
+      <c r="D14" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A14,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A14,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="E14" s="15" t="n">
+      <c r="E14" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A14,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A14,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="F14" s="15" t="n">
+      <c r="F14" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$D$5:$D$34,MATCH($A14,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$B$5:$B$34,MATCH($A14,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="G14" s="15" t="n">
+      <c r="G14" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A14,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A14,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="H14" s="15" t="n">
+      <c r="H14" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A14,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A14,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="I14" s="15" t="n">
+      <c r="I14" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$D$5:$D$34,MATCH($A14,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$B$5:$B$34,MATCH($A14,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="J14" s="15" t="n">
+      <c r="J14" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A14,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A14,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="K14" s="15" t="n">
+      <c r="K14" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A14,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A14,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="L14" s="15" t="n">
+      <c r="L14" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$D$5:$D$34,MATCH($A14,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$B$5:$B$34,MATCH($A14,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="M14" s="15" t="n">
+      <c r="M14" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A14,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A14,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="N14" s="15" t="n">
+      <c r="N14" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A14,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A14,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="O14" s="15" t="n">
+      <c r="O14" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$D$5:$D$34,MATCH($A14,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$B$5:$B$34,MATCH($A14,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="P14" s="15" t="n">
+      <c r="P14" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A14,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A14,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="Q14" s="15" t="n">
+      <c r="Q14" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A14,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A14,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
     </row>
     <row r="15" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A15" s="14" t="n">
         <v>13</v>
       </c>
-      <c r="B15" s="16"/>
-      <c r="C15" s="15" t="n">
+      <c r="B15" s="15"/>
+      <c r="C15" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$D$5:$D$34,MATCH($A15,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$B$5:$B$34,MATCH($A15,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="D15" s="15" t="n">
+      <c r="D15" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A15,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A15,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="E15" s="15" t="n">
+      <c r="E15" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A15,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A15,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="F15" s="15" t="n">
+      <c r="F15" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$D$5:$D$34,MATCH($A15,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$B$5:$B$34,MATCH($A15,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="G15" s="15" t="n">
+      <c r="G15" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A15,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A15,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="H15" s="15" t="n">
+      <c r="H15" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A15,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A15,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="I15" s="15" t="n">
+      <c r="I15" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$D$5:$D$34,MATCH($A15,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$B$5:$B$34,MATCH($A15,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="J15" s="15" t="n">
+      <c r="J15" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A15,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A15,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="K15" s="15" t="n">
+      <c r="K15" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A15,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A15,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="L15" s="15" t="n">
+      <c r="L15" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$D$5:$D$34,MATCH($A15,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$B$5:$B$34,MATCH($A15,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="M15" s="15" t="n">
+      <c r="M15" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A15,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A15,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="N15" s="15" t="n">
+      <c r="N15" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A15,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A15,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="O15" s="15" t="n">
+      <c r="O15" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$D$5:$D$34,MATCH($A15,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$B$5:$B$34,MATCH($A15,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="P15" s="15" t="n">
+      <c r="P15" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A15,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A15,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="Q15" s="15" t="n">
+      <c r="Q15" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A15,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A15,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
     </row>
     <row r="16" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A16" s="14" t="n">
         <v>14</v>
       </c>
-      <c r="B16" s="16"/>
-      <c r="C16" s="15" t="n">
+      <c r="B16" s="15"/>
+      <c r="C16" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$D$5:$D$34,MATCH($A16,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$B$5:$B$34,MATCH($A16,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="D16" s="15" t="n">
+      <c r="D16" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A16,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A16,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="E16" s="15" t="n">
+      <c r="E16" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A16,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A16,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="F16" s="15" t="n">
+      <c r="F16" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$D$5:$D$34,MATCH($A16,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$B$5:$B$34,MATCH($A16,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="G16" s="15" t="n">
+      <c r="G16" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A16,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A16,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="H16" s="15" t="n">
+      <c r="H16" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A16,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A16,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="I16" s="15" t="n">
+      <c r="I16" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$D$5:$D$34,MATCH($A16,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$B$5:$B$34,MATCH($A16,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="J16" s="15" t="n">
+      <c r="J16" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A16,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A16,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="K16" s="15" t="n">
+      <c r="K16" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A16,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A16,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="L16" s="15" t="n">
+      <c r="L16" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$D$5:$D$34,MATCH($A16,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$B$5:$B$34,MATCH($A16,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="M16" s="15" t="n">
+      <c r="M16" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A16,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A16,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="N16" s="15" t="n">
+      <c r="N16" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A16,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A16,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="O16" s="15" t="n">
+      <c r="O16" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$D$5:$D$34,MATCH($A16,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$B$5:$B$34,MATCH($A16,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="P16" s="15" t="n">
+      <c r="P16" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A16,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A16,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="Q16" s="15" t="n">
+      <c r="Q16" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A16,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A16,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
     </row>
     <row r="17" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A17" s="14" t="n">
         <v>15</v>
       </c>
-      <c r="B17" s="16"/>
-      <c r="C17" s="15" t="n">
+      <c r="B17" s="15"/>
+      <c r="C17" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$D$5:$D$34,MATCH($A17,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$B$5:$B$34,MATCH($A17,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="D17" s="15" t="n">
+      <c r="D17" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A17,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A17,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="E17" s="15" t="n">
+      <c r="E17" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A17,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A17,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="F17" s="15" t="n">
+      <c r="F17" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$D$5:$D$34,MATCH($A17,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$B$5:$B$34,MATCH($A17,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="G17" s="15" t="n">
+      <c r="G17" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A17,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A17,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="H17" s="15" t="n">
+      <c r="H17" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A17,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A17,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="I17" s="15" t="n">
+      <c r="I17" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$D$5:$D$34,MATCH($A17,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$B$5:$B$34,MATCH($A17,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="J17" s="15" t="n">
+      <c r="J17" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A17,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A17,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="K17" s="15" t="n">
+      <c r="K17" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A17,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A17,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="L17" s="15" t="n">
+      <c r="L17" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$D$5:$D$34,MATCH($A17,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$B$5:$B$34,MATCH($A17,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="M17" s="15" t="n">
+      <c r="M17" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A17,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A17,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="N17" s="15" t="n">
+      <c r="N17" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A17,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A17,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="O17" s="15" t="n">
+      <c r="O17" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$D$5:$D$34,MATCH($A17,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$B$5:$B$34,MATCH($A17,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="P17" s="15" t="n">
+      <c r="P17" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A17,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A17,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="Q17" s="15" t="n">
+      <c r="Q17" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A17,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A17,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
     </row>
     <row r="18" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A18" s="14" t="n">
         <v>16</v>
       </c>
-      <c r="B18" s="16"/>
-      <c r="C18" s="15" t="n">
+      <c r="B18" s="15"/>
+      <c r="C18" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$D$5:$D$34,MATCH($A18,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$B$5:$B$34,MATCH($A18,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="D18" s="15" t="n">
+      <c r="D18" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A18,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A18,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="E18" s="15" t="n">
+      <c r="E18" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A18,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A18,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="F18" s="15" t="n">
+      <c r="F18" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$D$5:$D$34,MATCH($A18,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$B$5:$B$34,MATCH($A18,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="G18" s="15" t="n">
+      <c r="G18" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A18,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A18,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="H18" s="15" t="n">
+      <c r="H18" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A18,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A18,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="I18" s="15" t="n">
+      <c r="I18" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$D$5:$D$34,MATCH($A18,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$B$5:$B$34,MATCH($A18,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="J18" s="15" t="n">
+      <c r="J18" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A18,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A18,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="K18" s="15" t="n">
+      <c r="K18" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A18,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A18,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="L18" s="15" t="n">
+      <c r="L18" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$D$5:$D$34,MATCH($A18,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$B$5:$B$34,MATCH($A18,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="M18" s="15" t="n">
+      <c r="M18" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A18,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A18,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="N18" s="15" t="n">
+      <c r="N18" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A18,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A18,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="O18" s="15" t="n">
+      <c r="O18" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$D$5:$D$34,MATCH($A18,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$B$5:$B$34,MATCH($A18,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="P18" s="15" t="n">
+      <c r="P18" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A18,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A18,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="Q18" s="15" t="n">
+      <c r="Q18" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A18,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A18,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
     </row>
     <row r="19" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A19" s="14" t="n">
         <v>17</v>
       </c>
-      <c r="B19" s="16"/>
-      <c r="C19" s="15" t="n">
+      <c r="B19" s="15"/>
+      <c r="C19" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$D$5:$D$34,MATCH($A19,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$B$5:$B$34,MATCH($A19,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="D19" s="15" t="n">
+      <c r="D19" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A19,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A19,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="E19" s="15" t="n">
+      <c r="E19" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A19,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A19,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="F19" s="15" t="n">
+      <c r="F19" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$D$5:$D$34,MATCH($A19,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$B$5:$B$34,MATCH($A19,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="G19" s="15" t="n">
+      <c r="G19" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A19,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A19,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="H19" s="15" t="n">
+      <c r="H19" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A19,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A19,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="I19" s="15" t="n">
+      <c r="I19" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$D$5:$D$34,MATCH($A19,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$B$5:$B$34,MATCH($A19,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="J19" s="15" t="n">
+      <c r="J19" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A19,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A19,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="K19" s="15" t="n">
+      <c r="K19" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A19,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A19,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="L19" s="15" t="n">
+      <c r="L19" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$D$5:$D$34,MATCH($A19,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$B$5:$B$34,MATCH($A19,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="M19" s="15" t="n">
+      <c r="M19" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A19,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A19,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="N19" s="15" t="n">
+      <c r="N19" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A19,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A19,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="O19" s="15" t="n">
+      <c r="O19" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$D$5:$D$34,MATCH($A19,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$B$5:$B$34,MATCH($A19,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="P19" s="15" t="n">
+      <c r="P19" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A19,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A19,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="Q19" s="15" t="n">
+      <c r="Q19" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A19,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A19,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
     </row>
     <row r="20" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A20" s="14" t="n">
         <v>18</v>
       </c>
-      <c r="B20" s="16"/>
-      <c r="C20" s="15" t="n">
+      <c r="B20" s="15"/>
+      <c r="C20" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$D$5:$D$34,MATCH($A20,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$B$5:$B$34,MATCH($A20,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="D20" s="15" t="n">
+      <c r="D20" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A20,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A20,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="E20" s="15" t="n">
+      <c r="E20" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A20,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A20,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="F20" s="15" t="n">
+      <c r="F20" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$D$5:$D$34,MATCH($A20,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$B$5:$B$34,MATCH($A20,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="G20" s="15" t="n">
+      <c r="G20" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A20,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A20,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="H20" s="15" t="n">
+      <c r="H20" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A20,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A20,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="I20" s="15" t="n">
+      <c r="I20" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$D$5:$D$34,MATCH($A20,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$B$5:$B$34,MATCH($A20,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="J20" s="15" t="n">
+      <c r="J20" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A20,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A20,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="K20" s="15" t="n">
+      <c r="K20" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A20,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A20,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="L20" s="15" t="n">
+      <c r="L20" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$D$5:$D$34,MATCH($A20,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$B$5:$B$34,MATCH($A20,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="M20" s="15" t="n">
+      <c r="M20" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A20,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A20,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="N20" s="15" t="n">
+      <c r="N20" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A20,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A20,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="O20" s="15" t="n">
+      <c r="O20" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$D$5:$D$34,MATCH($A20,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$B$5:$B$34,MATCH($A20,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="P20" s="15" t="n">
+      <c r="P20" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A20,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A20,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="Q20" s="15" t="n">
+      <c r="Q20" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A20,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A20,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
     </row>
     <row r="21" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A21" s="14" t="n">
         <v>19</v>
       </c>
-      <c r="B21" s="16"/>
-      <c r="C21" s="15" t="n">
+      <c r="B21" s="15"/>
+      <c r="C21" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$D$5:$D$34,MATCH($A21,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$B$5:$B$34,MATCH($A21,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="D21" s="15" t="n">
+      <c r="D21" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A21,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A21,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="E21" s="15" t="n">
+      <c r="E21" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A21,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A21,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="F21" s="15" t="n">
+      <c r="F21" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$D$5:$D$34,MATCH($A21,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$B$5:$B$34,MATCH($A21,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="G21" s="15" t="n">
+      <c r="G21" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A21,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A21,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="H21" s="15" t="n">
+      <c r="H21" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A21,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A21,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="I21" s="15" t="n">
+      <c r="I21" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$D$5:$D$34,MATCH($A21,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$B$5:$B$34,MATCH($A21,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="J21" s="15" t="n">
+      <c r="J21" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A21,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A21,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="K21" s="15" t="n">
+      <c r="K21" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A21,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A21,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="L21" s="15" t="n">
+      <c r="L21" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$D$5:$D$34,MATCH($A21,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$B$5:$B$34,MATCH($A21,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="M21" s="15" t="n">
+      <c r="M21" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A21,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A21,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="N21" s="15" t="n">
+      <c r="N21" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A21,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A21,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="O21" s="15" t="n">
+      <c r="O21" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$D$5:$D$34,MATCH($A21,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$B$5:$B$34,MATCH($A21,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="P21" s="15" t="n">
+      <c r="P21" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A21,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A21,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="Q21" s="15" t="n">
+      <c r="Q21" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A21,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A21,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
     </row>
     <row r="22" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A22" s="14" t="n">
         <v>20</v>
       </c>
-      <c r="B22" s="16"/>
-      <c r="C22" s="15" t="n">
+      <c r="B22" s="15"/>
+      <c r="C22" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$D$5:$D$34,MATCH($A22,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$B$5:$B$34,MATCH($A22,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="D22" s="15" t="n">
+      <c r="D22" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A22,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A22,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="E22" s="15" t="n">
+      <c r="E22" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A22,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A22,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="F22" s="15" t="n">
+      <c r="F22" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$D$5:$D$34,MATCH($A22,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$B$5:$B$34,MATCH($A22,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="G22" s="15" t="n">
+      <c r="G22" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A22,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A22,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="H22" s="15" t="n">
+      <c r="H22" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A22,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A22,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="I22" s="15" t="n">
+      <c r="I22" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$D$5:$D$34,MATCH($A22,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$B$5:$B$34,MATCH($A22,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="J22" s="15" t="n">
+      <c r="J22" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A22,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A22,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="K22" s="15" t="n">
+      <c r="K22" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A22,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A22,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="L22" s="15" t="n">
+      <c r="L22" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$D$5:$D$34,MATCH($A22,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$B$5:$B$34,MATCH($A22,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="M22" s="15" t="n">
+      <c r="M22" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A22,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A22,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="N22" s="15" t="n">
+      <c r="N22" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A22,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A22,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="O22" s="15" t="n">
+      <c r="O22" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$D$5:$D$34,MATCH($A22,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$B$5:$B$34,MATCH($A22,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="P22" s="15" t="n">
+      <c r="P22" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A22,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A22,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="Q22" s="15" t="n">
+      <c r="Q22" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A22,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A22,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
     </row>
     <row r="23" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A23" s="14" t="n">
         <v>21</v>
       </c>
-      <c r="B23" s="16"/>
-      <c r="C23" s="15" t="n">
+      <c r="B23" s="15"/>
+      <c r="C23" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$D$5:$D$34,MATCH($A23,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$B$5:$B$34,MATCH($A23,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="D23" s="15" t="n">
+      <c r="D23" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A23,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A23,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="E23" s="15" t="n">
+      <c r="E23" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A23,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A23,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="F23" s="15" t="n">
+      <c r="F23" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$D$5:$D$34,MATCH($A23,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$B$5:$B$34,MATCH($A23,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="G23" s="15" t="n">
+      <c r="G23" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A23,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A23,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="H23" s="15" t="n">
+      <c r="H23" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A23,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A23,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="I23" s="15" t="n">
+      <c r="I23" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$D$5:$D$34,MATCH($A23,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$B$5:$B$34,MATCH($A23,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="J23" s="15" t="n">
+      <c r="J23" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A23,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A23,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="K23" s="15" t="n">
+      <c r="K23" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A23,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A23,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="L23" s="15" t="n">
+      <c r="L23" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$D$5:$D$34,MATCH($A23,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$B$5:$B$34,MATCH($A23,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="M23" s="15" t="n">
+      <c r="M23" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A23,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A23,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="N23" s="15" t="n">
+      <c r="N23" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A23,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A23,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="O23" s="15" t="n">
+      <c r="O23" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$D$5:$D$34,MATCH($A23,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$B$5:$B$34,MATCH($A23,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="P23" s="15" t="n">
+      <c r="P23" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A23,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A23,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="Q23" s="15" t="n">
+      <c r="Q23" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A23,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A23,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
     </row>
     <row r="24" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A24" s="14" t="n">
         <v>22</v>
       </c>
-      <c r="B24" s="16"/>
-      <c r="C24" s="15" t="n">
+      <c r="B24" s="15"/>
+      <c r="C24" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$D$5:$D$34,MATCH($A24,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$B$5:$B$34,MATCH($A24,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="D24" s="15" t="n">
+      <c r="D24" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A24,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A24,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="E24" s="15" t="n">
+      <c r="E24" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A24,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A24,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="F24" s="15" t="n">
+      <c r="F24" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$D$5:$D$34,MATCH($A24,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$B$5:$B$34,MATCH($A24,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="G24" s="15" t="n">
+      <c r="G24" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A24,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A24,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="H24" s="15" t="n">
+      <c r="H24" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A24,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A24,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="I24" s="15" t="n">
+      <c r="I24" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$D$5:$D$34,MATCH($A24,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$B$5:$B$34,MATCH($A24,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="J24" s="15" t="n">
+      <c r="J24" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A24,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A24,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="K24" s="15" t="n">
+      <c r="K24" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A24,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A24,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="L24" s="15" t="n">
+      <c r="L24" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$D$5:$D$34,MATCH($A24,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$B$5:$B$34,MATCH($A24,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="M24" s="15" t="n">
+      <c r="M24" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A24,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A24,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="N24" s="15" t="n">
+      <c r="N24" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A24,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A24,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="O24" s="15" t="n">
+      <c r="O24" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$D$5:$D$34,MATCH($A24,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$B$5:$B$34,MATCH($A24,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="P24" s="15" t="n">
+      <c r="P24" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A24,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A24,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="Q24" s="15" t="n">
+      <c r="Q24" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A24,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A24,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
     </row>
     <row r="25" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A25" s="14" t="n">
         <v>23</v>
       </c>
-      <c r="B25" s="16"/>
-      <c r="C25" s="15" t="n">
+      <c r="B25" s="15"/>
+      <c r="C25" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$D$5:$D$34,MATCH($A25,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$B$5:$B$34,MATCH($A25,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="D25" s="15" t="n">
+      <c r="D25" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A25,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A25,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="E25" s="15" t="n">
+      <c r="E25" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A25,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A25,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="F25" s="15" t="n">
+      <c r="F25" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$D$5:$D$34,MATCH($A25,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$B$5:$B$34,MATCH($A25,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="G25" s="15" t="n">
+      <c r="G25" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A25,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A25,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="H25" s="15" t="n">
+      <c r="H25" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A25,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A25,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="I25" s="15" t="n">
+      <c r="I25" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$D$5:$D$34,MATCH($A25,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$B$5:$B$34,MATCH($A25,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="J25" s="15" t="n">
+      <c r="J25" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A25,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A25,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="K25" s="15" t="n">
+      <c r="K25" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A25,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A25,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="L25" s="15" t="n">
+      <c r="L25" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$D$5:$D$34,MATCH($A25,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$B$5:$B$34,MATCH($A25,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="M25" s="15" t="n">
+      <c r="M25" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A25,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A25,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="N25" s="15" t="n">
+      <c r="N25" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A25,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A25,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="O25" s="15" t="n">
+      <c r="O25" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$D$5:$D$34,MATCH($A25,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$B$5:$B$34,MATCH($A25,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="P25" s="15" t="n">
+      <c r="P25" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A25,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A25,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="Q25" s="15" t="n">
+      <c r="Q25" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A25,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A25,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A26" s="14" t="n">
         <v>24</v>
       </c>
-      <c r="B26" s="16"/>
-      <c r="C26" s="15" t="n">
+      <c r="B26" s="15"/>
+      <c r="C26" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$D$5:$D$34,MATCH($A26,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$B$5:$B$34,MATCH($A26,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="D26" s="15" t="n">
+      <c r="D26" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A26,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A26,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="E26" s="15" t="n">
+      <c r="E26" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A26,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A26,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="F26" s="15" t="n">
+      <c r="F26" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$D$5:$D$34,MATCH($A26,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$B$5:$B$34,MATCH($A26,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="G26" s="15" t="n">
+      <c r="G26" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A26,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A26,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="H26" s="15" t="n">
+      <c r="H26" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A26,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A26,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="I26" s="15" t="n">
+      <c r="I26" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$D$5:$D$34,MATCH($A26,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$B$5:$B$34,MATCH($A26,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="J26" s="15" t="n">
+      <c r="J26" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A26,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A26,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="K26" s="15" t="n">
+      <c r="K26" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A26,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A26,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="L26" s="15" t="n">
+      <c r="L26" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$D$5:$D$34,MATCH($A26,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$B$5:$B$34,MATCH($A26,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="M26" s="15" t="n">
+      <c r="M26" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A26,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A26,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="N26" s="15" t="n">
+      <c r="N26" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A26,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A26,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="O26" s="15" t="n">
+      <c r="O26" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$D$5:$D$34,MATCH($A26,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$B$5:$B$34,MATCH($A26,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="P26" s="15" t="n">
+      <c r="P26" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A26,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A26,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="Q26" s="15" t="n">
+      <c r="Q26" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A26,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A26,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
     </row>
     <row r="27" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A27" s="14" t="n">
         <v>25</v>
       </c>
-      <c r="B27" s="16"/>
-      <c r="C27" s="15" t="n">
+      <c r="B27" s="15"/>
+      <c r="C27" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$D$5:$D$34,MATCH($A27,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$B$5:$B$34,MATCH($A27,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="D27" s="15" t="n">
+      <c r="D27" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A27,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A27,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="E27" s="15" t="n">
+      <c r="E27" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A27,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A27,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="F27" s="15" t="n">
+      <c r="F27" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$D$5:$D$34,MATCH($A27,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$B$5:$B$34,MATCH($A27,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="G27" s="15" t="n">
+      <c r="G27" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A27,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A27,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="H27" s="15" t="n">
+      <c r="H27" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A27,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A27,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="I27" s="15" t="n">
+      <c r="I27" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$D$5:$D$34,MATCH($A27,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$B$5:$B$34,MATCH($A27,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="J27" s="15" t="n">
+      <c r="J27" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A27,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A27,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="K27" s="15" t="n">
+      <c r="K27" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A27,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A27,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="L27" s="15" t="n">
+      <c r="L27" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$D$5:$D$34,MATCH($A27,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$B$5:$B$34,MATCH($A27,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="M27" s="15" t="n">
+      <c r="M27" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A27,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A27,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="N27" s="15" t="n">
+      <c r="N27" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A27,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A27,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="O27" s="15" t="n">
+      <c r="O27" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$D$5:$D$34,MATCH($A27,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$B$5:$B$34,MATCH($A27,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="P27" s="15" t="n">
+      <c r="P27" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A27,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A27,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="Q27" s="15" t="n">
+      <c r="Q27" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A27,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A27,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
     </row>
     <row r="28" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A28" s="14" t="n">
         <v>26</v>
       </c>
-      <c r="B28" s="16"/>
-      <c r="C28" s="15" t="n">
+      <c r="B28" s="15"/>
+      <c r="C28" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$D$5:$D$34,MATCH($A28,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$B$5:$B$34,MATCH($A28,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="D28" s="15" t="n">
+      <c r="D28" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A28,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A28,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="E28" s="15" t="n">
+      <c r="E28" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A28,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A28,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="F28" s="15" t="n">
+      <c r="F28" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$D$5:$D$34,MATCH($A28,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$B$5:$B$34,MATCH($A28,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="G28" s="15" t="n">
+      <c r="G28" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A28,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A28,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="H28" s="15" t="n">
+      <c r="H28" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A28,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A28,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="I28" s="15" t="n">
+      <c r="I28" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$D$5:$D$34,MATCH($A28,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$B$5:$B$34,MATCH($A28,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="J28" s="15" t="n">
+      <c r="J28" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A28,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A28,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="K28" s="15" t="n">
+      <c r="K28" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A28,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A28,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="L28" s="15" t="n">
+      <c r="L28" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$D$5:$D$34,MATCH($A28,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$B$5:$B$34,MATCH($A28,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="M28" s="15" t="n">
+      <c r="M28" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A28,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A28,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="N28" s="15" t="n">
+      <c r="N28" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A28,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A28,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="O28" s="15" t="n">
+      <c r="O28" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$D$5:$D$34,MATCH($A28,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$B$5:$B$34,MATCH($A28,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="P28" s="15" t="n">
+      <c r="P28" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A28,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A28,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="Q28" s="15" t="n">
+      <c r="Q28" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A28,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A28,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
     </row>
     <row r="29" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A29" s="14" t="n">
         <v>27</v>
       </c>
-      <c r="B29" s="16"/>
-      <c r="C29" s="15" t="n">
+      <c r="B29" s="15"/>
+      <c r="C29" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$D$5:$D$34,MATCH($A29,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$B$5:$B$34,MATCH($A29,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="D29" s="15" t="n">
+      <c r="D29" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A29,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A29,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="E29" s="15" t="n">
+      <c r="E29" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A29,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A29,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="F29" s="15" t="n">
+      <c r="F29" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$D$5:$D$34,MATCH($A29,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$B$5:$B$34,MATCH($A29,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="G29" s="15" t="n">
+      <c r="G29" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A29,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A29,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="H29" s="15" t="n">
+      <c r="H29" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A29,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A29,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="I29" s="15" t="n">
+      <c r="I29" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$D$5:$D$34,MATCH($A29,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$B$5:$B$34,MATCH($A29,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="J29" s="15" t="n">
+      <c r="J29" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A29,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A29,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="K29" s="15" t="n">
+      <c r="K29" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A29,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A29,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="L29" s="15" t="n">
+      <c r="L29" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$D$5:$D$34,MATCH($A29,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$B$5:$B$34,MATCH($A29,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="M29" s="15" t="n">
+      <c r="M29" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A29,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A29,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="N29" s="15" t="n">
+      <c r="N29" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A29,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A29,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="O29" s="15" t="n">
+      <c r="O29" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$D$5:$D$34,MATCH($A29,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$B$5:$B$34,MATCH($A29,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="P29" s="15" t="n">
+      <c r="P29" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A29,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A29,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="Q29" s="15" t="n">
+      <c r="Q29" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A29,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A29,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
     </row>
     <row r="30" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A30" s="14" t="n">
         <v>28</v>
       </c>
-      <c r="B30" s="16"/>
-      <c r="C30" s="15" t="n">
+      <c r="B30" s="15"/>
+      <c r="C30" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$D$5:$D$34,MATCH($A30,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$B$5:$B$34,MATCH($A30,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="D30" s="15" t="n">
+      <c r="D30" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A30,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A30,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="E30" s="15" t="n">
+      <c r="E30" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A30,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A30,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="F30" s="15" t="n">
+      <c r="F30" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$D$5:$D$34,MATCH($A30,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$B$5:$B$34,MATCH($A30,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="G30" s="15" t="n">
+      <c r="G30" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A30,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A30,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="H30" s="15" t="n">
+      <c r="H30" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A30,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A30,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="I30" s="15" t="n">
+      <c r="I30" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$D$5:$D$34,MATCH($A30,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$B$5:$B$34,MATCH($A30,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="J30" s="15" t="n">
+      <c r="J30" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A30,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A30,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="K30" s="15" t="n">
+      <c r="K30" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A30,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A30,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="L30" s="15" t="n">
+      <c r="L30" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$D$5:$D$34,MATCH($A30,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$B$5:$B$34,MATCH($A30,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="M30" s="15" t="n">
+      <c r="M30" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A30,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A30,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="N30" s="15" t="n">
+      <c r="N30" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A30,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A30,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="O30" s="15" t="n">
+      <c r="O30" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$D$5:$D$34,MATCH($A30,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$B$5:$B$34,MATCH($A30,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="P30" s="15" t="n">
+      <c r="P30" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A30,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A30,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="Q30" s="15" t="n">
+      <c r="Q30" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A30,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A30,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
     </row>
     <row r="31" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A31" s="14" t="n">
         <v>29</v>
       </c>
-      <c r="B31" s="16"/>
-      <c r="C31" s="15" t="n">
+      <c r="B31" s="15"/>
+      <c r="C31" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$D$5:$D$34,MATCH($A31,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$B$5:$B$34,MATCH($A31,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="D31" s="15" t="n">
+      <c r="D31" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A31,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A31,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="E31" s="15" t="n">
+      <c r="E31" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A31,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A31,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="F31" s="15" t="n">
+      <c r="F31" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$D$5:$D$34,MATCH($A31,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$B$5:$B$34,MATCH($A31,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="G31" s="15" t="n">
+      <c r="G31" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A31,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A31,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="H31" s="15" t="n">
+      <c r="H31" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A31,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A31,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="I31" s="15" t="n">
+      <c r="I31" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$D$5:$D$34,MATCH($A31,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$B$5:$B$34,MATCH($A31,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="J31" s="15" t="n">
+      <c r="J31" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A31,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A31,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="K31" s="15" t="n">
+      <c r="K31" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A31,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A31,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="L31" s="15" t="n">
+      <c r="L31" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$D$5:$D$34,MATCH($A31,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$B$5:$B$34,MATCH($A31,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="M31" s="15" t="n">
+      <c r="M31" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A31,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A31,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="N31" s="15" t="n">
+      <c r="N31" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A31,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A31,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="O31" s="15" t="n">
+      <c r="O31" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$D$5:$D$34,MATCH($A31,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$B$5:$B$34,MATCH($A31,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="P31" s="15" t="n">
+      <c r="P31" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A31,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A31,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="Q31" s="15" t="n">
+      <c r="Q31" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A31,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A31,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
     </row>
     <row r="32" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A32" s="14" t="n">
         <v>30</v>
       </c>
-      <c r="B32" s="16"/>
-      <c r="C32" s="15" t="n">
+      <c r="B32" s="15"/>
+      <c r="C32" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$D$5:$D$34,MATCH($A32,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$B$5:$B$34,MATCH($A32,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="D32" s="15" t="n">
+      <c r="D32" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A32,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A32,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="E32" s="15" t="n">
+      <c r="E32" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A32,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A32,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="F32" s="15" t="n">
+      <c r="F32" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$D$5:$D$34,MATCH($A32,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$B$5:$B$34,MATCH($A32,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="G32" s="15" t="n">
+      <c r="G32" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A32,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A32,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="H32" s="15" t="n">
+      <c r="H32" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A32,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A32,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="I32" s="15" t="n">
+      <c r="I32" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$D$5:$D$34,MATCH($A32,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$B$5:$B$34,MATCH($A32,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="J32" s="15" t="n">
+      <c r="J32" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A32,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A32,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="K32" s="15" t="n">
+      <c r="K32" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A32,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A32,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="L32" s="15" t="n">
+      <c r="L32" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$D$5:$D$34,MATCH($A32,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$B$5:$B$34,MATCH($A32,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="M32" s="15" t="n">
+      <c r="M32" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A32,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A32,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="N32" s="15" t="n">
+      <c r="N32" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A32,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A32,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="O32" s="15" t="n">
+      <c r="O32" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$D$5:$D$34,MATCH($A32,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$B$5:$B$34,MATCH($A32,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="P32" s="15" t="n">
+      <c r="P32" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A32,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A32,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="Q32" s="15" t="n">
+      <c r="Q32" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A32,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A32,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
     </row>
     <row r="33" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A33" s="14" t="n">
         <v>31</v>
       </c>
-      <c r="C33" s="15" t="n">
+      <c r="B33" s="15"/>
+      <c r="C33" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$D$5:$D$34,MATCH($A33,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$B$5:$B$34,MATCH($A33,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="D33" s="15" t="n">
+      <c r="D33" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A33,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A33,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="E33" s="15" t="n">
+      <c r="E33" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A33,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A33,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="F33" s="15" t="n">
+      <c r="F33" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$D$5:$D$34,MATCH($A33,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$B$5:$B$34,MATCH($A33,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="G33" s="15" t="n">
+      <c r="G33" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A33,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A33,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="H33" s="15" t="n">
+      <c r="H33" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A33,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A33,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="I33" s="15" t="n">
+      <c r="I33" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$D$5:$D$34,MATCH($A33,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$B$5:$B$34,MATCH($A33,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="J33" s="15" t="n">
+      <c r="J33" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A33,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A33,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="K33" s="15" t="n">
+      <c r="K33" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A33,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A33,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="L33" s="15" t="n">
+      <c r="L33" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$D$5:$D$34,MATCH($A33,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$B$5:$B$34,MATCH($A33,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="M33" s="15" t="n">
+      <c r="M33" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A33,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A33,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="N33" s="15" t="n">
+      <c r="N33" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A33,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A33,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="O33" s="15" t="n">
+      <c r="O33" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$D$5:$D$34,MATCH($A33,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$B$5:$B$34,MATCH($A33,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="P33" s="15" t="n">
+      <c r="P33" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A33,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A33,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="Q33" s="15" t="n">
+      <c r="Q33" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A33,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A33,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
     </row>
     <row r="34" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A34" s="14" t="n">
         <v>32</v>
       </c>
-      <c r="C34" s="15" t="n">
+      <c r="B34" s="15"/>
+      <c r="C34" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$D$5:$D$34,MATCH($A34,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$B$5:$B$34,MATCH($A34,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="D34" s="15" t="n">
+      <c r="D34" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A34,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A34,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="E34" s="15" t="n">
+      <c r="E34" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A34,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A34,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="F34" s="15" t="n">
+      <c r="F34" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$D$5:$D$34,MATCH($A34,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$B$5:$B$34,MATCH($A34,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="G34" s="15" t="n">
+      <c r="G34" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A34,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A34,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="H34" s="15" t="n">
+      <c r="H34" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A34,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A34,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="I34" s="15" t="n">
+      <c r="I34" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$D$5:$D$34,MATCH($A34,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$B$5:$B$34,MATCH($A34,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="J34" s="15" t="n">
+      <c r="J34" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A34,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A34,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="K34" s="15" t="n">
+      <c r="K34" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A34,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A34,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="L34" s="15" t="n">
+      <c r="L34" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$D$5:$D$34,MATCH($A34,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$B$5:$B$34,MATCH($A34,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="M34" s="15" t="n">
+      <c r="M34" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A34,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A34,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="N34" s="15" t="n">
+      <c r="N34" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A34,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A34,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="O34" s="15" t="n">
+      <c r="O34" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$D$5:$D$34,MATCH($A34,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$B$5:$B$34,MATCH($A34,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="P34" s="15" t="n">
+      <c r="P34" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A34,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A34,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="Q34" s="15" t="n">
+      <c r="Q34" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A34,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A34,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
     </row>
     <row r="35" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A35" s="14" t="n">
         <v>33</v>
       </c>
-      <c r="B35" s="17"/>
-      <c r="C35" s="15" t="n">
+      <c r="B35" s="15"/>
+      <c r="C35" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$D$5:$D$34,MATCH($A35,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$B$5:$B$34,MATCH($A35,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="D35" s="15" t="n">
+      <c r="D35" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A35,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A35,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="E35" s="15" t="n">
+      <c r="E35" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A35,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A35,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="F35" s="15" t="n">
+      <c r="F35" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$D$5:$D$34,MATCH($A35,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$B$5:$B$34,MATCH($A35,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="G35" s="15" t="n">
+      <c r="G35" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A35,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A35,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="H35" s="15" t="n">
+      <c r="H35" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A35,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A35,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="I35" s="15" t="n">
+      <c r="I35" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$D$5:$D$34,MATCH($A35,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$B$5:$B$34,MATCH($A35,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="J35" s="15" t="n">
+      <c r="J35" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A35,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A35,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="K35" s="15" t="n">
+      <c r="K35" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A35,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A35,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="L35" s="15" t="n">
+      <c r="L35" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$D$5:$D$34,MATCH($A35,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$B$5:$B$34,MATCH($A35,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="M35" s="15" t="n">
+      <c r="M35" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A35,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A35,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="N35" s="15" t="n">
+      <c r="N35" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A35,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A35,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="O35" s="15" t="n">
+      <c r="O35" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$D$5:$D$34,MATCH($A35,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$B$5:$B$34,MATCH($A35,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="P35" s="15" t="n">
+      <c r="P35" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A35,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A35,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="Q35" s="15" t="n">
+      <c r="Q35" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A35,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A35,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
     </row>
     <row r="36" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A36" s="14" t="n">
         <v>34</v>
       </c>
-      <c r="B36" s="17"/>
-      <c r="C36" s="15" t="n">
+      <c r="B36" s="15"/>
+      <c r="C36" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$D$5:$D$34,MATCH($A36,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$B$5:$B$34,MATCH($A36,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="D36" s="15" t="n">
+      <c r="D36" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A36,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A36,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="E36" s="15" t="n">
+      <c r="E36" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A36,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A36,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="F36" s="15" t="n">
+      <c r="F36" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$D$5:$D$34,MATCH($A36,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$B$5:$B$34,MATCH($A36,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="G36" s="15" t="n">
+      <c r="G36" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A36,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A36,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="H36" s="15" t="n">
+      <c r="H36" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A36,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A36,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="I36" s="15" t="n">
+      <c r="I36" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$D$5:$D$34,MATCH($A36,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$B$5:$B$34,MATCH($A36,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="J36" s="15" t="n">
+      <c r="J36" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A36,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A36,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="K36" s="15" t="n">
+      <c r="K36" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A36,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A36,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="L36" s="15" t="n">
+      <c r="L36" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$D$5:$D$34,MATCH($A36,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$B$5:$B$34,MATCH($A36,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="M36" s="15" t="n">
+      <c r="M36" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A36,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A36,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="N36" s="15" t="n">
+      <c r="N36" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A36,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A36,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="O36" s="15" t="n">
+      <c r="O36" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$D$5:$D$34,MATCH($A36,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$B$5:$B$34,MATCH($A36,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="P36" s="15" t="n">
+      <c r="P36" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A36,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A36,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="Q36" s="15" t="n">
+      <c r="Q36" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A36,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A36,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
     </row>
     <row r="37" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A37" s="14" t="n">
         <v>35</v>
       </c>
-      <c r="B37" s="17"/>
-      <c r="C37" s="15" t="n">
+      <c r="B37" s="15"/>
+      <c r="C37" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$D$5:$D$34,MATCH($A37,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$B$5:$B$34,MATCH($A37,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="D37" s="15" t="n">
+      <c r="D37" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A37,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A37,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="E37" s="15" t="n">
+      <c r="E37" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A37,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A37,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="F37" s="15" t="n">
+      <c r="F37" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$D$5:$D$34,MATCH($A37,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$B$5:$B$34,MATCH($A37,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="G37" s="15" t="n">
+      <c r="G37" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A37,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A37,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="H37" s="15" t="n">
+      <c r="H37" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A37,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A37,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="I37" s="15" t="n">
+      <c r="I37" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$D$5:$D$34,MATCH($A37,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$B$5:$B$34,MATCH($A37,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="J37" s="15" t="n">
+      <c r="J37" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A37,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A37,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="K37" s="15" t="n">
+      <c r="K37" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A37,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A37,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="L37" s="15" t="n">
+      <c r="L37" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$D$5:$D$34,MATCH($A37,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$B$5:$B$34,MATCH($A37,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="M37" s="15" t="n">
+      <c r="M37" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A37,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A37,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="N37" s="15" t="n">
+      <c r="N37" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A37,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A37,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="O37" s="15" t="n">
+      <c r="O37" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$D$5:$D$34,MATCH($A37,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$B$5:$B$34,MATCH($A37,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="P37" s="15" t="n">
+      <c r="P37" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A37,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A37,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="Q37" s="15" t="n">
+      <c r="Q37" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A37,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A37,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
     </row>
     <row r="38" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A38" s="14" t="n">
         <v>36</v>
       </c>
-      <c r="B38" s="17"/>
-      <c r="C38" s="15" t="n">
+      <c r="B38" s="15"/>
+      <c r="C38" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$D$5:$D$34,MATCH($A38,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$B$5:$B$34,MATCH($A38,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="D38" s="15" t="n">
+      <c r="D38" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A38,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A38,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="E38" s="15" t="n">
+      <c r="E38" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A38,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A38,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="F38" s="15" t="n">
+      <c r="F38" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$D$5:$D$34,MATCH($A38,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$B$5:$B$34,MATCH($A38,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="G38" s="15" t="n">
+      <c r="G38" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A38,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A38,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="H38" s="15" t="n">
+      <c r="H38" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A38,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A38,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="I38" s="15" t="n">
+      <c r="I38" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$D$5:$D$34,MATCH($A38,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$B$5:$B$34,MATCH($A38,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="J38" s="15" t="n">
+      <c r="J38" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A38,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A38,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="K38" s="15" t="n">
+      <c r="K38" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A38,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A38,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="L38" s="15" t="n">
+      <c r="L38" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$D$5:$D$34,MATCH($A38,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$B$5:$B$34,MATCH($A38,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="M38" s="15" t="n">
+      <c r="M38" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A38,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A38,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="N38" s="15" t="n">
+      <c r="N38" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A38,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A38,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="O38" s="15" t="n">
+      <c r="O38" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$D$5:$D$34,MATCH($A38,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$B$5:$B$34,MATCH($A38,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="P38" s="15" t="n">
+      <c r="P38" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A38,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A38,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="Q38" s="15" t="n">
+      <c r="Q38" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A38,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A38,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
     </row>
     <row r="39" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A39" s="14" t="n">
         <v>37</v>
       </c>
-      <c r="B39" s="17"/>
-      <c r="C39" s="15" t="n">
+      <c r="B39" s="15"/>
+      <c r="C39" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$D$5:$D$34,MATCH($A39,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$B$5:$B$34,MATCH($A39,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="D39" s="15" t="n">
+      <c r="D39" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A39,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A39,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="E39" s="15" t="n">
+      <c r="E39" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A39,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A39,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="F39" s="15" t="n">
+      <c r="F39" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$D$5:$D$34,MATCH($A39,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$B$5:$B$34,MATCH($A39,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="G39" s="15" t="n">
+      <c r="G39" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A39,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A39,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="H39" s="15" t="n">
+      <c r="H39" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A39,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A39,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="I39" s="15" t="n">
+      <c r="I39" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$D$5:$D$34,MATCH($A39,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$B$5:$B$34,MATCH($A39,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="J39" s="15" t="n">
+      <c r="J39" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A39,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A39,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="K39" s="15" t="n">
+      <c r="K39" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A39,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A39,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="L39" s="15" t="n">
+      <c r="L39" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$D$5:$D$34,MATCH($A39,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$B$5:$B$34,MATCH($A39,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="M39" s="15" t="n">
+      <c r="M39" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A39,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A39,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="N39" s="15" t="n">
+      <c r="N39" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A39,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A39,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="O39" s="15" t="n">
+      <c r="O39" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$D$5:$D$34,MATCH($A39,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$B$5:$B$34,MATCH($A39,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="P39" s="15" t="n">
+      <c r="P39" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A39,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A39,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="Q39" s="15" t="n">
+      <c r="Q39" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A39,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A39,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
     </row>
     <row r="40" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A40" s="14" t="n">
         <v>38</v>
       </c>
-      <c r="B40" s="17"/>
-      <c r="C40" s="15" t="n">
+      <c r="B40" s="15"/>
+      <c r="C40" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$D$5:$D$34,MATCH($A40,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$B$5:$B$34,MATCH($A40,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="D40" s="15" t="n">
+      <c r="D40" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A40,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A40,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="E40" s="15" t="n">
+      <c r="E40" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A40,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A40,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="F40" s="15" t="n">
+      <c r="F40" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$D$5:$D$34,MATCH($A40,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$B$5:$B$34,MATCH($A40,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="G40" s="15" t="n">
+      <c r="G40" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A40,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A40,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="H40" s="15" t="n">
+      <c r="H40" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A40,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A40,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="I40" s="15" t="n">
+      <c r="I40" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$D$5:$D$34,MATCH($A40,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$B$5:$B$34,MATCH($A40,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="J40" s="15" t="n">
+      <c r="J40" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A40,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A40,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="K40" s="15" t="n">
+      <c r="K40" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A40,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A40,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="L40" s="15" t="n">
+      <c r="L40" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$D$5:$D$34,MATCH($A40,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$B$5:$B$34,MATCH($A40,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="M40" s="15" t="n">
+      <c r="M40" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A40,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A40,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="N40" s="15" t="n">
+      <c r="N40" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A40,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A40,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="O40" s="15" t="n">
+      <c r="O40" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$D$5:$D$34,MATCH($A40,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$B$5:$B$34,MATCH($A40,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="P40" s="15" t="n">
+      <c r="P40" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A40,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A40,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="Q40" s="15" t="n">
+      <c r="Q40" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A40,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A40,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
     </row>
     <row r="41" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A41" s="14" t="n">
         <v>39</v>
       </c>
-      <c r="B41" s="17"/>
-      <c r="C41" s="15" t="n">
+      <c r="B41" s="15"/>
+      <c r="C41" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$D$5:$D$34,MATCH($A41,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$B$5:$B$34,MATCH($A41,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="D41" s="15" t="n">
+      <c r="D41" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A41,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A41,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="E41" s="15" t="n">
+      <c r="E41" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A41,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A41,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="F41" s="15" t="n">
+      <c r="F41" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$D$5:$D$34,MATCH($A41,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$B$5:$B$34,MATCH($A41,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="G41" s="15" t="n">
+      <c r="G41" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A41,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A41,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="H41" s="15" t="n">
+      <c r="H41" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A41,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A41,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="I41" s="15" t="n">
+      <c r="I41" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$D$5:$D$34,MATCH($A41,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$B$5:$B$34,MATCH($A41,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="J41" s="15" t="n">
+      <c r="J41" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A41,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A41,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="K41" s="15" t="n">
+      <c r="K41" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A41,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A41,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="L41" s="15" t="n">
+      <c r="L41" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$D$5:$D$34,MATCH($A41,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$B$5:$B$34,MATCH($A41,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="M41" s="15" t="n">
+      <c r="M41" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A41,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A41,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="N41" s="15" t="n">
+      <c r="N41" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A41,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A41,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="O41" s="15" t="n">
+      <c r="O41" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$D$5:$D$34,MATCH($A41,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$B$5:$B$34,MATCH($A41,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="P41" s="15" t="n">
+      <c r="P41" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A41,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A41,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="Q41" s="15" t="n">
+      <c r="Q41" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A41,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A41,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
     </row>
     <row r="42" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A42" s="14" t="n">
         <v>40</v>
       </c>
-      <c r="B42" s="17"/>
-      <c r="C42" s="15" t="n">
+      <c r="B42" s="15"/>
+      <c r="C42" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$D$5:$D$34,MATCH($A42,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$B$5:$B$34,MATCH($A42,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="D42" s="15" t="n">
+      <c r="D42" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A42,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A42,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="E42" s="15" t="n">
+      <c r="E42" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A42,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A42,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="F42" s="15" t="n">
+      <c r="F42" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$D$5:$D$34,MATCH($A42,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$B$5:$B$34,MATCH($A42,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="G42" s="15" t="n">
+      <c r="G42" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A42,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A42,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="H42" s="15" t="n">
+      <c r="H42" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A42,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A42,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="I42" s="15" t="n">
+      <c r="I42" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$D$5:$D$34,MATCH($A42,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$B$5:$B$34,MATCH($A42,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="J42" s="15" t="n">
+      <c r="J42" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A42,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A42,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="K42" s="15" t="n">
+      <c r="K42" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A42,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A42,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="L42" s="15" t="n">
+      <c r="L42" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$D$5:$D$34,MATCH($A42,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$B$5:$B$34,MATCH($A42,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="M42" s="15" t="n">
+      <c r="M42" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A42,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A42,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="N42" s="15" t="n">
+      <c r="N42" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A42,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A42,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="O42" s="15" t="n">
+      <c r="O42" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$D$5:$D$34,MATCH($A42,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$B$5:$B$34,MATCH($A42,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="P42" s="15" t="n">
+      <c r="P42" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A42,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A42,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="Q42" s="15" t="n">
+      <c r="Q42" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A42,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A42,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
     </row>
     <row r="43" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A43" s="14" t="n">
         <v>41</v>
       </c>
-      <c r="B43" s="17"/>
-      <c r="C43" s="15" t="n">
+      <c r="B43" s="15"/>
+      <c r="C43" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$D$5:$D$34,MATCH($A43,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$B$5:$B$34,MATCH($A43,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="D43" s="15" t="n">
+      <c r="D43" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A43,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A43,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="E43" s="15" t="n">
+      <c r="E43" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A43,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A43,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="F43" s="15" t="n">
+      <c r="F43" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$D$5:$D$34,MATCH($A43,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$B$5:$B$34,MATCH($A43,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="G43" s="15" t="n">
+      <c r="G43" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A43,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A43,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="H43" s="15" t="n">
+      <c r="H43" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A43,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A43,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="I43" s="15" t="n">
+      <c r="I43" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$D$5:$D$34,MATCH($A43,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$B$5:$B$34,MATCH($A43,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="J43" s="15" t="n">
+      <c r="J43" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A43,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A43,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="K43" s="15" t="n">
+      <c r="K43" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A43,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A43,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="L43" s="15" t="n">
+      <c r="L43" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$D$5:$D$34,MATCH($A43,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$B$5:$B$34,MATCH($A43,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="M43" s="15" t="n">
+      <c r="M43" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A43,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A43,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="N43" s="15" t="n">
+      <c r="N43" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A43,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A43,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="O43" s="15" t="n">
+      <c r="O43" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$D$5:$D$34,MATCH($A43,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$B$5:$B$34,MATCH($A43,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="P43" s="15" t="n">
+      <c r="P43" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A43,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A43,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="Q43" s="15" t="n">
+      <c r="Q43" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A43,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A43,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
     </row>
     <row r="44" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A44" s="14" t="n">
         <v>42</v>
       </c>
-      <c r="B44" s="17"/>
-      <c r="C44" s="15" t="n">
+      <c r="B44" s="15"/>
+      <c r="C44" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$D$5:$D$34,MATCH($A44,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$B$5:$B$34,MATCH($A44,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="D44" s="15" t="n">
+      <c r="D44" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A44,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A44,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="E44" s="15" t="n">
+      <c r="E44" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A44,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A44,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="F44" s="15" t="n">
+      <c r="F44" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$D$5:$D$34,MATCH($A44,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$B$5:$B$34,MATCH($A44,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="G44" s="15" t="n">
+      <c r="G44" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A44,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A44,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="H44" s="15" t="n">
+      <c r="H44" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A44,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A44,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="I44" s="15" t="n">
+      <c r="I44" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$D$5:$D$34,MATCH($A44,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$B$5:$B$34,MATCH($A44,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="J44" s="15" t="n">
+      <c r="J44" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A44,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A44,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="K44" s="15" t="n">
+      <c r="K44" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A44,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A44,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="L44" s="15" t="n">
+      <c r="L44" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$D$5:$D$34,MATCH($A44,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$B$5:$B$34,MATCH($A44,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="M44" s="15" t="n">
+      <c r="M44" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A44,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A44,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="N44" s="15" t="n">
+      <c r="N44" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A44,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A44,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="O44" s="15" t="n">
+      <c r="O44" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$D$5:$D$34,MATCH($A44,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$B$5:$B$34,MATCH($A44,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="P44" s="15" t="n">
+      <c r="P44" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A44,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A44,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="Q44" s="15" t="n">
+      <c r="Q44" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A44,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A44,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
     </row>
     <row r="45" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A45" s="14" t="n">
         <v>43</v>
       </c>
-      <c r="B45" s="17"/>
-      <c r="C45" s="15" t="n">
+      <c r="B45" s="15"/>
+      <c r="C45" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$D$5:$D$34,MATCH($A45,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$B$5:$B$34,MATCH($A45,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="D45" s="15" t="n">
+      <c r="D45" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A45,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A45,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="E45" s="15" t="n">
+      <c r="E45" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A45,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A45,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="F45" s="15" t="n">
+      <c r="F45" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$D$5:$D$34,MATCH($A45,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$B$5:$B$34,MATCH($A45,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="G45" s="15" t="n">
+      <c r="G45" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A45,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A45,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="H45" s="15" t="n">
+      <c r="H45" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A45,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A45,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="I45" s="15" t="n">
+      <c r="I45" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$D$5:$D$34,MATCH($A45,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$B$5:$B$34,MATCH($A45,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="J45" s="15" t="n">
+      <c r="J45" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A45,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A45,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="K45" s="15" t="n">
+      <c r="K45" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A45,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A45,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="L45" s="15" t="n">
+      <c r="L45" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$D$5:$D$34,MATCH($A45,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$B$5:$B$34,MATCH($A45,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="M45" s="15" t="n">
+      <c r="M45" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A45,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A45,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="N45" s="15" t="n">
+      <c r="N45" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A45,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A45,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="O45" s="15" t="n">
+      <c r="O45" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$D$5:$D$34,MATCH($A45,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$B$5:$B$34,MATCH($A45,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="P45" s="15" t="n">
+      <c r="P45" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A45,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A45,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="Q45" s="15" t="n">
+      <c r="Q45" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A45,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A45,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
     </row>
     <row r="46" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A46" s="14" t="n">
         <v>44</v>
       </c>
-      <c r="B46" s="17"/>
-      <c r="C46" s="15" t="n">
+      <c r="B46" s="15"/>
+      <c r="C46" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$D$5:$D$34,MATCH($A46,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$B$5:$B$34,MATCH($A46,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="D46" s="15" t="n">
+      <c r="D46" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A46,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A46,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="E46" s="15" t="n">
+      <c r="E46" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A46,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A46,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="F46" s="15" t="n">
+      <c r="F46" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$D$5:$D$34,MATCH($A46,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$B$5:$B$34,MATCH($A46,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="G46" s="15" t="n">
+      <c r="G46" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A46,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A46,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="H46" s="15" t="n">
+      <c r="H46" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A46,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A46,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="I46" s="15" t="n">
+      <c r="I46" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$D$5:$D$34,MATCH($A46,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$B$5:$B$34,MATCH($A46,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="J46" s="15" t="n">
+      <c r="J46" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A46,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A46,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="K46" s="15" t="n">
+      <c r="K46" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A46,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A46,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="L46" s="15" t="n">
+      <c r="L46" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$D$5:$D$34,MATCH($A46,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$B$5:$B$34,MATCH($A46,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="M46" s="15" t="n">
+      <c r="M46" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A46,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A46,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="N46" s="15" t="n">
+      <c r="N46" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A46,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A46,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="O46" s="15" t="n">
+      <c r="O46" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$D$5:$D$34,MATCH($A46,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$B$5:$B$34,MATCH($A46,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="P46" s="15" t="n">
+      <c r="P46" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A46,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A46,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="Q46" s="15" t="n">
+      <c r="Q46" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A46,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A46,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
     </row>
     <row r="47" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A47" s="14" t="n">
         <v>45</v>
       </c>
-      <c r="B47" s="17"/>
-      <c r="C47" s="15" t="n">
+      <c r="B47" s="15"/>
+      <c r="C47" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$D$5:$D$34,MATCH($A47,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$B$5:$B$34,MATCH($A47,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="D47" s="15" t="n">
+      <c r="D47" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A47,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A47,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="E47" s="15" t="n">
+      <c r="E47" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A47,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A47,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="F47" s="15" t="n">
+      <c r="F47" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$D$5:$D$34,MATCH($A47,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$B$5:$B$34,MATCH($A47,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="G47" s="15" t="n">
+      <c r="G47" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A47,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A47,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="H47" s="15" t="n">
+      <c r="H47" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A47,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A47,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="I47" s="15" t="n">
+      <c r="I47" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$D$5:$D$34,MATCH($A47,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$B$5:$B$34,MATCH($A47,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="J47" s="15" t="n">
+      <c r="J47" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A47,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A47,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="K47" s="15" t="n">
+      <c r="K47" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A47,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A47,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="L47" s="15" t="n">
+      <c r="L47" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$D$5:$D$34,MATCH($A47,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$B$5:$B$34,MATCH($A47,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="M47" s="15" t="n">
+      <c r="M47" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A47,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A47,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="N47" s="15" t="n">
+      <c r="N47" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A47,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A47,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="O47" s="15" t="n">
+      <c r="O47" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$D$5:$D$34,MATCH($A47,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$B$5:$B$34,MATCH($A47,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="P47" s="15" t="n">
+      <c r="P47" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A47,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A47,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="Q47" s="15" t="n">
+      <c r="Q47" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A47,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A47,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
     </row>
     <row r="48" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A48" s="14" t="n">
         <v>46</v>
       </c>
-      <c r="B48" s="17"/>
-      <c r="C48" s="15" t="n">
+      <c r="B48" s="15"/>
+      <c r="C48" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$D$5:$D$34,MATCH($A48,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$B$5:$B$34,MATCH($A48,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="D48" s="15" t="n">
+      <c r="D48" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A48,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A48,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="E48" s="15" t="n">
+      <c r="E48" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A48,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A48,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="F48" s="15" t="n">
+      <c r="F48" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$D$5:$D$34,MATCH($A48,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$B$5:$B$34,MATCH($A48,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="G48" s="15" t="n">
+      <c r="G48" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A48,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A48,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="H48" s="15" t="n">
+      <c r="H48" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A48,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A48,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="I48" s="15" t="n">
+      <c r="I48" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$D$5:$D$34,MATCH($A48,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$B$5:$B$34,MATCH($A48,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="J48" s="15" t="n">
+      <c r="J48" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A48,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A48,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="K48" s="15" t="n">
+      <c r="K48" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A48,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A48,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="L48" s="15" t="n">
+      <c r="L48" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$D$5:$D$34,MATCH($A48,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$B$5:$B$34,MATCH($A48,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="M48" s="15" t="n">
+      <c r="M48" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A48,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A48,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="N48" s="15" t="n">
+      <c r="N48" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A48,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A48,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="O48" s="15" t="n">
+      <c r="O48" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$D$5:$D$34,MATCH($A48,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$B$5:$B$34,MATCH($A48,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="P48" s="15" t="n">
+      <c r="P48" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A48,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A48,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="Q48" s="15" t="n">
+      <c r="Q48" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A48,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A48,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
     </row>
     <row r="49" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A49" s="14" t="n">
         <v>47</v>
       </c>
-      <c r="B49" s="17"/>
-      <c r="C49" s="15" t="n">
+      <c r="B49" s="15"/>
+      <c r="C49" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$D$5:$D$34,MATCH($A49,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$B$5:$B$34,MATCH($A49,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="D49" s="15" t="n">
+      <c r="D49" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A49,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A49,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="E49" s="15" t="n">
+      <c r="E49" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A49,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A49,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="F49" s="15" t="n">
+      <c r="F49" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$D$5:$D$34,MATCH($A49,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$B$5:$B$34,MATCH($A49,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="G49" s="15" t="n">
+      <c r="G49" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A49,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A49,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="H49" s="15" t="n">
+      <c r="H49" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A49,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A49,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="I49" s="15" t="n">
+      <c r="I49" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$D$5:$D$34,MATCH($A49,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$B$5:$B$34,MATCH($A49,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="J49" s="15" t="n">
+      <c r="J49" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A49,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A49,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="K49" s="15" t="n">
+      <c r="K49" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A49,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A49,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="L49" s="15" t="n">
+      <c r="L49" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$D$5:$D$34,MATCH($A49,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$B$5:$B$34,MATCH($A49,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="M49" s="15" t="n">
+      <c r="M49" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A49,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A49,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="N49" s="15" t="n">
+      <c r="N49" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A49,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A49,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="O49" s="15" t="n">
+      <c r="O49" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$D$5:$D$34,MATCH($A49,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$B$5:$B$34,MATCH($A49,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="P49" s="15" t="n">
+      <c r="P49" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A49,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A49,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="Q49" s="15" t="n">
+      <c r="Q49" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A49,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A49,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
     </row>
     <row r="50" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A50" s="14" t="n">
         <v>48</v>
       </c>
-      <c r="B50" s="17"/>
-      <c r="C50" s="15" t="n">
+      <c r="B50" s="15"/>
+      <c r="C50" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$D$5:$D$34,MATCH($A50,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$B$5:$B$34,MATCH($A50,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="D50" s="15" t="n">
+      <c r="D50" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A50,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A50,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="E50" s="15" t="n">
+      <c r="E50" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A50,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A50,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="F50" s="15" t="n">
+      <c r="F50" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$D$5:$D$34,MATCH($A50,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$B$5:$B$34,MATCH($A50,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="G50" s="15" t="n">
+      <c r="G50" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A50,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A50,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="H50" s="15" t="n">
+      <c r="H50" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A50,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A50,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="I50" s="15" t="n">
+      <c r="I50" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$D$5:$D$34,MATCH($A50,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$B$5:$B$34,MATCH($A50,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="J50" s="15" t="n">
+      <c r="J50" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A50,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A50,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="K50" s="15" t="n">
+      <c r="K50" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A50,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A50,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="L50" s="15" t="n">
+      <c r="L50" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$D$5:$D$34,MATCH($A50,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$B$5:$B$34,MATCH($A50,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="M50" s="15" t="n">
+      <c r="M50" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A50,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A50,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="N50" s="15" t="n">
+      <c r="N50" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A50,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A50,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="O50" s="15" t="n">
+      <c r="O50" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$D$5:$D$34,MATCH($A50,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$B$5:$B$34,MATCH($A50,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="P50" s="15" t="n">
+      <c r="P50" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A50,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A50,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="Q50" s="15" t="n">
+      <c r="Q50" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A50,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A50,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
     </row>
     <row r="51" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A51" s="14" t="n">
         <v>49</v>
       </c>
-      <c r="B51" s="17"/>
-      <c r="C51" s="15" t="n">
+      <c r="B51" s="15"/>
+      <c r="C51" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$D$5:$D$34,MATCH($A51,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$B$5:$B$34,MATCH($A51,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="D51" s="15" t="n">
+      <c r="D51" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A51,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A51,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="E51" s="15" t="n">
+      <c r="E51" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A51,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A51,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="F51" s="15" t="n">
+      <c r="F51" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$D$5:$D$34,MATCH($A51,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$B$5:$B$34,MATCH($A51,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="G51" s="15" t="n">
+      <c r="G51" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A51,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A51,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="H51" s="15" t="n">
+      <c r="H51" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A51,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A51,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="I51" s="15" t="n">
+      <c r="I51" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$D$5:$D$34,MATCH($A51,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$B$5:$B$34,MATCH($A51,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="J51" s="15" t="n">
+      <c r="J51" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A51,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A51,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="K51" s="15" t="n">
+      <c r="K51" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A51,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A51,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="L51" s="15" t="n">
+      <c r="L51" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$D$5:$D$34,MATCH($A51,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$B$5:$B$34,MATCH($A51,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="M51" s="15" t="n">
+      <c r="M51" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A51,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A51,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="N51" s="15" t="n">
+      <c r="N51" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A51,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A51,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="O51" s="15" t="n">
+      <c r="O51" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$D$5:$D$34,MATCH($A51,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$B$5:$B$34,MATCH($A51,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="P51" s="15" t="n">
+      <c r="P51" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A51,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A51,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="Q51" s="15" t="n">
+      <c r="Q51" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A51,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A51,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
     </row>
     <row r="52" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A52" s="14" t="n">
         <v>50</v>
       </c>
-      <c r="B52" s="17"/>
-      <c r="C52" s="15" t="n">
+      <c r="B52" s="15"/>
+      <c r="C52" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$D$5:$D$34,MATCH($A52,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$B$5:$B$34,MATCH($A52,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="D52" s="15" t="n">
+      <c r="D52" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A52,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A52,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="E52" s="15" t="n">
+      <c r="E52" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A52,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A52,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="F52" s="15" t="n">
+      <c r="F52" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$D$5:$D$34,MATCH($A52,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$B$5:$B$34,MATCH($A52,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="G52" s="15" t="n">
+      <c r="G52" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A52,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A52,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="H52" s="15" t="n">
+      <c r="H52" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A52,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A52,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="I52" s="15" t="n">
+      <c r="I52" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$D$5:$D$34,MATCH($A52,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$B$5:$B$34,MATCH($A52,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="J52" s="15" t="n">
+      <c r="J52" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A52,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A52,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="K52" s="15" t="n">
+      <c r="K52" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A52,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A52,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="L52" s="15" t="n">
+      <c r="L52" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$D$5:$D$34,MATCH($A52,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$B$5:$B$34,MATCH($A52,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="M52" s="15" t="n">
+      <c r="M52" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A52,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A52,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="N52" s="15" t="n">
+      <c r="N52" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A52,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A52,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="O52" s="15" t="n">
+      <c r="O52" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$D$5:$D$34,MATCH($A52,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$B$5:$B$34,MATCH($A52,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="P52" s="15" t="n">
+      <c r="P52" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A52,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A52,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="Q52" s="15" t="n">
+      <c r="Q52" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A52,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A52,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
     </row>
     <row r="53" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A53" s="14" t="n">
         <v>51</v>
       </c>
-      <c r="B53" s="17"/>
-      <c r="C53" s="15" t="n">
+      <c r="B53" s="15"/>
+      <c r="C53" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$D$5:$D$34,MATCH($A53,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$B$5:$B$34,MATCH($A53,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="D53" s="15" t="n">
+      <c r="D53" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A53,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A53,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="E53" s="15" t="n">
+      <c r="E53" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A53,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A53,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="F53" s="15" t="n">
+      <c r="F53" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$D$5:$D$34,MATCH($A53,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$B$5:$B$34,MATCH($A53,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="G53" s="15" t="n">
+      <c r="G53" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A53,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A53,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="H53" s="15" t="n">
+      <c r="H53" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A53,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A53,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="I53" s="15" t="n">
+      <c r="I53" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$D$5:$D$34,MATCH($A53,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$B$5:$B$34,MATCH($A53,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="J53" s="15" t="n">
+      <c r="J53" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A53,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A53,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="K53" s="15" t="n">
+      <c r="K53" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A53,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A53,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="L53" s="15" t="n">
+      <c r="L53" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$D$5:$D$34,MATCH($A53,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$B$5:$B$34,MATCH($A53,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="M53" s="15" t="n">
+      <c r="M53" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A53,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A53,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="N53" s="15" t="n">
+      <c r="N53" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A53,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A53,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="O53" s="15" t="n">
+      <c r="O53" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$D$5:$D$34,MATCH($A53,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$B$5:$B$34,MATCH($A53,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="P53" s="15" t="n">
+      <c r="P53" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A53,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A53,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="Q53" s="15" t="n">
+      <c r="Q53" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A53,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A53,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
     </row>
     <row r="54" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A54" s="14" t="n">
         <v>52</v>
       </c>
-      <c r="B54" s="17"/>
-      <c r="C54" s="15" t="n">
+      <c r="B54" s="15"/>
+      <c r="C54" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$D$5:$D$34,MATCH($A54,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$B$5:$B$34,MATCH($A54,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="D54" s="15" t="n">
+      <c r="D54" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A54,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A54,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="E54" s="15" t="n">
+      <c r="E54" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A54,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A54,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="F54" s="15" t="n">
+      <c r="F54" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$D$5:$D$34,MATCH($A54,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$B$5:$B$34,MATCH($A54,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="G54" s="15" t="n">
+      <c r="G54" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A54,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A54,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="H54" s="15" t="n">
+      <c r="H54" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A54,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A54,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="I54" s="15" t="n">
+      <c r="I54" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$D$5:$D$34,MATCH($A54,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$B$5:$B$34,MATCH($A54,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="J54" s="15" t="n">
+      <c r="J54" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A54,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A54,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="K54" s="15" t="n">
+      <c r="K54" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A54,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A54,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="L54" s="15" t="n">
+      <c r="L54" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$D$5:$D$34,MATCH($A54,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$B$5:$B$34,MATCH($A54,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="M54" s="15" t="n">
+      <c r="M54" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A54,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A54,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="N54" s="15" t="n">
+      <c r="N54" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A54,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A54,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="O54" s="15" t="n">
+      <c r="O54" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$D$5:$D$34,MATCH($A54,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$B$5:$B$34,MATCH($A54,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="P54" s="15" t="n">
+      <c r="P54" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A54,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A54,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="Q54" s="15" t="n">
+      <c r="Q54" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A54,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A54,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
     </row>
     <row r="55" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A55" s="14" t="n">
         <v>53</v>
       </c>
-      <c r="B55" s="17"/>
-      <c r="C55" s="15" t="n">
+      <c r="B55" s="15"/>
+      <c r="C55" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$D$5:$D$34,MATCH($A55,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$B$5:$B$34,MATCH($A55,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="D55" s="15" t="n">
+      <c r="D55" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A55,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A55,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="E55" s="15" t="n">
+      <c r="E55" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A55,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A55,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="F55" s="15" t="n">
+      <c r="F55" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$D$5:$D$34,MATCH($A55,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$B$5:$B$34,MATCH($A55,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="G55" s="15" t="n">
+      <c r="G55" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A55,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A55,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="H55" s="15" t="n">
+      <c r="H55" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A55,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A55,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="I55" s="15" t="n">
+      <c r="I55" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$D$5:$D$34,MATCH($A55,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$B$5:$B$34,MATCH($A55,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="J55" s="15" t="n">
+      <c r="J55" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A55,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A55,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="K55" s="15" t="n">
+      <c r="K55" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A55,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A55,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="L55" s="15" t="n">
+      <c r="L55" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$D$5:$D$34,MATCH($A55,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$B$5:$B$34,MATCH($A55,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="M55" s="15" t="n">
+      <c r="M55" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A55,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A55,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="N55" s="15" t="n">
+      <c r="N55" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A55,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A55,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="O55" s="15" t="n">
+      <c r="O55" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$D$5:$D$34,MATCH($A55,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$B$5:$B$34,MATCH($A55,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="P55" s="15" t="n">
+      <c r="P55" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A55,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A55,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="Q55" s="15" t="n">
+      <c r="Q55" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A55,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A55,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
     </row>
     <row r="56" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A56" s="14" t="n">
         <v>54</v>
       </c>
-      <c r="B56" s="17"/>
-      <c r="C56" s="15" t="n">
+      <c r="B56" s="15"/>
+      <c r="C56" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$D$5:$D$34,MATCH($A56,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$B$5:$B$34,MATCH($A56,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="D56" s="15" t="n">
+      <c r="D56" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A56,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A56,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="E56" s="15" t="n">
+      <c r="E56" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A56,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A56,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="F56" s="15" t="n">
+      <c r="F56" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$D$5:$D$34,MATCH($A56,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$B$5:$B$34,MATCH($A56,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="G56" s="15" t="n">
+      <c r="G56" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A56,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A56,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="H56" s="15" t="n">
+      <c r="H56" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A56,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A56,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="I56" s="15" t="n">
+      <c r="I56" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$D$5:$D$34,MATCH($A56,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$B$5:$B$34,MATCH($A56,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="J56" s="15" t="n">
+      <c r="J56" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A56,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A56,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="K56" s="15" t="n">
+      <c r="K56" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A56,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A56,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="L56" s="15" t="n">
+      <c r="L56" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$D$5:$D$34,MATCH($A56,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$B$5:$B$34,MATCH($A56,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="M56" s="15" t="n">
+      <c r="M56" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A56,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A56,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="N56" s="15" t="n">
+      <c r="N56" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A56,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A56,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="O56" s="15" t="n">
+      <c r="O56" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$D$5:$D$34,MATCH($A56,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$B$5:$B$34,MATCH($A56,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="P56" s="15" t="n">
+      <c r="P56" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A56,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A56,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="Q56" s="15" t="n">
+      <c r="Q56" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A56,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A56,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
     </row>
     <row r="57" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A57" s="14" t="n">
         <v>55</v>
       </c>
-      <c r="B57" s="17"/>
-      <c r="C57" s="15" t="n">
+      <c r="B57" s="15"/>
+      <c r="C57" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$D$5:$D$34,MATCH($A57,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$B$5:$B$34,MATCH($A57,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="D57" s="15" t="n">
+      <c r="D57" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A57,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A57,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="E57" s="15" t="n">
+      <c r="E57" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A57,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A57,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="F57" s="15" t="n">
+      <c r="F57" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$D$5:$D$34,MATCH($A57,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$B$5:$B$34,MATCH($A57,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="G57" s="15" t="n">
+      <c r="G57" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A57,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A57,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="H57" s="15" t="n">
+      <c r="H57" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A57,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A57,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="I57" s="15" t="n">
+      <c r="I57" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$D$5:$D$34,MATCH($A57,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$B$5:$B$34,MATCH($A57,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="J57" s="15" t="n">
+      <c r="J57" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A57,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A57,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="K57" s="15" t="n">
+      <c r="K57" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A57,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A57,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="L57" s="15" t="n">
+      <c r="L57" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$D$5:$D$34,MATCH($A57,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$B$5:$B$34,MATCH($A57,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="M57" s="15" t="n">
+      <c r="M57" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A57,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A57,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="N57" s="15" t="n">
+      <c r="N57" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A57,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A57,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="O57" s="15" t="n">
+      <c r="O57" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$D$5:$D$34,MATCH($A57,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$B$5:$B$34,MATCH($A57,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="P57" s="15" t="n">
+      <c r="P57" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A57,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A57,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="Q57" s="15" t="n">
+      <c r="Q57" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A57,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A57,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
     </row>
     <row r="58" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A58" s="14" t="n">
         <v>56</v>
       </c>
-      <c r="B58" s="17"/>
-      <c r="C58" s="15" t="n">
+      <c r="B58" s="15"/>
+      <c r="C58" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$D$5:$D$34,MATCH($A58,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$B$5:$B$34,MATCH($A58,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="D58" s="15" t="n">
+      <c r="D58" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A58,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A58,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="E58" s="15" t="n">
+      <c r="E58" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A58,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A58,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="F58" s="15" t="n">
+      <c r="F58" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$D$5:$D$34,MATCH($A58,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$B$5:$B$34,MATCH($A58,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="G58" s="15" t="n">
+      <c r="G58" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A58,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A58,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="H58" s="15" t="n">
+      <c r="H58" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A58,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A58,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="I58" s="15" t="n">
+      <c r="I58" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$D$5:$D$34,MATCH($A58,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$B$5:$B$34,MATCH($A58,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="J58" s="15" t="n">
+      <c r="J58" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A58,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A58,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="K58" s="15" t="n">
+      <c r="K58" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A58,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A58,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="L58" s="15" t="n">
+      <c r="L58" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$D$5:$D$34,MATCH($A58,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$B$5:$B$34,MATCH($A58,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="M58" s="15" t="n">
+      <c r="M58" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A58,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A58,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="N58" s="15" t="n">
+      <c r="N58" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A58,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A58,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="O58" s="15" t="n">
+      <c r="O58" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$D$5:$D$34,MATCH($A58,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$B$5:$B$34,MATCH($A58,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="P58" s="15" t="n">
+      <c r="P58" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A58,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A58,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="Q58" s="15" t="n">
+      <c r="Q58" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A58,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A58,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
     </row>
     <row r="59" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A59" s="14" t="n">
         <v>57</v>
       </c>
-      <c r="B59" s="17"/>
-      <c r="C59" s="15" t="n">
+      <c r="B59" s="15"/>
+      <c r="C59" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$D$5:$D$34,MATCH($A59,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$B$5:$B$34,MATCH($A59,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="D59" s="15" t="n">
+      <c r="D59" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A59,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A59,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="E59" s="15" t="n">
+      <c r="E59" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A59,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A59,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="F59" s="15" t="n">
+      <c r="F59" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$D$5:$D$34,MATCH($A59,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$B$5:$B$34,MATCH($A59,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="G59" s="15" t="n">
+      <c r="G59" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A59,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A59,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="H59" s="15" t="n">
+      <c r="H59" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A59,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A59,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="I59" s="15" t="n">
+      <c r="I59" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$D$5:$D$34,MATCH($A59,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$B$5:$B$34,MATCH($A59,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="J59" s="15" t="n">
+      <c r="J59" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A59,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A59,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="K59" s="15" t="n">
+      <c r="K59" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A59,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A59,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="L59" s="15" t="n">
+      <c r="L59" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$D$5:$D$34,MATCH($A59,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$B$5:$B$34,MATCH($A59,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="M59" s="15" t="n">
+      <c r="M59" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A59,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A59,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="N59" s="15" t="n">
+      <c r="N59" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A59,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A59,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="O59" s="15" t="n">
+      <c r="O59" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$D$5:$D$34,MATCH($A59,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$B$5:$B$34,MATCH($A59,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="P59" s="15" t="n">
+      <c r="P59" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A59,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A59,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="Q59" s="15" t="n">
+      <c r="Q59" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A59,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A59,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
     </row>
     <row r="60" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A60" s="14" t="n">
         <v>58</v>
       </c>
-      <c r="B60" s="17"/>
-      <c r="C60" s="15" t="n">
+      <c r="B60" s="15"/>
+      <c r="C60" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$D$5:$D$34,MATCH($A60,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$B$5:$B$34,MATCH($A60,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="D60" s="15" t="n">
+      <c r="D60" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A60,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A60,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="E60" s="15" t="n">
+      <c r="E60" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A60,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A60,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="F60" s="15" t="n">
+      <c r="F60" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$D$5:$D$34,MATCH($A60,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$B$5:$B$34,MATCH($A60,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="G60" s="15" t="n">
+      <c r="G60" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A60,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A60,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="H60" s="15" t="n">
+      <c r="H60" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A60,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A60,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="I60" s="15" t="n">
+      <c r="I60" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$D$5:$D$34,MATCH($A60,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$B$5:$B$34,MATCH($A60,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="J60" s="15" t="n">
+      <c r="J60" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A60,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A60,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="K60" s="15" t="n">
+      <c r="K60" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A60,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A60,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="L60" s="15" t="n">
+      <c r="L60" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$D$5:$D$34,MATCH($A60,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$B$5:$B$34,MATCH($A60,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="M60" s="15" t="n">
+      <c r="M60" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A60,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A60,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="N60" s="15" t="n">
+      <c r="N60" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A60,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A60,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="O60" s="15" t="n">
+      <c r="O60" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$D$5:$D$34,MATCH($A60,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$B$5:$B$34,MATCH($A60,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="P60" s="15" t="n">
+      <c r="P60" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A60,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A60,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="Q60" s="15" t="n">
+      <c r="Q60" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A60,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A60,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
     </row>
     <row r="61" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A61" s="14" t="n">
         <v>59</v>
       </c>
-      <c r="B61" s="17"/>
-      <c r="C61" s="15" t="n">
+      <c r="B61" s="15"/>
+      <c r="C61" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$D$5:$D$34,MATCH($A61,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$B$5:$B$34,MATCH($A61,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="D61" s="15" t="n">
+      <c r="D61" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A61,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A61,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="E61" s="15" t="n">
+      <c r="E61" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A61,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A61,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="F61" s="15" t="n">
+      <c r="F61" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$D$5:$D$34,MATCH($A61,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$B$5:$B$34,MATCH($A61,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="G61" s="15" t="n">
+      <c r="G61" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A61,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A61,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="H61" s="15" t="n">
+      <c r="H61" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A61,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A61,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="I61" s="15" t="n">
+      <c r="I61" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$D$5:$D$34,MATCH($A61,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$B$5:$B$34,MATCH($A61,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="J61" s="15" t="n">
+      <c r="J61" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A61,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A61,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="K61" s="15" t="n">
+      <c r="K61" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A61,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A61,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="L61" s="15" t="n">
+      <c r="L61" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$D$5:$D$34,MATCH($A61,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$B$5:$B$34,MATCH($A61,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="M61" s="15" t="n">
+      <c r="M61" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A61,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A61,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="N61" s="15" t="n">
+      <c r="N61" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A61,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A61,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="O61" s="15" t="n">
+      <c r="O61" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$D$5:$D$34,MATCH($A61,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$B$5:$B$34,MATCH($A61,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="P61" s="15" t="n">
+      <c r="P61" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A61,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A61,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="Q61" s="15" t="n">
+      <c r="Q61" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A61,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A61,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
     </row>
     <row r="62" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A62" s="14" t="n">
         <v>60</v>
       </c>
-      <c r="B62" s="17"/>
-      <c r="C62" s="15" t="n">
+      <c r="B62" s="15"/>
+      <c r="C62" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$D$5:$D$34,MATCH($A62,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$B$5:$B$34,MATCH($A62,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="D62" s="15" t="n">
+      <c r="D62" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A62,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A62,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="E62" s="15" t="n">
+      <c r="E62" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($A62,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($A62,'Mène 1'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="F62" s="15" t="n">
+      <c r="F62" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$D$5:$D$34,MATCH($A62,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$B$5:$B$34,MATCH($A62,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="G62" s="15" t="n">
+      <c r="G62" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A62,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A62,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="H62" s="15" t="n">
+      <c r="H62" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($A62,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($A62,'Mène 2'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="I62" s="15" t="n">
+      <c r="I62" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$D$5:$D$34,MATCH($A62,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$B$5:$B$34,MATCH($A62,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="J62" s="15" t="n">
+      <c r="J62" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A62,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A62,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="K62" s="15" t="n">
+      <c r="K62" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($A62,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($A62,'Mène 3'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="L62" s="15" t="n">
+      <c r="L62" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$D$5:$D$34,MATCH($A62,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$B$5:$B$34,MATCH($A62,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="M62" s="15" t="n">
+      <c r="M62" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A62,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A62,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="N62" s="15" t="n">
+      <c r="N62" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($A62,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($A62,'Mène 4'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="O62" s="15" t="n">
+      <c r="O62" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$D$5:$D$34,MATCH($A62,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$B$5:$B$34,MATCH($A62,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="P62" s="15" t="n">
+      <c r="P62" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A62,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A62,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
-      <c r="Q62" s="15" t="n">
+      <c r="Q62" s="16" t="n">
         <f aca="false">SUM(_xlfn.IFNA(INDEX('Mène 5'!$G$5:$G$34,MATCH($A62,'Mène 5'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 5'!$F$5:$F$34,MATCH($A62,'Mène 5'!$D$5:$D$34,0),1),0))</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="C1:E1"/>
     <mergeCell ref="F1:H1"/>
     <mergeCell ref="I1:K1"/>
     <mergeCell ref="L1:N1"/>
     <mergeCell ref="O1:Q1"/>
   </mergeCells>
   <conditionalFormatting sqref="F3:F62">
     <cfRule type="expression" priority="2" aboveAverage="0" equalAverage="0" bottom="0" percent="0" rank="0" text="" dxfId="1">
       <formula>AND(Équipe!$F3=Équipe!$C3,Équipe!$F3&lt;&gt;0)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I3:I62">
     <cfRule type="expression" priority="3" aboveAverage="0" equalAverage="0" bottom="0" percent="0" rank="0" text="" dxfId="1">
       <formula>AND(OR(Équipe!$I3=Équipe!$C3,Équipe!$I3=Équipe!$F3),Équipe!$I3&lt;&gt;0)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="L3:L62">
     <cfRule type="expression" priority="4" aboveAverage="0" equalAverage="0" bottom="0" percent="0" rank="0" text="" dxfId="1">
       <formula>AND(OR(Équipe!$L3=Équipe!$C3,Équipe!$L3=Équipe!$F3,Équipe!$L3=Équipe!$I3),Équipe!$L3&lt;&gt;0)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="O3:O62">
     <cfRule type="expression" priority="5" aboveAverage="0" equalAverage="0" bottom="0" percent="0" rank="0" text="" dxfId="1">
       <formula>AND(OR(Équipe!$O3=Équipe!$C3,Équipe!$O3=Équipe!$F3,Équipe!$O3=Équipe!$I3,Équipe!$O3=Équipe!$L3),Équipe!$O3&lt;&gt;0)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C3:Q62">
     <cfRule type="expression" priority="6" aboveAverage="0" equalAverage="0" bottom="0" percent="0" rank="0" text="" dxfId="2">
       <formula>Équipe!$B3=""</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D3:D62 G3:G62 J3:J62 M3:M62 P3:P62">
     <cfRule type="cellIs" priority="7" operator="equal" aboveAverage="0" equalAverage="0" bottom="0" percent="0" rank="0" text="" dxfId="3">
       <formula>13</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E3:E62 H3:H62 K3:K62 N3:N62 Q3:Q62">
     <cfRule type="cellIs" priority="8" operator="equal" aboveAverage="0" equalAverage="0" bottom="0" percent="0" rank="0" text="" dxfId="1">
       <formula>13</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B4:B62">
+  <conditionalFormatting sqref="B3:B62">
     <cfRule type="cellIs" priority="9" operator="equal" aboveAverage="0" equalAverage="0" bottom="0" percent="0" rank="0" text="" dxfId="4">
       <formula>""</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <pageSetup paperSize="9" scale="100" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="portrait" blackAndWhite="false" draft="false" cellComments="none" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:L62"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="80" zoomScaleNormal="80" zoomScalePageLayoutView="100" workbookViewId="0">
-      <selection pane="topLeft" activeCell="A3" activeCellId="0" sqref="A3"/>
+      <selection pane="topLeft" activeCell="M24" activeCellId="0" sqref="M24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.55078125" defaultRowHeight="12.8" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1" min="1" style="1" width="5.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2" min="2" style="1" width="72.59"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3" min="3" style="1" width="15.27"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4" min="4" style="1" width="14.04"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5" min="5" style="1" width="29.52"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6" min="6" style="1" width="31.93"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9" min="7" style="1" width="16.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11" min="11" style="1" width="26.03"/>
   </cols>
   <sheetData>
     <row r="1" customFormat="false" ht="24.45" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A1" s="18" t="str">
+      <c r="A1" s="17" t="str">
         <f aca="false">Équipe!A1</f>
         <v>Équipe</v>
       </c>
-      <c r="B1" s="18"/>
+      <c r="B1" s="17"/>
       <c r="C1" s="13" t="s">
         <v>29</v>
       </c>
       <c r="D1" s="13" t="s">
         <v>30</v>
       </c>
       <c r="E1" s="13" t="s">
         <v>31</v>
       </c>
       <c r="F1" s="13" t="s">
         <v>32</v>
       </c>
       <c r="G1" s="13" t="s">
         <v>33</v>
       </c>
       <c r="H1" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I1" s="13" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="2" customFormat="false" ht="24.45" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A2" s="12" t="str">
         <f aca="false">Équipe!A2</f>
         <v>N°</v>
       </c>
       <c r="B2" s="12" t="str">
         <f aca="false">Équipe!B2</f>
         <v>Nom</v>
       </c>
       <c r="C2" s="13"/>
       <c r="D2" s="13"/>
       <c r="E2" s="13"/>
       <c r="F2" s="13"/>
       <c r="G2" s="13"/>
       <c r="H2" s="13"/>
       <c r="I2" s="13"/>
       <c r="K2" s="13" t="s">
         <v>36</v>
       </c>
       <c r="L2" s="13" t="n">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="3" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A3" s="14" t="n">
         <f aca="false">Équipe!A3</f>
         <v>1</v>
       </c>
-      <c r="B3" s="15" t="n">
+      <c r="B3" s="16" t="n">
         <f aca="false">Équipe!B3</f>
         <v>0</v>
       </c>
-      <c r="C3" s="15" t="n">
+      <c r="C3" s="16" t="n">
         <f aca="false">SUM(IF(Équipe!D3=13,1,0),IF(Équipe!G3=13,1,0),IF(Équipe!J3=13,1,0),IF(Équipe!M3=13,1,0),IF(Équipe!P3=13,1,0))</f>
         <v>0</v>
       </c>
-      <c r="D3" s="15" t="n">
+      <c r="D3" s="16" t="n">
         <f aca="false">$L$2-C3</f>
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="E3" s="15" t="n">
+        <v>3</v>
+      </c>
+      <c r="E3" s="16" t="n">
         <f aca="false">SUM(Équipe!D3,Équipe!G3,Équipe!J3,Équipe!M3,Équipe!P3)</f>
         <v>0</v>
       </c>
-      <c r="F3" s="15" t="n">
+      <c r="F3" s="16" t="n">
         <f aca="false">SUM(Équipe!E3,Équipe!H3,Équipe!K3,Équipe!N3,Équipe!Q3)</f>
         <v>0</v>
       </c>
-      <c r="G3" s="15" t="n">
+      <c r="G3" s="16" t="n">
         <f aca="false">E3-F3</f>
         <v>0</v>
       </c>
-      <c r="H3" s="15" t="n">
+      <c r="H3" s="16" t="n">
         <f aca="false">IF(B3&lt;&gt;"",100*C3+G3,-1000)</f>
         <v>-1000</v>
       </c>
-      <c r="I3" s="15" t="n">
+      <c r="I3" s="16" t="n">
         <f aca="false">RANK(H3,$H$3:$H$60,0)</f>
-        <v>27</v>
+        <v>1</v>
       </c>
       <c r="K3" s="13"/>
       <c r="L3" s="13"/>
     </row>
     <row r="4" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A4" s="14" t="n">
         <f aca="false">Équipe!A4</f>
         <v>2</v>
       </c>
-      <c r="B4" s="15" t="n">
+      <c r="B4" s="16" t="n">
         <f aca="false">Équipe!B4</f>
         <v>0</v>
       </c>
-      <c r="C4" s="15" t="n">
+      <c r="C4" s="16" t="n">
         <f aca="false">SUM(IF(Équipe!D4=13,1,0),IF(Équipe!G4=13,1,0),IF(Équipe!J4=13,1,0),IF(Équipe!M4=13,1,0),IF(Équipe!P4=13,1,0))</f>
         <v>0</v>
       </c>
-      <c r="D4" s="15" t="n">
+      <c r="D4" s="16" t="n">
         <f aca="false">$L$2-C4</f>
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="E4" s="15" t="n">
+        <v>3</v>
+      </c>
+      <c r="E4" s="16" t="n">
         <f aca="false">SUM(Équipe!D4,Équipe!G4,Équipe!J4,Équipe!M4,Équipe!P4)</f>
         <v>0</v>
       </c>
-      <c r="F4" s="15" t="n">
+      <c r="F4" s="16" t="n">
         <f aca="false">SUM(Équipe!E4,Équipe!H4,Équipe!K4,Équipe!N4,Équipe!Q4)</f>
         <v>0</v>
       </c>
-      <c r="G4" s="15" t="n">
+      <c r="G4" s="16" t="n">
         <f aca="false">E4-F4</f>
         <v>0</v>
       </c>
-      <c r="H4" s="15" t="n">
+      <c r="H4" s="16" t="n">
         <f aca="false">IF(B4&lt;&gt;"",100*C4+G4,-1000)</f>
         <v>-1000</v>
       </c>
-      <c r="I4" s="15" t="n">
+      <c r="I4" s="16" t="n">
         <f aca="false">RANK(H4,$H$3:$H$60,0)</f>
-        <v>27</v>
+        <v>1</v>
       </c>
       <c r="K4" s="13"/>
       <c r="L4" s="13"/>
     </row>
     <row r="5" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A5" s="14" t="n">
         <f aca="false">Équipe!A5</f>
         <v>3</v>
       </c>
-      <c r="B5" s="15" t="n">
+      <c r="B5" s="16" t="n">
         <f aca="false">Équipe!B5</f>
         <v>0</v>
       </c>
-      <c r="C5" s="15" t="n">
+      <c r="C5" s="16" t="n">
         <f aca="false">SUM(IF(Équipe!D5=13,1,0),IF(Équipe!G5=13,1,0),IF(Équipe!J5=13,1,0),IF(Équipe!M5=13,1,0),IF(Équipe!P5=13,1,0))</f>
         <v>0</v>
       </c>
-      <c r="D5" s="15" t="n">
+      <c r="D5" s="16" t="n">
         <f aca="false">$L$2-C5</f>
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="E5" s="15" t="n">
+        <v>3</v>
+      </c>
+      <c r="E5" s="16" t="n">
         <f aca="false">SUM(Équipe!D5,Équipe!G5,Équipe!J5,Équipe!M5,Équipe!P5)</f>
         <v>0</v>
       </c>
-      <c r="F5" s="15" t="n">
+      <c r="F5" s="16" t="n">
         <f aca="false">SUM(Équipe!E5,Équipe!H5,Équipe!K5,Équipe!N5,Équipe!Q5)</f>
         <v>0</v>
       </c>
-      <c r="G5" s="15" t="n">
+      <c r="G5" s="16" t="n">
         <f aca="false">E5-F5</f>
         <v>0</v>
       </c>
-      <c r="H5" s="15" t="n">
+      <c r="H5" s="16" t="n">
         <f aca="false">IF(B5&lt;&gt;"",100*C5+G5,-1000)</f>
         <v>-1000</v>
       </c>
-      <c r="I5" s="15" t="n">
+      <c r="I5" s="16" t="n">
         <f aca="false">RANK(H5,$H$3:$H$60,0)</f>
-        <v>27</v>
+        <v>1</v>
       </c>
     </row>
     <row r="6" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A6" s="14" t="n">
         <f aca="false">Équipe!A6</f>
         <v>4</v>
       </c>
-      <c r="B6" s="15" t="n">
+      <c r="B6" s="16" t="n">
         <f aca="false">Équipe!B6</f>
         <v>0</v>
       </c>
-      <c r="C6" s="15" t="n">
+      <c r="C6" s="16" t="n">
         <f aca="false">SUM(IF(Équipe!D6=13,1,0),IF(Équipe!G6=13,1,0),IF(Équipe!J6=13,1,0),IF(Équipe!M6=13,1,0),IF(Équipe!P6=13,1,0))</f>
         <v>0</v>
       </c>
-      <c r="D6" s="15" t="n">
+      <c r="D6" s="16" t="n">
         <f aca="false">$L$2-C6</f>
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="E6" s="15" t="n">
+        <v>3</v>
+      </c>
+      <c r="E6" s="16" t="n">
         <f aca="false">SUM(Équipe!D6,Équipe!G6,Équipe!J6,Équipe!M6,Équipe!P6)</f>
         <v>0</v>
       </c>
-      <c r="F6" s="15" t="n">
+      <c r="F6" s="16" t="n">
         <f aca="false">SUM(Équipe!E6,Équipe!H6,Équipe!K6,Équipe!N6,Équipe!Q6)</f>
         <v>0</v>
       </c>
-      <c r="G6" s="15" t="n">
+      <c r="G6" s="16" t="n">
         <f aca="false">E6-F6</f>
         <v>0</v>
       </c>
-      <c r="H6" s="15" t="n">
+      <c r="H6" s="16" t="n">
         <f aca="false">IF(B6&lt;&gt;"",100*C6+G6,-1000)</f>
         <v>-1000</v>
       </c>
-      <c r="I6" s="15" t="n">
+      <c r="I6" s="16" t="n">
         <f aca="false">RANK(H6,$H$3:$H$60,0)</f>
-        <v>27</v>
+        <v>1</v>
       </c>
     </row>
     <row r="7" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A7" s="14" t="n">
         <f aca="false">Équipe!A7</f>
         <v>5</v>
       </c>
-      <c r="B7" s="15" t="n">
+      <c r="B7" s="16" t="n">
         <f aca="false">Équipe!B7</f>
         <v>0</v>
       </c>
-      <c r="C7" s="15" t="n">
+      <c r="C7" s="16" t="n">
         <f aca="false">SUM(IF(Équipe!D7=13,1,0),IF(Équipe!G7=13,1,0),IF(Équipe!J7=13,1,0),IF(Équipe!M7=13,1,0),IF(Équipe!P7=13,1,0))</f>
         <v>0</v>
       </c>
-      <c r="D7" s="15" t="n">
+      <c r="D7" s="16" t="n">
         <f aca="false">$L$2-C7</f>
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="E7" s="15" t="n">
+        <v>3</v>
+      </c>
+      <c r="E7" s="16" t="n">
         <f aca="false">SUM(Équipe!D7,Équipe!G7,Équipe!J7,Équipe!M7,Équipe!P7)</f>
         <v>0</v>
       </c>
-      <c r="F7" s="15" t="n">
+      <c r="F7" s="16" t="n">
         <f aca="false">SUM(Équipe!E7,Équipe!H7,Équipe!K7,Équipe!N7,Équipe!Q7)</f>
         <v>0</v>
       </c>
-      <c r="G7" s="15" t="n">
+      <c r="G7" s="16" t="n">
         <f aca="false">E7-F7</f>
         <v>0</v>
       </c>
-      <c r="H7" s="15" t="n">
+      <c r="H7" s="16" t="n">
         <f aca="false">IF(B7&lt;&gt;"",100*C7+G7,-1000)</f>
         <v>-1000</v>
       </c>
-      <c r="I7" s="15" t="n">
+      <c r="I7" s="16" t="n">
         <f aca="false">RANK(H7,$H$3:$H$60,0)</f>
-        <v>27</v>
+        <v>1</v>
       </c>
     </row>
     <row r="8" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A8" s="14" t="n">
         <f aca="false">Équipe!A8</f>
         <v>6</v>
       </c>
-      <c r="B8" s="15" t="n">
+      <c r="B8" s="16" t="n">
         <f aca="false">Équipe!B8</f>
         <v>0</v>
       </c>
-      <c r="C8" s="15" t="n">
+      <c r="C8" s="16" t="n">
         <f aca="false">SUM(IF(Équipe!D8=13,1,0),IF(Équipe!G8=13,1,0),IF(Équipe!J8=13,1,0),IF(Équipe!M8=13,1,0),IF(Équipe!P8=13,1,0))</f>
         <v>0</v>
       </c>
-      <c r="D8" s="15" t="n">
+      <c r="D8" s="16" t="n">
         <f aca="false">$L$2-C8</f>
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="E8" s="15" t="n">
+        <v>3</v>
+      </c>
+      <c r="E8" s="16" t="n">
         <f aca="false">SUM(Équipe!D8,Équipe!G8,Équipe!J8,Équipe!M8,Équipe!P8)</f>
         <v>0</v>
       </c>
-      <c r="F8" s="15" t="n">
+      <c r="F8" s="16" t="n">
         <f aca="false">SUM(Équipe!E8,Équipe!H8,Équipe!K8,Équipe!N8,Équipe!Q8)</f>
         <v>0</v>
       </c>
-      <c r="G8" s="15" t="n">
+      <c r="G8" s="16" t="n">
         <f aca="false">E8-F8</f>
         <v>0</v>
       </c>
-      <c r="H8" s="15" t="n">
+      <c r="H8" s="16" t="n">
         <f aca="false">IF(B8&lt;&gt;"",100*C8+G8,-1000)</f>
         <v>-1000</v>
       </c>
-      <c r="I8" s="15" t="n">
+      <c r="I8" s="16" t="n">
         <f aca="false">RANK(H8,$H$3:$H$60,0)</f>
-        <v>27</v>
+        <v>1</v>
       </c>
     </row>
     <row r="9" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A9" s="14" t="n">
         <f aca="false">Équipe!A9</f>
         <v>7</v>
       </c>
-      <c r="B9" s="15" t="n">
+      <c r="B9" s="16" t="n">
         <f aca="false">Équipe!B9</f>
         <v>0</v>
       </c>
-      <c r="C9" s="15" t="n">
+      <c r="C9" s="16" t="n">
         <f aca="false">SUM(IF(Équipe!D9=13,1,0),IF(Équipe!G9=13,1,0),IF(Équipe!J9=13,1,0),IF(Équipe!M9=13,1,0),IF(Équipe!P9=13,1,0))</f>
         <v>0</v>
       </c>
-      <c r="D9" s="15" t="n">
+      <c r="D9" s="16" t="n">
         <f aca="false">$L$2-C9</f>
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="E9" s="15" t="n">
+        <v>3</v>
+      </c>
+      <c r="E9" s="16" t="n">
         <f aca="false">SUM(Équipe!D9,Équipe!G9,Équipe!J9,Équipe!M9,Équipe!P9)</f>
         <v>0</v>
       </c>
-      <c r="F9" s="15" t="n">
+      <c r="F9" s="16" t="n">
         <f aca="false">SUM(Équipe!E9,Équipe!H9,Équipe!K9,Équipe!N9,Équipe!Q9)</f>
         <v>0</v>
       </c>
-      <c r="G9" s="15" t="n">
+      <c r="G9" s="16" t="n">
         <f aca="false">E9-F9</f>
         <v>0</v>
       </c>
-      <c r="H9" s="15" t="n">
+      <c r="H9" s="16" t="n">
         <f aca="false">IF(B9&lt;&gt;"",100*C9+G9,-1000)</f>
         <v>-1000</v>
       </c>
-      <c r="I9" s="15" t="n">
+      <c r="I9" s="16" t="n">
         <f aca="false">RANK(H9,$H$3:$H$60,0)</f>
-        <v>27</v>
+        <v>1</v>
       </c>
     </row>
     <row r="10" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A10" s="14" t="n">
         <f aca="false">Équipe!A10</f>
         <v>8</v>
       </c>
-      <c r="B10" s="15" t="n">
+      <c r="B10" s="16" t="n">
         <f aca="false">Équipe!B10</f>
         <v>0</v>
       </c>
-      <c r="C10" s="15" t="n">
+      <c r="C10" s="16" t="n">
         <f aca="false">SUM(IF(Équipe!D10=13,1,0),IF(Équipe!G10=13,1,0),IF(Équipe!J10=13,1,0),IF(Équipe!M10=13,1,0),IF(Équipe!P10=13,1,0))</f>
         <v>0</v>
       </c>
-      <c r="D10" s="15" t="n">
+      <c r="D10" s="16" t="n">
         <f aca="false">$L$2-C10</f>
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="E10" s="15" t="n">
+        <v>3</v>
+      </c>
+      <c r="E10" s="16" t="n">
         <f aca="false">SUM(Équipe!D10,Équipe!G10,Équipe!J10,Équipe!M10,Équipe!P10)</f>
         <v>0</v>
       </c>
-      <c r="F10" s="15" t="n">
+      <c r="F10" s="16" t="n">
         <f aca="false">SUM(Équipe!E10,Équipe!H10,Équipe!K10,Équipe!N10,Équipe!Q10)</f>
         <v>0</v>
       </c>
-      <c r="G10" s="15" t="n">
+      <c r="G10" s="16" t="n">
         <f aca="false">E10-F10</f>
         <v>0</v>
       </c>
-      <c r="H10" s="15" t="n">
+      <c r="H10" s="16" t="n">
         <f aca="false">IF(B10&lt;&gt;"",100*C10+G10,-1000)</f>
         <v>-1000</v>
       </c>
-      <c r="I10" s="15" t="n">
+      <c r="I10" s="16" t="n">
         <f aca="false">RANK(H10,$H$3:$H$60,0)</f>
-        <v>27</v>
+        <v>1</v>
       </c>
     </row>
     <row r="11" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A11" s="14" t="n">
         <f aca="false">Équipe!A11</f>
         <v>9</v>
       </c>
-      <c r="B11" s="15" t="n">
+      <c r="B11" s="16" t="n">
         <f aca="false">Équipe!B11</f>
         <v>0</v>
       </c>
-      <c r="C11" s="15" t="n">
+      <c r="C11" s="16" t="n">
         <f aca="false">SUM(IF(Équipe!D11=13,1,0),IF(Équipe!G11=13,1,0),IF(Équipe!J11=13,1,0),IF(Équipe!M11=13,1,0),IF(Équipe!P11=13,1,0))</f>
         <v>0</v>
       </c>
-      <c r="D11" s="15" t="n">
+      <c r="D11" s="16" t="n">
         <f aca="false">$L$2-C11</f>
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="E11" s="15" t="n">
+        <v>3</v>
+      </c>
+      <c r="E11" s="16" t="n">
         <f aca="false">SUM(Équipe!D11,Équipe!G11,Équipe!J11,Équipe!M11,Équipe!P11)</f>
         <v>0</v>
       </c>
-      <c r="F11" s="15" t="n">
+      <c r="F11" s="16" t="n">
         <f aca="false">SUM(Équipe!E11,Équipe!H11,Équipe!K11,Équipe!N11,Équipe!Q11)</f>
         <v>0</v>
       </c>
-      <c r="G11" s="15" t="n">
+      <c r="G11" s="16" t="n">
         <f aca="false">E11-F11</f>
         <v>0</v>
       </c>
-      <c r="H11" s="15" t="n">
+      <c r="H11" s="16" t="n">
         <f aca="false">IF(B11&lt;&gt;"",100*C11+G11,-1000)</f>
         <v>-1000</v>
       </c>
-      <c r="I11" s="15" t="n">
+      <c r="I11" s="16" t="n">
         <f aca="false">RANK(H11,$H$3:$H$60,0)</f>
-        <v>27</v>
+        <v>1</v>
       </c>
     </row>
     <row r="12" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A12" s="14" t="n">
         <f aca="false">Équipe!A12</f>
         <v>10</v>
       </c>
-      <c r="B12" s="15" t="n">
+      <c r="B12" s="16" t="n">
         <f aca="false">Équipe!B12</f>
         <v>0</v>
       </c>
-      <c r="C12" s="15" t="n">
+      <c r="C12" s="16" t="n">
         <f aca="false">SUM(IF(Équipe!D12=13,1,0),IF(Équipe!G12=13,1,0),IF(Équipe!J12=13,1,0),IF(Équipe!M12=13,1,0),IF(Équipe!P12=13,1,0))</f>
         <v>0</v>
       </c>
-      <c r="D12" s="15" t="n">
+      <c r="D12" s="16" t="n">
         <f aca="false">$L$2-C12</f>
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="E12" s="15" t="n">
+        <v>3</v>
+      </c>
+      <c r="E12" s="16" t="n">
         <f aca="false">SUM(Équipe!D12,Équipe!G12,Équipe!J12,Équipe!M12,Équipe!P12)</f>
         <v>0</v>
       </c>
-      <c r="F12" s="15" t="n">
+      <c r="F12" s="16" t="n">
         <f aca="false">SUM(Équipe!E12,Équipe!H12,Équipe!K12,Équipe!N12,Équipe!Q12)</f>
         <v>0</v>
       </c>
-      <c r="G12" s="15" t="n">
+      <c r="G12" s="16" t="n">
         <f aca="false">E12-F12</f>
         <v>0</v>
       </c>
-      <c r="H12" s="15" t="n">
+      <c r="H12" s="16" t="n">
         <f aca="false">IF(B12&lt;&gt;"",100*C12+G12,-1000)</f>
         <v>-1000</v>
       </c>
-      <c r="I12" s="15" t="n">
+      <c r="I12" s="16" t="n">
         <f aca="false">RANK(H12,$H$3:$H$60,0)</f>
-        <v>27</v>
+        <v>1</v>
       </c>
     </row>
     <row r="13" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A13" s="14" t="n">
         <f aca="false">Équipe!A13</f>
         <v>11</v>
       </c>
-      <c r="B13" s="15" t="n">
+      <c r="B13" s="16" t="n">
         <f aca="false">Équipe!B13</f>
         <v>0</v>
       </c>
-      <c r="C13" s="15" t="n">
+      <c r="C13" s="16" t="n">
         <f aca="false">SUM(IF(Équipe!D13=13,1,0),IF(Équipe!G13=13,1,0),IF(Équipe!J13=13,1,0),IF(Équipe!M13=13,1,0),IF(Équipe!P13=13,1,0))</f>
         <v>0</v>
       </c>
-      <c r="D13" s="15" t="n">
+      <c r="D13" s="16" t="n">
         <f aca="false">$L$2-C13</f>
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="E13" s="15" t="n">
+        <v>3</v>
+      </c>
+      <c r="E13" s="16" t="n">
         <f aca="false">SUM(Équipe!D13,Équipe!G13,Équipe!J13,Équipe!M13,Équipe!P13)</f>
         <v>0</v>
       </c>
-      <c r="F13" s="15" t="n">
+      <c r="F13" s="16" t="n">
         <f aca="false">SUM(Équipe!E13,Équipe!H13,Équipe!K13,Équipe!N13,Équipe!Q13)</f>
         <v>0</v>
       </c>
-      <c r="G13" s="15" t="n">
+      <c r="G13" s="16" t="n">
         <f aca="false">E13-F13</f>
         <v>0</v>
       </c>
-      <c r="H13" s="15" t="n">
+      <c r="H13" s="16" t="n">
         <f aca="false">IF(B13&lt;&gt;"",100*C13+G13,-1000)</f>
         <v>-1000</v>
       </c>
-      <c r="I13" s="15" t="n">
+      <c r="I13" s="16" t="n">
         <f aca="false">RANK(H13,$H$3:$H$60,0)</f>
-        <v>27</v>
+        <v>1</v>
       </c>
     </row>
     <row r="14" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A14" s="14" t="n">
         <f aca="false">Équipe!A14</f>
         <v>12</v>
       </c>
-      <c r="B14" s="15" t="n">
+      <c r="B14" s="16" t="n">
         <f aca="false">Équipe!B14</f>
         <v>0</v>
       </c>
-      <c r="C14" s="15" t="n">
+      <c r="C14" s="16" t="n">
         <f aca="false">SUM(IF(Équipe!D14=13,1,0),IF(Équipe!G14=13,1,0),IF(Équipe!J14=13,1,0),IF(Équipe!M14=13,1,0),IF(Équipe!P14=13,1,0))</f>
         <v>0</v>
       </c>
-      <c r="D14" s="15" t="n">
+      <c r="D14" s="16" t="n">
         <f aca="false">$L$2-C14</f>
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="E14" s="15" t="n">
+        <v>3</v>
+      </c>
+      <c r="E14" s="16" t="n">
         <f aca="false">SUM(Équipe!D14,Équipe!G14,Équipe!J14,Équipe!M14,Équipe!P14)</f>
         <v>0</v>
       </c>
-      <c r="F14" s="15" t="n">
+      <c r="F14" s="16" t="n">
         <f aca="false">SUM(Équipe!E14,Équipe!H14,Équipe!K14,Équipe!N14,Équipe!Q14)</f>
         <v>0</v>
       </c>
-      <c r="G14" s="15" t="n">
+      <c r="G14" s="16" t="n">
         <f aca="false">E14-F14</f>
         <v>0</v>
       </c>
-      <c r="H14" s="15" t="n">
+      <c r="H14" s="16" t="n">
         <f aca="false">IF(B14&lt;&gt;"",100*C14+G14,-1000)</f>
         <v>-1000</v>
       </c>
-      <c r="I14" s="15" t="n">
+      <c r="I14" s="16" t="n">
         <f aca="false">RANK(H14,$H$3:$H$60,0)</f>
-        <v>27</v>
+        <v>1</v>
       </c>
     </row>
     <row r="15" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A15" s="14" t="n">
         <f aca="false">Équipe!A15</f>
         <v>13</v>
       </c>
-      <c r="B15" s="15" t="n">
+      <c r="B15" s="16" t="n">
         <f aca="false">Équipe!B15</f>
         <v>0</v>
       </c>
-      <c r="C15" s="15" t="n">
+      <c r="C15" s="16" t="n">
         <f aca="false">SUM(IF(Équipe!D15=13,1,0),IF(Équipe!G15=13,1,0),IF(Équipe!J15=13,1,0),IF(Équipe!M15=13,1,0),IF(Équipe!P15=13,1,0))</f>
         <v>0</v>
       </c>
-      <c r="D15" s="15" t="n">
+      <c r="D15" s="16" t="n">
         <f aca="false">$L$2-C15</f>
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="E15" s="15" t="n">
+        <v>3</v>
+      </c>
+      <c r="E15" s="16" t="n">
         <f aca="false">SUM(Équipe!D15,Équipe!G15,Équipe!J15,Équipe!M15,Équipe!P15)</f>
         <v>0</v>
       </c>
-      <c r="F15" s="15" t="n">
+      <c r="F15" s="16" t="n">
         <f aca="false">SUM(Équipe!E15,Équipe!H15,Équipe!K15,Équipe!N15,Équipe!Q15)</f>
         <v>0</v>
       </c>
-      <c r="G15" s="15" t="n">
+      <c r="G15" s="16" t="n">
         <f aca="false">E15-F15</f>
         <v>0</v>
       </c>
-      <c r="H15" s="15" t="n">
+      <c r="H15" s="16" t="n">
         <f aca="false">IF(B15&lt;&gt;"",100*C15+G15,-1000)</f>
         <v>-1000</v>
       </c>
-      <c r="I15" s="15" t="n">
+      <c r="I15" s="16" t="n">
         <f aca="false">RANK(H15,$H$3:$H$60,0)</f>
-        <v>27</v>
+        <v>1</v>
       </c>
     </row>
     <row r="16" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A16" s="14" t="n">
         <f aca="false">Équipe!A16</f>
         <v>14</v>
       </c>
-      <c r="B16" s="15" t="n">
+      <c r="B16" s="16" t="n">
         <f aca="false">Équipe!B16</f>
         <v>0</v>
       </c>
-      <c r="C16" s="15" t="n">
+      <c r="C16" s="16" t="n">
         <f aca="false">SUM(IF(Équipe!D16=13,1,0),IF(Équipe!G16=13,1,0),IF(Équipe!J16=13,1,0),IF(Équipe!M16=13,1,0),IF(Équipe!P16=13,1,0))</f>
         <v>0</v>
       </c>
-      <c r="D16" s="15" t="n">
+      <c r="D16" s="16" t="n">
         <f aca="false">$L$2-C16</f>
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="E16" s="15" t="n">
+        <v>3</v>
+      </c>
+      <c r="E16" s="16" t="n">
         <f aca="false">SUM(Équipe!D16,Équipe!G16,Équipe!J16,Équipe!M16,Équipe!P16)</f>
         <v>0</v>
       </c>
-      <c r="F16" s="15" t="n">
+      <c r="F16" s="16" t="n">
         <f aca="false">SUM(Équipe!E16,Équipe!H16,Équipe!K16,Équipe!N16,Équipe!Q16)</f>
         <v>0</v>
       </c>
-      <c r="G16" s="15" t="n">
+      <c r="G16" s="16" t="n">
         <f aca="false">E16-F16</f>
         <v>0</v>
       </c>
-      <c r="H16" s="15" t="n">
+      <c r="H16" s="16" t="n">
         <f aca="false">IF(B16&lt;&gt;"",100*C16+G16,-1000)</f>
         <v>-1000</v>
       </c>
-      <c r="I16" s="15" t="n">
+      <c r="I16" s="16" t="n">
         <f aca="false">RANK(H16,$H$3:$H$60,0)</f>
-        <v>27</v>
+        <v>1</v>
       </c>
     </row>
     <row r="17" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A17" s="14" t="n">
         <f aca="false">Équipe!A17</f>
         <v>15</v>
       </c>
-      <c r="B17" s="15" t="n">
+      <c r="B17" s="16" t="n">
         <f aca="false">Équipe!B17</f>
         <v>0</v>
       </c>
-      <c r="C17" s="15" t="n">
+      <c r="C17" s="16" t="n">
         <f aca="false">SUM(IF(Équipe!D17=13,1,0),IF(Équipe!G17=13,1,0),IF(Équipe!J17=13,1,0),IF(Équipe!M17=13,1,0),IF(Équipe!P17=13,1,0))</f>
         <v>0</v>
       </c>
-      <c r="D17" s="15" t="n">
+      <c r="D17" s="16" t="n">
         <f aca="false">$L$2-C17</f>
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="E17" s="15" t="n">
+        <v>3</v>
+      </c>
+      <c r="E17" s="16" t="n">
         <f aca="false">SUM(Équipe!D17,Équipe!G17,Équipe!J17,Équipe!M17,Équipe!P17)</f>
         <v>0</v>
       </c>
-      <c r="F17" s="15" t="n">
+      <c r="F17" s="16" t="n">
         <f aca="false">SUM(Équipe!E17,Équipe!H17,Équipe!K17,Équipe!N17,Équipe!Q17)</f>
         <v>0</v>
       </c>
-      <c r="G17" s="15" t="n">
+      <c r="G17" s="16" t="n">
         <f aca="false">E17-F17</f>
         <v>0</v>
       </c>
-      <c r="H17" s="15" t="n">
+      <c r="H17" s="16" t="n">
         <f aca="false">IF(B17&lt;&gt;"",100*C17+G17,-1000)</f>
         <v>-1000</v>
       </c>
-      <c r="I17" s="15" t="n">
+      <c r="I17" s="16" t="n">
         <f aca="false">RANK(H17,$H$3:$H$60,0)</f>
-        <v>27</v>
+        <v>1</v>
       </c>
     </row>
     <row r="18" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A18" s="14" t="n">
         <f aca="false">Équipe!A18</f>
         <v>16</v>
       </c>
-      <c r="B18" s="15" t="n">
+      <c r="B18" s="16" t="n">
         <f aca="false">Équipe!B18</f>
         <v>0</v>
       </c>
-      <c r="C18" s="15" t="n">
+      <c r="C18" s="16" t="n">
         <f aca="false">SUM(IF(Équipe!D18=13,1,0),IF(Équipe!G18=13,1,0),IF(Équipe!J18=13,1,0),IF(Équipe!M18=13,1,0),IF(Équipe!P18=13,1,0))</f>
         <v>0</v>
       </c>
-      <c r="D18" s="15" t="n">
+      <c r="D18" s="16" t="n">
         <f aca="false">$L$2-C18</f>
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="E18" s="15" t="n">
+        <v>3</v>
+      </c>
+      <c r="E18" s="16" t="n">
         <f aca="false">SUM(Équipe!D18,Équipe!G18,Équipe!J18,Équipe!M18,Équipe!P18)</f>
         <v>0</v>
       </c>
-      <c r="F18" s="15" t="n">
+      <c r="F18" s="16" t="n">
         <f aca="false">SUM(Équipe!E18,Équipe!H18,Équipe!K18,Équipe!N18,Équipe!Q18)</f>
         <v>0</v>
       </c>
-      <c r="G18" s="15" t="n">
+      <c r="G18" s="16" t="n">
         <f aca="false">E18-F18</f>
         <v>0</v>
       </c>
-      <c r="H18" s="15" t="n">
+      <c r="H18" s="16" t="n">
         <f aca="false">IF(B18&lt;&gt;"",100*C18+G18,-1000)</f>
         <v>-1000</v>
       </c>
-      <c r="I18" s="15" t="n">
+      <c r="I18" s="16" t="n">
         <f aca="false">RANK(H18,$H$3:$H$60,0)</f>
-        <v>27</v>
+        <v>1</v>
       </c>
     </row>
     <row r="19" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A19" s="14" t="n">
         <f aca="false">Équipe!A19</f>
         <v>17</v>
       </c>
-      <c r="B19" s="15" t="n">
+      <c r="B19" s="16" t="n">
         <f aca="false">Équipe!B19</f>
         <v>0</v>
       </c>
-      <c r="C19" s="15" t="n">
+      <c r="C19" s="16" t="n">
         <f aca="false">SUM(IF(Équipe!D19=13,1,0),IF(Équipe!G19=13,1,0),IF(Équipe!J19=13,1,0),IF(Équipe!M19=13,1,0),IF(Équipe!P19=13,1,0))</f>
         <v>0</v>
       </c>
-      <c r="D19" s="15" t="n">
+      <c r="D19" s="16" t="n">
         <f aca="false">$L$2-C19</f>
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="E19" s="15" t="n">
+        <v>3</v>
+      </c>
+      <c r="E19" s="16" t="n">
         <f aca="false">SUM(Équipe!D19,Équipe!G19,Équipe!J19,Équipe!M19,Équipe!P19)</f>
         <v>0</v>
       </c>
-      <c r="F19" s="15" t="n">
+      <c r="F19" s="16" t="n">
         <f aca="false">SUM(Équipe!E19,Équipe!H19,Équipe!K19,Équipe!N19,Équipe!Q19)</f>
         <v>0</v>
       </c>
-      <c r="G19" s="15" t="n">
+      <c r="G19" s="16" t="n">
         <f aca="false">E19-F19</f>
         <v>0</v>
       </c>
-      <c r="H19" s="15" t="n">
+      <c r="H19" s="16" t="n">
         <f aca="false">IF(B19&lt;&gt;"",100*C19+G19,-1000)</f>
         <v>-1000</v>
       </c>
-      <c r="I19" s="15" t="n">
+      <c r="I19" s="16" t="n">
         <f aca="false">RANK(H19,$H$3:$H$60,0)</f>
-        <v>27</v>
+        <v>1</v>
       </c>
     </row>
     <row r="20" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A20" s="14" t="n">
         <f aca="false">Équipe!A20</f>
         <v>18</v>
       </c>
-      <c r="B20" s="15" t="n">
+      <c r="B20" s="16" t="n">
         <f aca="false">Équipe!B20</f>
         <v>0</v>
       </c>
-      <c r="C20" s="15" t="n">
+      <c r="C20" s="16" t="n">
         <f aca="false">SUM(IF(Équipe!D20=13,1,0),IF(Équipe!G20=13,1,0),IF(Équipe!J20=13,1,0),IF(Équipe!M20=13,1,0),IF(Équipe!P20=13,1,0))</f>
         <v>0</v>
       </c>
-      <c r="D20" s="15" t="n">
+      <c r="D20" s="16" t="n">
         <f aca="false">$L$2-C20</f>
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="E20" s="15" t="n">
+        <v>3</v>
+      </c>
+      <c r="E20" s="16" t="n">
         <f aca="false">SUM(Équipe!D20,Équipe!G20,Équipe!J20,Équipe!M20,Équipe!P20)</f>
         <v>0</v>
       </c>
-      <c r="F20" s="15" t="n">
+      <c r="F20" s="16" t="n">
         <f aca="false">SUM(Équipe!E20,Équipe!H20,Équipe!K20,Équipe!N20,Équipe!Q20)</f>
         <v>0</v>
       </c>
-      <c r="G20" s="15" t="n">
+      <c r="G20" s="16" t="n">
         <f aca="false">E20-F20</f>
         <v>0</v>
       </c>
-      <c r="H20" s="15" t="n">
+      <c r="H20" s="16" t="n">
         <f aca="false">IF(B20&lt;&gt;"",100*C20+G20,-1000)</f>
         <v>-1000</v>
       </c>
-      <c r="I20" s="15" t="n">
+      <c r="I20" s="16" t="n">
         <f aca="false">RANK(H20,$H$3:$H$60,0)</f>
-        <v>27</v>
+        <v>1</v>
       </c>
     </row>
     <row r="21" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A21" s="14" t="n">
         <f aca="false">Équipe!A21</f>
         <v>19</v>
       </c>
-      <c r="B21" s="15" t="n">
+      <c r="B21" s="16" t="n">
         <f aca="false">Équipe!B21</f>
         <v>0</v>
       </c>
-      <c r="C21" s="15" t="n">
+      <c r="C21" s="16" t="n">
         <f aca="false">SUM(IF(Équipe!D21=13,1,0),IF(Équipe!G21=13,1,0),IF(Équipe!J21=13,1,0),IF(Équipe!M21=13,1,0),IF(Équipe!P21=13,1,0))</f>
         <v>0</v>
       </c>
-      <c r="D21" s="15" t="n">
+      <c r="D21" s="16" t="n">
         <f aca="false">$L$2-C21</f>
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="E21" s="15" t="n">
+        <v>3</v>
+      </c>
+      <c r="E21" s="16" t="n">
         <f aca="false">SUM(Équipe!D21,Équipe!G21,Équipe!J21,Équipe!M21,Équipe!P21)</f>
         <v>0</v>
       </c>
-      <c r="F21" s="15" t="n">
+      <c r="F21" s="16" t="n">
         <f aca="false">SUM(Équipe!E21,Équipe!H21,Équipe!K21,Équipe!N21,Équipe!Q21)</f>
         <v>0</v>
       </c>
-      <c r="G21" s="15" t="n">
+      <c r="G21" s="16" t="n">
         <f aca="false">E21-F21</f>
         <v>0</v>
       </c>
-      <c r="H21" s="15" t="n">
+      <c r="H21" s="16" t="n">
         <f aca="false">IF(B21&lt;&gt;"",100*C21+G21,-1000)</f>
         <v>-1000</v>
       </c>
-      <c r="I21" s="15" t="n">
+      <c r="I21" s="16" t="n">
         <f aca="false">RANK(H21,$H$3:$H$60,0)</f>
-        <v>27</v>
+        <v>1</v>
       </c>
     </row>
     <row r="22" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A22" s="14" t="n">
         <f aca="false">Équipe!A22</f>
         <v>20</v>
       </c>
-      <c r="B22" s="15" t="n">
+      <c r="B22" s="16" t="n">
         <f aca="false">Équipe!B22</f>
         <v>0</v>
       </c>
-      <c r="C22" s="15" t="n">
+      <c r="C22" s="16" t="n">
         <f aca="false">SUM(IF(Équipe!D22=13,1,0),IF(Équipe!G22=13,1,0),IF(Équipe!J22=13,1,0),IF(Équipe!M22=13,1,0),IF(Équipe!P22=13,1,0))</f>
         <v>0</v>
       </c>
-      <c r="D22" s="15" t="n">
+      <c r="D22" s="16" t="n">
         <f aca="false">$L$2-C22</f>
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="E22" s="15" t="n">
+        <v>3</v>
+      </c>
+      <c r="E22" s="16" t="n">
         <f aca="false">SUM(Équipe!D22,Équipe!G22,Équipe!J22,Équipe!M22,Équipe!P22)</f>
         <v>0</v>
       </c>
-      <c r="F22" s="15" t="n">
+      <c r="F22" s="16" t="n">
         <f aca="false">SUM(Équipe!E22,Équipe!H22,Équipe!K22,Équipe!N22,Équipe!Q22)</f>
         <v>0</v>
       </c>
-      <c r="G22" s="15" t="n">
+      <c r="G22" s="16" t="n">
         <f aca="false">E22-F22</f>
         <v>0</v>
       </c>
-      <c r="H22" s="15" t="n">
+      <c r="H22" s="16" t="n">
         <f aca="false">IF(B22&lt;&gt;"",100*C22+G22,-1000)</f>
         <v>-1000</v>
       </c>
-      <c r="I22" s="15" t="n">
+      <c r="I22" s="16" t="n">
         <f aca="false">RANK(H22,$H$3:$H$60,0)</f>
-        <v>27</v>
+        <v>1</v>
       </c>
     </row>
     <row r="23" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A23" s="14" t="n">
         <f aca="false">Équipe!A23</f>
         <v>21</v>
       </c>
-      <c r="B23" s="15" t="n">
+      <c r="B23" s="16" t="n">
         <f aca="false">Équipe!B23</f>
         <v>0</v>
       </c>
-      <c r="C23" s="15" t="n">
+      <c r="C23" s="16" t="n">
         <f aca="false">SUM(IF(Équipe!D23=13,1,0),IF(Équipe!G23=13,1,0),IF(Équipe!J23=13,1,0),IF(Équipe!M23=13,1,0),IF(Équipe!P23=13,1,0))</f>
         <v>0</v>
       </c>
-      <c r="D23" s="15" t="n">
+      <c r="D23" s="16" t="n">
         <f aca="false">$L$2-C23</f>
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="E23" s="15" t="n">
+        <v>3</v>
+      </c>
+      <c r="E23" s="16" t="n">
         <f aca="false">SUM(Équipe!D23,Équipe!G23,Équipe!J23,Équipe!M23,Équipe!P23)</f>
         <v>0</v>
       </c>
-      <c r="F23" s="15" t="n">
+      <c r="F23" s="16" t="n">
         <f aca="false">SUM(Équipe!E23,Équipe!H23,Équipe!K23,Équipe!N23,Équipe!Q23)</f>
         <v>0</v>
       </c>
-      <c r="G23" s="15" t="n">
+      <c r="G23" s="16" t="n">
         <f aca="false">E23-F23</f>
         <v>0</v>
       </c>
-      <c r="H23" s="15" t="n">
+      <c r="H23" s="16" t="n">
         <f aca="false">IF(B23&lt;&gt;"",100*C23+G23,-1000)</f>
         <v>-1000</v>
       </c>
-      <c r="I23" s="15" t="n">
+      <c r="I23" s="16" t="n">
         <f aca="false">RANK(H23,$H$3:$H$60,0)</f>
-        <v>27</v>
+        <v>1</v>
       </c>
     </row>
     <row r="24" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A24" s="14" t="n">
         <f aca="false">Équipe!A24</f>
         <v>22</v>
       </c>
-      <c r="B24" s="15" t="n">
+      <c r="B24" s="16" t="n">
         <f aca="false">Équipe!B24</f>
         <v>0</v>
       </c>
-      <c r="C24" s="15" t="n">
+      <c r="C24" s="16" t="n">
         <f aca="false">SUM(IF(Équipe!D24=13,1,0),IF(Équipe!G24=13,1,0),IF(Équipe!J24=13,1,0),IF(Équipe!M24=13,1,0),IF(Équipe!P24=13,1,0))</f>
         <v>0</v>
       </c>
-      <c r="D24" s="15" t="n">
+      <c r="D24" s="16" t="n">
         <f aca="false">$L$2-C24</f>
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="E24" s="15" t="n">
+        <v>3</v>
+      </c>
+      <c r="E24" s="16" t="n">
         <f aca="false">SUM(Équipe!D24,Équipe!G24,Équipe!J24,Équipe!M24,Équipe!P24)</f>
         <v>0</v>
       </c>
-      <c r="F24" s="15" t="n">
+      <c r="F24" s="16" t="n">
         <f aca="false">SUM(Équipe!E24,Équipe!H24,Équipe!K24,Équipe!N24,Équipe!Q24)</f>
         <v>0</v>
       </c>
-      <c r="G24" s="15" t="n">
+      <c r="G24" s="16" t="n">
         <f aca="false">E24-F24</f>
         <v>0</v>
       </c>
-      <c r="H24" s="15" t="n">
+      <c r="H24" s="16" t="n">
         <f aca="false">IF(B24&lt;&gt;"",100*C24+G24,-1000)</f>
         <v>-1000</v>
       </c>
-      <c r="I24" s="15" t="n">
+      <c r="I24" s="16" t="n">
         <f aca="false">RANK(H24,$H$3:$H$60,0)</f>
-        <v>27</v>
+        <v>1</v>
       </c>
     </row>
     <row r="25" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A25" s="14" t="n">
         <f aca="false">Équipe!A25</f>
         <v>23</v>
       </c>
-      <c r="B25" s="15" t="n">
+      <c r="B25" s="16" t="n">
         <f aca="false">Équipe!B25</f>
         <v>0</v>
       </c>
-      <c r="C25" s="15" t="n">
+      <c r="C25" s="16" t="n">
         <f aca="false">SUM(IF(Équipe!D25=13,1,0),IF(Équipe!G25=13,1,0),IF(Équipe!J25=13,1,0),IF(Équipe!M25=13,1,0),IF(Équipe!P25=13,1,0))</f>
         <v>0</v>
       </c>
-      <c r="D25" s="15" t="n">
+      <c r="D25" s="16" t="n">
         <f aca="false">$L$2-C25</f>
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="E25" s="15" t="n">
+        <v>3</v>
+      </c>
+      <c r="E25" s="16" t="n">
         <f aca="false">SUM(Équipe!D25,Équipe!G25,Équipe!J25,Équipe!M25,Équipe!P25)</f>
         <v>0</v>
       </c>
-      <c r="F25" s="15" t="n">
+      <c r="F25" s="16" t="n">
         <f aca="false">SUM(Équipe!E25,Équipe!H25,Équipe!K25,Équipe!N25,Équipe!Q25)</f>
         <v>0</v>
       </c>
-      <c r="G25" s="15" t="n">
+      <c r="G25" s="16" t="n">
         <f aca="false">E25-F25</f>
         <v>0</v>
       </c>
-      <c r="H25" s="15" t="n">
+      <c r="H25" s="16" t="n">
         <f aca="false">IF(B25&lt;&gt;"",100*C25+G25,-1000)</f>
         <v>-1000</v>
       </c>
-      <c r="I25" s="15" t="n">
+      <c r="I25" s="16" t="n">
         <f aca="false">RANK(H25,$H$3:$H$60,0)</f>
-        <v>27</v>
+        <v>1</v>
       </c>
     </row>
     <row r="26" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A26" s="14" t="n">
         <f aca="false">Équipe!A26</f>
         <v>24</v>
       </c>
-      <c r="B26" s="15" t="n">
+      <c r="B26" s="16" t="n">
         <f aca="false">Équipe!B26</f>
         <v>0</v>
       </c>
-      <c r="C26" s="15" t="n">
+      <c r="C26" s="16" t="n">
         <f aca="false">SUM(IF(Équipe!D26=13,1,0),IF(Équipe!G26=13,1,0),IF(Équipe!J26=13,1,0),IF(Équipe!M26=13,1,0),IF(Équipe!P26=13,1,0))</f>
         <v>0</v>
       </c>
-      <c r="D26" s="15" t="n">
+      <c r="D26" s="16" t="n">
         <f aca="false">$L$2-C26</f>
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="E26" s="15" t="n">
+        <v>3</v>
+      </c>
+      <c r="E26" s="16" t="n">
         <f aca="false">SUM(Équipe!D26,Équipe!G26,Équipe!J26,Équipe!M26,Équipe!P26)</f>
         <v>0</v>
       </c>
-      <c r="F26" s="15" t="n">
+      <c r="F26" s="16" t="n">
         <f aca="false">SUM(Équipe!E26,Équipe!H26,Équipe!K26,Équipe!N26,Équipe!Q26)</f>
         <v>0</v>
       </c>
-      <c r="G26" s="15" t="n">
+      <c r="G26" s="16" t="n">
         <f aca="false">E26-F26</f>
         <v>0</v>
       </c>
-      <c r="H26" s="15" t="n">
+      <c r="H26" s="16" t="n">
         <f aca="false">IF(B26&lt;&gt;"",100*C26+G26,-1000)</f>
         <v>-1000</v>
       </c>
-      <c r="I26" s="15" t="n">
+      <c r="I26" s="16" t="n">
         <f aca="false">RANK(H26,$H$3:$H$60,0)</f>
-        <v>27</v>
+        <v>1</v>
       </c>
     </row>
     <row r="27" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A27" s="14" t="n">
         <f aca="false">Équipe!A27</f>
         <v>25</v>
       </c>
-      <c r="B27" s="15" t="n">
+      <c r="B27" s="16" t="n">
         <f aca="false">Équipe!B27</f>
         <v>0</v>
       </c>
-      <c r="C27" s="15" t="n">
+      <c r="C27" s="16" t="n">
         <f aca="false">SUM(IF(Équipe!D27=13,1,0),IF(Équipe!G27=13,1,0),IF(Équipe!J27=13,1,0),IF(Équipe!M27=13,1,0),IF(Équipe!P27=13,1,0))</f>
         <v>0</v>
       </c>
-      <c r="D27" s="15" t="n">
+      <c r="D27" s="16" t="n">
         <f aca="false">$L$2-C27</f>
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="E27" s="15" t="n">
+        <v>3</v>
+      </c>
+      <c r="E27" s="16" t="n">
         <f aca="false">SUM(Équipe!D27,Équipe!G27,Équipe!J27,Équipe!M27,Équipe!P27)</f>
         <v>0</v>
       </c>
-      <c r="F27" s="15" t="n">
+      <c r="F27" s="16" t="n">
         <f aca="false">SUM(Équipe!E27,Équipe!H27,Équipe!K27,Équipe!N27,Équipe!Q27)</f>
         <v>0</v>
       </c>
-      <c r="G27" s="15" t="n">
+      <c r="G27" s="16" t="n">
         <f aca="false">E27-F27</f>
         <v>0</v>
       </c>
-      <c r="H27" s="15" t="n">
+      <c r="H27" s="16" t="n">
         <f aca="false">IF(B27&lt;&gt;"",100*C27+G27,-1000)</f>
         <v>-1000</v>
       </c>
-      <c r="I27" s="15" t="n">
+      <c r="I27" s="16" t="n">
         <f aca="false">RANK(H27,$H$3:$H$60,0)</f>
-        <v>27</v>
+        <v>1</v>
       </c>
     </row>
     <row r="28" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A28" s="14" t="n">
         <f aca="false">Équipe!A28</f>
         <v>26</v>
       </c>
-      <c r="B28" s="15" t="n">
+      <c r="B28" s="16" t="n">
         <f aca="false">Équipe!B28</f>
         <v>0</v>
       </c>
-      <c r="C28" s="15" t="n">
+      <c r="C28" s="16" t="n">
         <f aca="false">SUM(IF(Équipe!D28=13,1,0),IF(Équipe!G28=13,1,0),IF(Équipe!J28=13,1,0),IF(Équipe!M28=13,1,0),IF(Équipe!P28=13,1,0))</f>
         <v>0</v>
       </c>
-      <c r="D28" s="15" t="n">
+      <c r="D28" s="16" t="n">
         <f aca="false">$L$2-C28</f>
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="E28" s="15" t="n">
+        <v>3</v>
+      </c>
+      <c r="E28" s="16" t="n">
         <f aca="false">SUM(Équipe!D28,Équipe!G28,Équipe!J28,Équipe!M28,Équipe!P28)</f>
         <v>0</v>
       </c>
-      <c r="F28" s="15" t="n">
+      <c r="F28" s="16" t="n">
         <f aca="false">SUM(Équipe!E28,Équipe!H28,Équipe!K28,Équipe!N28,Équipe!Q28)</f>
         <v>0</v>
       </c>
-      <c r="G28" s="15" t="n">
+      <c r="G28" s="16" t="n">
         <f aca="false">E28-F28</f>
         <v>0</v>
       </c>
-      <c r="H28" s="15" t="n">
+      <c r="H28" s="16" t="n">
         <f aca="false">IF(B28&lt;&gt;"",100*C28+G28,-1000)</f>
         <v>-1000</v>
       </c>
-      <c r="I28" s="15" t="n">
+      <c r="I28" s="16" t="n">
         <f aca="false">RANK(H28,$H$3:$H$60,0)</f>
-        <v>27</v>
+        <v>1</v>
       </c>
     </row>
     <row r="29" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A29" s="14" t="n">
         <f aca="false">Équipe!A29</f>
         <v>27</v>
       </c>
-      <c r="B29" s="15" t="n">
+      <c r="B29" s="16" t="n">
         <f aca="false">Équipe!B29</f>
         <v>0</v>
       </c>
-      <c r="C29" s="15" t="n">
+      <c r="C29" s="16" t="n">
         <f aca="false">SUM(IF(Équipe!D29=13,1,0),IF(Équipe!G29=13,1,0),IF(Équipe!J29=13,1,0),IF(Équipe!M29=13,1,0),IF(Équipe!P29=13,1,0))</f>
         <v>0</v>
       </c>
-      <c r="D29" s="15" t="n">
+      <c r="D29" s="16" t="n">
         <f aca="false">$L$2-C29</f>
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="E29" s="15" t="n">
+        <v>3</v>
+      </c>
+      <c r="E29" s="16" t="n">
         <f aca="false">SUM(Équipe!D29,Équipe!G29,Équipe!J29,Équipe!M29,Équipe!P29)</f>
         <v>0</v>
       </c>
-      <c r="F29" s="15" t="n">
+      <c r="F29" s="16" t="n">
         <f aca="false">SUM(Équipe!E29,Équipe!H29,Équipe!K29,Équipe!N29,Équipe!Q29)</f>
         <v>0</v>
       </c>
-      <c r="G29" s="15" t="n">
+      <c r="G29" s="16" t="n">
         <f aca="false">E29-F29</f>
         <v>0</v>
       </c>
-      <c r="H29" s="15" t="n">
+      <c r="H29" s="16" t="n">
         <f aca="false">IF(B29&lt;&gt;"",100*C29+G29,-1000)</f>
         <v>-1000</v>
       </c>
-      <c r="I29" s="15" t="n">
+      <c r="I29" s="16" t="n">
         <f aca="false">RANK(H29,$H$3:$H$60,0)</f>
-        <v>27</v>
+        <v>1</v>
       </c>
     </row>
     <row r="30" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A30" s="14" t="n">
         <f aca="false">Équipe!A30</f>
         <v>28</v>
       </c>
-      <c r="B30" s="15" t="n">
+      <c r="B30" s="16" t="n">
         <f aca="false">Équipe!B30</f>
         <v>0</v>
       </c>
-      <c r="C30" s="15" t="n">
+      <c r="C30" s="16" t="n">
         <f aca="false">SUM(IF(Équipe!D30=13,1,0),IF(Équipe!G30=13,1,0),IF(Équipe!J30=13,1,0),IF(Équipe!M30=13,1,0),IF(Équipe!P30=13,1,0))</f>
         <v>0</v>
       </c>
-      <c r="D30" s="15" t="n">
+      <c r="D30" s="16" t="n">
         <f aca="false">$L$2-C30</f>
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="E30" s="15" t="n">
+        <v>3</v>
+      </c>
+      <c r="E30" s="16" t="n">
         <f aca="false">SUM(Équipe!D30,Équipe!G30,Équipe!J30,Équipe!M30,Équipe!P30)</f>
         <v>0</v>
       </c>
-      <c r="F30" s="15" t="n">
+      <c r="F30" s="16" t="n">
         <f aca="false">SUM(Équipe!E30,Équipe!H30,Équipe!K30,Équipe!N30,Équipe!Q30)</f>
         <v>0</v>
       </c>
-      <c r="G30" s="15" t="n">
+      <c r="G30" s="16" t="n">
         <f aca="false">E30-F30</f>
         <v>0</v>
       </c>
-      <c r="H30" s="15" t="n">
+      <c r="H30" s="16" t="n">
         <f aca="false">IF(B30&lt;&gt;"",100*C30+G30,-1000)</f>
         <v>-1000</v>
       </c>
-      <c r="I30" s="15" t="n">
+      <c r="I30" s="16" t="n">
         <f aca="false">RANK(H30,$H$3:$H$60,0)</f>
-        <v>27</v>
+        <v>1</v>
       </c>
     </row>
     <row r="31" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A31" s="14" t="n">
         <f aca="false">Équipe!A31</f>
         <v>29</v>
       </c>
-      <c r="B31" s="15" t="n">
+      <c r="B31" s="16" t="n">
         <f aca="false">Équipe!B31</f>
         <v>0</v>
       </c>
-      <c r="C31" s="15" t="n">
+      <c r="C31" s="16" t="n">
         <f aca="false">SUM(IF(Équipe!D31=13,1,0),IF(Équipe!G31=13,1,0),IF(Équipe!J31=13,1,0),IF(Équipe!M31=13,1,0),IF(Équipe!P31=13,1,0))</f>
         <v>0</v>
       </c>
-      <c r="D31" s="15" t="n">
+      <c r="D31" s="16" t="n">
         <f aca="false">$L$2-C31</f>
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="E31" s="15" t="n">
+        <v>3</v>
+      </c>
+      <c r="E31" s="16" t="n">
         <f aca="false">SUM(Équipe!D31,Équipe!G31,Équipe!J31,Équipe!M31,Équipe!P31)</f>
         <v>0</v>
       </c>
-      <c r="F31" s="15" t="n">
+      <c r="F31" s="16" t="n">
         <f aca="false">SUM(Équipe!E31,Équipe!H31,Équipe!K31,Équipe!N31,Équipe!Q31)</f>
         <v>0</v>
       </c>
-      <c r="G31" s="15" t="n">
+      <c r="G31" s="16" t="n">
         <f aca="false">E31-F31</f>
         <v>0</v>
       </c>
-      <c r="H31" s="15" t="n">
+      <c r="H31" s="16" t="n">
         <f aca="false">IF(B31&lt;&gt;"",100*C31+G31,-1000)</f>
         <v>-1000</v>
       </c>
-      <c r="I31" s="15" t="n">
+      <c r="I31" s="16" t="n">
         <f aca="false">RANK(H31,$H$3:$H$60,0)</f>
-        <v>27</v>
+        <v>1</v>
       </c>
     </row>
     <row r="32" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A32" s="14" t="n">
         <f aca="false">Équipe!A32</f>
         <v>30</v>
       </c>
-      <c r="B32" s="15" t="n">
+      <c r="B32" s="16" t="n">
         <f aca="false">Équipe!B32</f>
         <v>0</v>
       </c>
-      <c r="C32" s="15" t="n">
+      <c r="C32" s="16" t="n">
         <f aca="false">SUM(IF(Équipe!D32=13,1,0),IF(Équipe!G32=13,1,0),IF(Équipe!J32=13,1,0),IF(Équipe!M32=13,1,0),IF(Équipe!P32=13,1,0))</f>
         <v>0</v>
       </c>
-      <c r="D32" s="15" t="n">
+      <c r="D32" s="16" t="n">
         <f aca="false">$L$2-C32</f>
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="E32" s="15" t="n">
+        <v>3</v>
+      </c>
+      <c r="E32" s="16" t="n">
         <f aca="false">SUM(Équipe!D32,Équipe!G32,Équipe!J32,Équipe!M32,Équipe!P32)</f>
         <v>0</v>
       </c>
-      <c r="F32" s="15" t="n">
+      <c r="F32" s="16" t="n">
         <f aca="false">SUM(Équipe!E32,Équipe!H32,Équipe!K32,Équipe!N32,Équipe!Q32)</f>
         <v>0</v>
       </c>
-      <c r="G32" s="15" t="n">
+      <c r="G32" s="16" t="n">
         <f aca="false">E32-F32</f>
         <v>0</v>
       </c>
-      <c r="H32" s="19" t="n">
+      <c r="H32" s="18" t="n">
         <f aca="false">IF(B32&lt;&gt;"",100*C32+G32,-1000)</f>
         <v>-1000</v>
       </c>
-      <c r="I32" s="15" t="n">
+      <c r="I32" s="16" t="n">
         <f aca="false">RANK(H32,$H$3:$H$60,0)</f>
-        <v>27</v>
+        <v>1</v>
       </c>
     </row>
     <row r="33" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A33" s="14" t="n">
         <f aca="false">Équipe!A33</f>
         <v>31</v>
       </c>
-      <c r="B33" s="15" t="n">
+      <c r="B33" s="16" t="n">
         <f aca="false">Équipe!B33</f>
         <v>0</v>
       </c>
-      <c r="C33" s="15" t="n">
+      <c r="C33" s="16" t="n">
         <f aca="false">SUM(IF(Équipe!D33=13,1,0),IF(Équipe!G33=13,1,0),IF(Équipe!J33=13,1,0),IF(Équipe!M33=13,1,0),IF(Équipe!P33=13,1,0))</f>
         <v>0</v>
       </c>
-      <c r="D33" s="15" t="n">
+      <c r="D33" s="16" t="n">
         <f aca="false">$L$2-C33</f>
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="E33" s="15" t="n">
+        <v>3</v>
+      </c>
+      <c r="E33" s="16" t="n">
         <f aca="false">SUM(Équipe!D33,Équipe!G33,Équipe!J33,Équipe!M33,Équipe!P33)</f>
         <v>0</v>
       </c>
-      <c r="F33" s="15" t="n">
+      <c r="F33" s="16" t="n">
         <f aca="false">SUM(Équipe!E33,Équipe!H33,Équipe!K33,Équipe!N33,Équipe!Q33)</f>
         <v>0</v>
       </c>
-      <c r="G33" s="15" t="n">
+      <c r="G33" s="16" t="n">
         <f aca="false">E33-F33</f>
         <v>0</v>
       </c>
-      <c r="H33" s="15" t="n">
+      <c r="H33" s="16" t="n">
         <f aca="false">IF(B33&lt;&gt;"",100*C33+G33,-1000)</f>
         <v>-1000</v>
       </c>
-      <c r="I33" s="15" t="n">
+      <c r="I33" s="16" t="n">
         <f aca="false">RANK(H33,$H$3:$H$60,0)</f>
-        <v>27</v>
+        <v>1</v>
       </c>
     </row>
     <row r="34" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A34" s="14" t="n">
         <f aca="false">Équipe!A34</f>
         <v>32</v>
       </c>
-      <c r="B34" s="15" t="n">
+      <c r="B34" s="16" t="n">
         <f aca="false">Équipe!B34</f>
         <v>0</v>
       </c>
-      <c r="C34" s="15" t="n">
+      <c r="C34" s="16" t="n">
         <f aca="false">SUM(IF(Équipe!D34=13,1,0),IF(Équipe!G34=13,1,0),IF(Équipe!J34=13,1,0),IF(Équipe!M34=13,1,0),IF(Équipe!P34=13,1,0))</f>
         <v>0</v>
       </c>
-      <c r="D34" s="15" t="n">
+      <c r="D34" s="16" t="n">
         <f aca="false">$L$2-C34</f>
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="E34" s="15" t="n">
+        <v>3</v>
+      </c>
+      <c r="E34" s="16" t="n">
         <f aca="false">SUM(Équipe!D34,Équipe!G34,Équipe!J34,Équipe!M34,Équipe!P34)</f>
         <v>0</v>
       </c>
-      <c r="F34" s="15" t="n">
+      <c r="F34" s="16" t="n">
         <f aca="false">SUM(Équipe!E34,Équipe!H34,Équipe!K34,Équipe!N34,Équipe!Q34)</f>
         <v>0</v>
       </c>
-      <c r="G34" s="15" t="n">
+      <c r="G34" s="16" t="n">
         <f aca="false">E34-F34</f>
         <v>0</v>
       </c>
-      <c r="H34" s="15" t="n">
+      <c r="H34" s="16" t="n">
         <f aca="false">IF(B34&lt;&gt;"",100*C34+G34,-1000)</f>
         <v>-1000</v>
       </c>
-      <c r="I34" s="15" t="n">
+      <c r="I34" s="16" t="n">
         <f aca="false">RANK(H34,$H$3:$H$60,0)</f>
-        <v>27</v>
+        <v>1</v>
       </c>
     </row>
     <row r="35" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A35" s="14" t="n">
         <f aca="false">Équipe!A35</f>
         <v>33</v>
       </c>
-      <c r="B35" s="15" t="n">
+      <c r="B35" s="16" t="n">
         <f aca="false">Équipe!B35</f>
         <v>0</v>
       </c>
-      <c r="C35" s="15" t="n">
+      <c r="C35" s="16" t="n">
         <f aca="false">SUM(IF(Équipe!D35=13,1,0),IF(Équipe!G35=13,1,0),IF(Équipe!J35=13,1,0),IF(Équipe!M35=13,1,0),IF(Équipe!P35=13,1,0))</f>
         <v>0</v>
       </c>
-      <c r="D35" s="15" t="n">
+      <c r="D35" s="16" t="n">
         <f aca="false">$L$2-C35</f>
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="E35" s="15" t="n">
+        <v>3</v>
+      </c>
+      <c r="E35" s="16" t="n">
         <f aca="false">SUM(Équipe!D35,Équipe!G35,Équipe!J35,Équipe!M35,Équipe!P35)</f>
         <v>0</v>
       </c>
-      <c r="F35" s="15" t="n">
+      <c r="F35" s="16" t="n">
         <f aca="false">SUM(Équipe!E35,Équipe!H35,Équipe!K35,Équipe!N35,Équipe!Q35)</f>
         <v>0</v>
       </c>
-      <c r="G35" s="15" t="n">
+      <c r="G35" s="16" t="n">
         <f aca="false">E35-F35</f>
         <v>0</v>
       </c>
-      <c r="H35" s="15" t="n">
+      <c r="H35" s="16" t="n">
         <f aca="false">IF(B35&lt;&gt;"",100*C35+G35,-1000)</f>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="I35" s="15" t="n">
+        <v>-1000</v>
+      </c>
+      <c r="I35" s="16" t="n">
         <f aca="false">RANK(H35,$H$3:$H$60,0)</f>
         <v>1</v>
       </c>
     </row>
     <row r="36" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A36" s="14" t="n">
         <f aca="false">Équipe!A36</f>
         <v>34</v>
       </c>
-      <c r="B36" s="15" t="n">
+      <c r="B36" s="16" t="n">
         <f aca="false">Équipe!B36</f>
         <v>0</v>
       </c>
-      <c r="C36" s="15" t="n">
+      <c r="C36" s="16" t="n">
         <f aca="false">SUM(IF(Équipe!D36=13,1,0),IF(Équipe!G36=13,1,0),IF(Équipe!J36=13,1,0),IF(Équipe!M36=13,1,0),IF(Équipe!P36=13,1,0))</f>
         <v>0</v>
       </c>
-      <c r="D36" s="15" t="n">
+      <c r="D36" s="16" t="n">
         <f aca="false">$L$2-C36</f>
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="E36" s="15" t="n">
+        <v>3</v>
+      </c>
+      <c r="E36" s="16" t="n">
         <f aca="false">SUM(Équipe!D36,Équipe!G36,Équipe!J36,Équipe!M36,Équipe!P36)</f>
         <v>0</v>
       </c>
-      <c r="F36" s="15" t="n">
+      <c r="F36" s="16" t="n">
         <f aca="false">SUM(Équipe!E36,Équipe!H36,Équipe!K36,Équipe!N36,Équipe!Q36)</f>
         <v>0</v>
       </c>
-      <c r="G36" s="15" t="n">
+      <c r="G36" s="16" t="n">
         <f aca="false">E36-F36</f>
         <v>0</v>
       </c>
-      <c r="H36" s="15" t="n">
+      <c r="H36" s="16" t="n">
         <f aca="false">IF(B36&lt;&gt;"",100*C36+G36,-1000)</f>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="I36" s="15" t="n">
+        <v>-1000</v>
+      </c>
+      <c r="I36" s="16" t="n">
         <f aca="false">RANK(H36,$H$3:$H$60,0)</f>
         <v>1</v>
       </c>
     </row>
     <row r="37" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A37" s="14" t="n">
         <f aca="false">Équipe!A37</f>
         <v>35</v>
       </c>
-      <c r="B37" s="15" t="n">
+      <c r="B37" s="16" t="n">
         <f aca="false">Équipe!B37</f>
         <v>0</v>
       </c>
-      <c r="C37" s="15" t="n">
+      <c r="C37" s="16" t="n">
         <f aca="false">SUM(IF(Équipe!D37=13,1,0),IF(Équipe!G37=13,1,0),IF(Équipe!J37=13,1,0),IF(Équipe!M37=13,1,0),IF(Équipe!P37=13,1,0))</f>
         <v>0</v>
       </c>
-      <c r="D37" s="15" t="n">
+      <c r="D37" s="16" t="n">
         <f aca="false">$L$2-C37</f>
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="E37" s="15" t="n">
+        <v>3</v>
+      </c>
+      <c r="E37" s="16" t="n">
         <f aca="false">SUM(Équipe!D37,Équipe!G37,Équipe!J37,Équipe!M37,Équipe!P37)</f>
         <v>0</v>
       </c>
-      <c r="F37" s="15" t="n">
+      <c r="F37" s="16" t="n">
         <f aca="false">SUM(Équipe!E37,Équipe!H37,Équipe!K37,Équipe!N37,Équipe!Q37)</f>
         <v>0</v>
       </c>
-      <c r="G37" s="15" t="n">
+      <c r="G37" s="16" t="n">
         <f aca="false">E37-F37</f>
         <v>0</v>
       </c>
-      <c r="H37" s="15" t="n">
+      <c r="H37" s="16" t="n">
         <f aca="false">IF(B37&lt;&gt;"",100*C37+G37,-1000)</f>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="I37" s="15" t="n">
+        <v>-1000</v>
+      </c>
+      <c r="I37" s="16" t="n">
         <f aca="false">RANK(H37,$H$3:$H$60,0)</f>
         <v>1</v>
       </c>
     </row>
     <row r="38" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A38" s="14" t="n">
         <f aca="false">Équipe!A38</f>
         <v>36</v>
       </c>
-      <c r="B38" s="15" t="n">
+      <c r="B38" s="16" t="n">
         <f aca="false">Équipe!B38</f>
         <v>0</v>
       </c>
-      <c r="C38" s="15" t="n">
+      <c r="C38" s="16" t="n">
         <f aca="false">SUM(IF(Équipe!D38=13,1,0),IF(Équipe!G38=13,1,0),IF(Équipe!J38=13,1,0),IF(Équipe!M38=13,1,0),IF(Équipe!P38=13,1,0))</f>
         <v>0</v>
       </c>
-      <c r="D38" s="15" t="n">
+      <c r="D38" s="16" t="n">
         <f aca="false">$L$2-C38</f>
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="E38" s="15" t="n">
+        <v>3</v>
+      </c>
+      <c r="E38" s="16" t="n">
         <f aca="false">SUM(Équipe!D38,Équipe!G38,Équipe!J38,Équipe!M38,Équipe!P38)</f>
         <v>0</v>
       </c>
-      <c r="F38" s="15" t="n">
+      <c r="F38" s="16" t="n">
         <f aca="false">SUM(Équipe!E38,Équipe!H38,Équipe!K38,Équipe!N38,Équipe!Q38)</f>
         <v>0</v>
       </c>
-      <c r="G38" s="15" t="n">
+      <c r="G38" s="16" t="n">
         <f aca="false">E38-F38</f>
         <v>0</v>
       </c>
-      <c r="H38" s="15" t="n">
+      <c r="H38" s="16" t="n">
         <f aca="false">IF(B38&lt;&gt;"",100*C38+G38,-1000)</f>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="I38" s="15" t="n">
+        <v>-1000</v>
+      </c>
+      <c r="I38" s="16" t="n">
         <f aca="false">RANK(H38,$H$3:$H$60,0)</f>
         <v>1</v>
       </c>
     </row>
     <row r="39" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A39" s="14" t="n">
         <f aca="false">Équipe!A39</f>
         <v>37</v>
       </c>
-      <c r="B39" s="15" t="n">
+      <c r="B39" s="16" t="n">
         <f aca="false">Équipe!B39</f>
         <v>0</v>
       </c>
-      <c r="C39" s="15" t="n">
+      <c r="C39" s="16" t="n">
         <f aca="false">SUM(IF(Équipe!D39=13,1,0),IF(Équipe!G39=13,1,0),IF(Équipe!J39=13,1,0),IF(Équipe!M39=13,1,0),IF(Équipe!P39=13,1,0))</f>
         <v>0</v>
       </c>
-      <c r="D39" s="15" t="n">
+      <c r="D39" s="16" t="n">
         <f aca="false">$L$2-C39</f>
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="E39" s="15" t="n">
+        <v>3</v>
+      </c>
+      <c r="E39" s="16" t="n">
         <f aca="false">SUM(Équipe!D39,Équipe!G39,Équipe!J39,Équipe!M39,Équipe!P39)</f>
         <v>0</v>
       </c>
-      <c r="F39" s="15" t="n">
+      <c r="F39" s="16" t="n">
         <f aca="false">SUM(Équipe!E39,Équipe!H39,Équipe!K39,Équipe!N39,Équipe!Q39)</f>
         <v>0</v>
       </c>
-      <c r="G39" s="15" t="n">
+      <c r="G39" s="16" t="n">
         <f aca="false">E39-F39</f>
         <v>0</v>
       </c>
-      <c r="H39" s="15" t="n">
+      <c r="H39" s="16" t="n">
         <f aca="false">IF(B39&lt;&gt;"",100*C39+G39,-1000)</f>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="I39" s="15" t="n">
+        <v>-1000</v>
+      </c>
+      <c r="I39" s="16" t="n">
         <f aca="false">RANK(H39,$H$3:$H$60,0)</f>
         <v>1</v>
       </c>
     </row>
     <row r="40" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A40" s="14" t="n">
         <f aca="false">Équipe!A40</f>
         <v>38</v>
       </c>
-      <c r="B40" s="15" t="n">
+      <c r="B40" s="16" t="n">
         <f aca="false">Équipe!B40</f>
         <v>0</v>
       </c>
-      <c r="C40" s="15" t="n">
+      <c r="C40" s="16" t="n">
         <f aca="false">SUM(IF(Équipe!D40=13,1,0),IF(Équipe!G40=13,1,0),IF(Équipe!J40=13,1,0),IF(Équipe!M40=13,1,0),IF(Équipe!P40=13,1,0))</f>
         <v>0</v>
       </c>
-      <c r="D40" s="15" t="n">
+      <c r="D40" s="16" t="n">
         <f aca="false">$L$2-C40</f>
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="E40" s="15" t="n">
+        <v>3</v>
+      </c>
+      <c r="E40" s="16" t="n">
         <f aca="false">SUM(Équipe!D40,Équipe!G40,Équipe!J40,Équipe!M40,Équipe!P40)</f>
         <v>0</v>
       </c>
-      <c r="F40" s="15" t="n">
+      <c r="F40" s="16" t="n">
         <f aca="false">SUM(Équipe!E40,Équipe!H40,Équipe!K40,Équipe!N40,Équipe!Q40)</f>
         <v>0</v>
       </c>
-      <c r="G40" s="15" t="n">
+      <c r="G40" s="16" t="n">
         <f aca="false">E40-F40</f>
         <v>0</v>
       </c>
-      <c r="H40" s="15" t="n">
+      <c r="H40" s="16" t="n">
         <f aca="false">IF(B40&lt;&gt;"",100*C40+G40,-1000)</f>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="I40" s="15" t="n">
+        <v>-1000</v>
+      </c>
+      <c r="I40" s="16" t="n">
         <f aca="false">RANK(H40,$H$3:$H$60,0)</f>
         <v>1</v>
       </c>
     </row>
     <row r="41" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A41" s="14" t="n">
         <f aca="false">Équipe!A41</f>
         <v>39</v>
       </c>
-      <c r="B41" s="15" t="n">
+      <c r="B41" s="16" t="n">
         <f aca="false">Équipe!B41</f>
         <v>0</v>
       </c>
-      <c r="C41" s="15" t="n">
+      <c r="C41" s="16" t="n">
         <f aca="false">SUM(IF(Équipe!D41=13,1,0),IF(Équipe!G41=13,1,0),IF(Équipe!J41=13,1,0),IF(Équipe!M41=13,1,0),IF(Équipe!P41=13,1,0))</f>
         <v>0</v>
       </c>
-      <c r="D41" s="15" t="n">
+      <c r="D41" s="16" t="n">
         <f aca="false">$L$2-C41</f>
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="E41" s="15" t="n">
+        <v>3</v>
+      </c>
+      <c r="E41" s="16" t="n">
         <f aca="false">SUM(Équipe!D41,Équipe!G41,Équipe!J41,Équipe!M41,Équipe!P41)</f>
         <v>0</v>
       </c>
-      <c r="F41" s="15" t="n">
+      <c r="F41" s="16" t="n">
         <f aca="false">SUM(Équipe!E41,Équipe!H41,Équipe!K41,Équipe!N41,Équipe!Q41)</f>
         <v>0</v>
       </c>
-      <c r="G41" s="15" t="n">
+      <c r="G41" s="16" t="n">
         <f aca="false">E41-F41</f>
         <v>0</v>
       </c>
-      <c r="H41" s="15" t="n">
+      <c r="H41" s="16" t="n">
         <f aca="false">IF(B41&lt;&gt;"",100*C41+G41,-1000)</f>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="I41" s="15" t="n">
+        <v>-1000</v>
+      </c>
+      <c r="I41" s="16" t="n">
         <f aca="false">RANK(H41,$H$3:$H$60,0)</f>
         <v>1</v>
       </c>
     </row>
     <row r="42" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A42" s="14" t="n">
         <f aca="false">Équipe!A42</f>
         <v>40</v>
       </c>
-      <c r="B42" s="15" t="n">
+      <c r="B42" s="16" t="n">
         <f aca="false">Équipe!B42</f>
         <v>0</v>
       </c>
-      <c r="C42" s="15" t="n">
+      <c r="C42" s="16" t="n">
         <f aca="false">SUM(IF(Équipe!D42=13,1,0),IF(Équipe!G42=13,1,0),IF(Équipe!J42=13,1,0),IF(Équipe!M42=13,1,0),IF(Équipe!P42=13,1,0))</f>
         <v>0</v>
       </c>
-      <c r="D42" s="15" t="n">
+      <c r="D42" s="16" t="n">
         <f aca="false">$L$2-C42</f>
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="E42" s="15" t="n">
+        <v>3</v>
+      </c>
+      <c r="E42" s="16" t="n">
         <f aca="false">SUM(Équipe!D42,Équipe!G42,Équipe!J42,Équipe!M42,Équipe!P42)</f>
         <v>0</v>
       </c>
-      <c r="F42" s="15" t="n">
+      <c r="F42" s="16" t="n">
         <f aca="false">SUM(Équipe!E42,Équipe!H42,Équipe!K42,Équipe!N42,Équipe!Q42)</f>
         <v>0</v>
       </c>
-      <c r="G42" s="15" t="n">
+      <c r="G42" s="16" t="n">
         <f aca="false">E42-F42</f>
         <v>0</v>
       </c>
-      <c r="H42" s="15" t="n">
+      <c r="H42" s="16" t="n">
         <f aca="false">IF(B42&lt;&gt;"",100*C42+G42,-1000)</f>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="I42" s="15" t="n">
+        <v>-1000</v>
+      </c>
+      <c r="I42" s="16" t="n">
         <f aca="false">RANK(H42,$H$3:$H$60,0)</f>
         <v>1</v>
       </c>
     </row>
     <row r="43" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A43" s="14" t="n">
         <f aca="false">Équipe!A43</f>
         <v>41</v>
       </c>
-      <c r="B43" s="15" t="n">
+      <c r="B43" s="16" t="n">
         <f aca="false">Équipe!B43</f>
         <v>0</v>
       </c>
-      <c r="C43" s="15" t="n">
+      <c r="C43" s="16" t="n">
         <f aca="false">SUM(IF(Équipe!D43=13,1,0),IF(Équipe!G43=13,1,0),IF(Équipe!J43=13,1,0),IF(Équipe!M43=13,1,0),IF(Équipe!P43=13,1,0))</f>
         <v>0</v>
       </c>
-      <c r="D43" s="15" t="n">
+      <c r="D43" s="16" t="n">
         <f aca="false">$L$2-C43</f>
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="E43" s="15" t="n">
+        <v>3</v>
+      </c>
+      <c r="E43" s="16" t="n">
         <f aca="false">SUM(Équipe!D43,Équipe!G43,Équipe!J43,Équipe!M43,Équipe!P43)</f>
         <v>0</v>
       </c>
-      <c r="F43" s="15" t="n">
+      <c r="F43" s="16" t="n">
         <f aca="false">SUM(Équipe!E43,Équipe!H43,Équipe!K43,Équipe!N43,Équipe!Q43)</f>
         <v>0</v>
       </c>
-      <c r="G43" s="15" t="n">
+      <c r="G43" s="16" t="n">
         <f aca="false">E43-F43</f>
         <v>0</v>
       </c>
-      <c r="H43" s="15" t="n">
+      <c r="H43" s="16" t="n">
         <f aca="false">IF(B43&lt;&gt;"",100*C43+G43,-1000)</f>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="I43" s="15" t="n">
+        <v>-1000</v>
+      </c>
+      <c r="I43" s="16" t="n">
         <f aca="false">RANK(H43,$H$3:$H$60,0)</f>
         <v>1</v>
       </c>
     </row>
     <row r="44" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A44" s="14" t="n">
         <f aca="false">Équipe!A44</f>
         <v>42</v>
       </c>
-      <c r="B44" s="15" t="n">
+      <c r="B44" s="16" t="n">
         <f aca="false">Équipe!B44</f>
         <v>0</v>
       </c>
-      <c r="C44" s="15" t="n">
+      <c r="C44" s="16" t="n">
         <f aca="false">SUM(IF(Équipe!D44=13,1,0),IF(Équipe!G44=13,1,0),IF(Équipe!J44=13,1,0),IF(Équipe!M44=13,1,0),IF(Équipe!P44=13,1,0))</f>
         <v>0</v>
       </c>
-      <c r="D44" s="15" t="n">
+      <c r="D44" s="16" t="n">
         <f aca="false">$L$2-C44</f>
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="E44" s="15" t="n">
+        <v>3</v>
+      </c>
+      <c r="E44" s="16" t="n">
         <f aca="false">SUM(Équipe!D44,Équipe!G44,Équipe!J44,Équipe!M44,Équipe!P44)</f>
         <v>0</v>
       </c>
-      <c r="F44" s="15" t="n">
+      <c r="F44" s="16" t="n">
         <f aca="false">SUM(Équipe!E44,Équipe!H44,Équipe!K44,Équipe!N44,Équipe!Q44)</f>
         <v>0</v>
       </c>
-      <c r="G44" s="15" t="n">
+      <c r="G44" s="16" t="n">
         <f aca="false">E44-F44</f>
         <v>0</v>
       </c>
-      <c r="H44" s="15" t="n">
+      <c r="H44" s="16" t="n">
         <f aca="false">IF(B44&lt;&gt;"",100*C44+G44,-1000)</f>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="I44" s="15" t="n">
+        <v>-1000</v>
+      </c>
+      <c r="I44" s="16" t="n">
         <f aca="false">RANK(H44,$H$3:$H$60,0)</f>
         <v>1</v>
       </c>
     </row>
     <row r="45" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A45" s="14" t="n">
         <f aca="false">Équipe!A45</f>
         <v>43</v>
       </c>
-      <c r="B45" s="15" t="n">
+      <c r="B45" s="16" t="n">
         <f aca="false">Équipe!B45</f>
         <v>0</v>
       </c>
-      <c r="C45" s="15" t="n">
+      <c r="C45" s="16" t="n">
         <f aca="false">SUM(IF(Équipe!D45=13,1,0),IF(Équipe!G45=13,1,0),IF(Équipe!J45=13,1,0),IF(Équipe!M45=13,1,0),IF(Équipe!P45=13,1,0))</f>
         <v>0</v>
       </c>
-      <c r="D45" s="15" t="n">
+      <c r="D45" s="16" t="n">
         <f aca="false">$L$2-C45</f>
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="E45" s="15" t="n">
+        <v>3</v>
+      </c>
+      <c r="E45" s="16" t="n">
         <f aca="false">SUM(Équipe!D45,Équipe!G45,Équipe!J45,Équipe!M45,Équipe!P45)</f>
         <v>0</v>
       </c>
-      <c r="F45" s="15" t="n">
+      <c r="F45" s="16" t="n">
         <f aca="false">SUM(Équipe!E45,Équipe!H45,Équipe!K45,Équipe!N45,Équipe!Q45)</f>
         <v>0</v>
       </c>
-      <c r="G45" s="15" t="n">
+      <c r="G45" s="16" t="n">
         <f aca="false">E45-F45</f>
         <v>0</v>
       </c>
-      <c r="H45" s="15" t="n">
+      <c r="H45" s="16" t="n">
         <f aca="false">IF(B45&lt;&gt;"",100*C45+G45,-1000)</f>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="I45" s="15" t="n">
+        <v>-1000</v>
+      </c>
+      <c r="I45" s="16" t="n">
         <f aca="false">RANK(H45,$H$3:$H$60,0)</f>
         <v>1</v>
       </c>
     </row>
     <row r="46" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A46" s="14" t="n">
         <f aca="false">Équipe!A46</f>
         <v>44</v>
       </c>
-      <c r="B46" s="15" t="n">
+      <c r="B46" s="16" t="n">
         <f aca="false">Équipe!B46</f>
         <v>0</v>
       </c>
-      <c r="C46" s="15" t="n">
+      <c r="C46" s="16" t="n">
         <f aca="false">SUM(IF(Équipe!D46=13,1,0),IF(Équipe!G46=13,1,0),IF(Équipe!J46=13,1,0),IF(Équipe!M46=13,1,0),IF(Équipe!P46=13,1,0))</f>
         <v>0</v>
       </c>
-      <c r="D46" s="15" t="n">
+      <c r="D46" s="16" t="n">
         <f aca="false">$L$2-C46</f>
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="E46" s="15" t="n">
+        <v>3</v>
+      </c>
+      <c r="E46" s="16" t="n">
         <f aca="false">SUM(Équipe!D46,Équipe!G46,Équipe!J46,Équipe!M46,Équipe!P46)</f>
         <v>0</v>
       </c>
-      <c r="F46" s="15" t="n">
+      <c r="F46" s="16" t="n">
         <f aca="false">SUM(Équipe!E46,Équipe!H46,Équipe!K46,Équipe!N46,Équipe!Q46)</f>
         <v>0</v>
       </c>
-      <c r="G46" s="15" t="n">
+      <c r="G46" s="16" t="n">
         <f aca="false">E46-F46</f>
         <v>0</v>
       </c>
-      <c r="H46" s="15" t="n">
+      <c r="H46" s="16" t="n">
         <f aca="false">IF(B46&lt;&gt;"",100*C46+G46,-1000)</f>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="I46" s="15" t="n">
+        <v>-1000</v>
+      </c>
+      <c r="I46" s="16" t="n">
         <f aca="false">RANK(H46,$H$3:$H$60,0)</f>
         <v>1</v>
       </c>
     </row>
     <row r="47" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A47" s="14" t="n">
         <f aca="false">Équipe!A47</f>
         <v>45</v>
       </c>
-      <c r="B47" s="15" t="n">
+      <c r="B47" s="16" t="n">
         <f aca="false">Équipe!B47</f>
         <v>0</v>
       </c>
-      <c r="C47" s="15" t="n">
+      <c r="C47" s="16" t="n">
         <f aca="false">SUM(IF(Équipe!D47=13,1,0),IF(Équipe!G47=13,1,0),IF(Équipe!J47=13,1,0),IF(Équipe!M47=13,1,0),IF(Équipe!P47=13,1,0))</f>
         <v>0</v>
       </c>
-      <c r="D47" s="15" t="n">
+      <c r="D47" s="16" t="n">
         <f aca="false">$L$2-C47</f>
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="E47" s="15" t="n">
+        <v>3</v>
+      </c>
+      <c r="E47" s="16" t="n">
         <f aca="false">SUM(Équipe!D47,Équipe!G47,Équipe!J47,Équipe!M47,Équipe!P47)</f>
         <v>0</v>
       </c>
-      <c r="F47" s="15" t="n">
+      <c r="F47" s="16" t="n">
         <f aca="false">SUM(Équipe!E47,Équipe!H47,Équipe!K47,Équipe!N47,Équipe!Q47)</f>
         <v>0</v>
       </c>
-      <c r="G47" s="15" t="n">
+      <c r="G47" s="16" t="n">
         <f aca="false">E47-F47</f>
         <v>0</v>
       </c>
-      <c r="H47" s="15" t="n">
+      <c r="H47" s="16" t="n">
         <f aca="false">IF(B47&lt;&gt;"",100*C47+G47,-1000)</f>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="I47" s="15" t="n">
+        <v>-1000</v>
+      </c>
+      <c r="I47" s="16" t="n">
         <f aca="false">RANK(H47,$H$3:$H$60,0)</f>
         <v>1</v>
       </c>
     </row>
     <row r="48" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A48" s="14" t="n">
         <f aca="false">Équipe!A48</f>
         <v>46</v>
       </c>
-      <c r="B48" s="15" t="n">
+      <c r="B48" s="16" t="n">
         <f aca="false">Équipe!B48</f>
         <v>0</v>
       </c>
-      <c r="C48" s="15" t="n">
+      <c r="C48" s="16" t="n">
         <f aca="false">SUM(IF(Équipe!D48=13,1,0),IF(Équipe!G48=13,1,0),IF(Équipe!J48=13,1,0),IF(Équipe!M48=13,1,0),IF(Équipe!P48=13,1,0))</f>
         <v>0</v>
       </c>
-      <c r="D48" s="15" t="n">
+      <c r="D48" s="16" t="n">
         <f aca="false">$L$2-C48</f>
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="E48" s="15" t="n">
+        <v>3</v>
+      </c>
+      <c r="E48" s="16" t="n">
         <f aca="false">SUM(Équipe!D48,Équipe!G48,Équipe!J48,Équipe!M48,Équipe!P48)</f>
         <v>0</v>
       </c>
-      <c r="F48" s="15" t="n">
+      <c r="F48" s="16" t="n">
         <f aca="false">SUM(Équipe!E48,Équipe!H48,Équipe!K48,Équipe!N48,Équipe!Q48)</f>
         <v>0</v>
       </c>
-      <c r="G48" s="15" t="n">
+      <c r="G48" s="16" t="n">
         <f aca="false">E48-F48</f>
         <v>0</v>
       </c>
-      <c r="H48" s="15" t="n">
+      <c r="H48" s="16" t="n">
         <f aca="false">IF(B48&lt;&gt;"",100*C48+G48,-1000)</f>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="I48" s="15" t="n">
+        <v>-1000</v>
+      </c>
+      <c r="I48" s="16" t="n">
         <f aca="false">RANK(H48,$H$3:$H$60,0)</f>
         <v>1</v>
       </c>
     </row>
     <row r="49" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A49" s="14" t="n">
         <f aca="false">Équipe!A49</f>
         <v>47</v>
       </c>
-      <c r="B49" s="15" t="n">
+      <c r="B49" s="16" t="n">
         <f aca="false">Équipe!B49</f>
         <v>0</v>
       </c>
-      <c r="C49" s="15" t="n">
+      <c r="C49" s="16" t="n">
         <f aca="false">SUM(IF(Équipe!D49=13,1,0),IF(Équipe!G49=13,1,0),IF(Équipe!J49=13,1,0),IF(Équipe!M49=13,1,0),IF(Équipe!P49=13,1,0))</f>
         <v>0</v>
       </c>
-      <c r="D49" s="15" t="n">
+      <c r="D49" s="16" t="n">
         <f aca="false">$L$2-C49</f>
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="E49" s="15" t="n">
+        <v>3</v>
+      </c>
+      <c r="E49" s="16" t="n">
         <f aca="false">SUM(Équipe!D49,Équipe!G49,Équipe!J49,Équipe!M49,Équipe!P49)</f>
         <v>0</v>
       </c>
-      <c r="F49" s="15" t="n">
+      <c r="F49" s="16" t="n">
         <f aca="false">SUM(Équipe!E49,Équipe!H49,Équipe!K49,Équipe!N49,Équipe!Q49)</f>
         <v>0</v>
       </c>
-      <c r="G49" s="15" t="n">
+      <c r="G49" s="16" t="n">
         <f aca="false">E49-F49</f>
         <v>0</v>
       </c>
-      <c r="H49" s="15" t="n">
+      <c r="H49" s="16" t="n">
         <f aca="false">IF(B49&lt;&gt;"",100*C49+G49,-1000)</f>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="I49" s="15" t="n">
+        <v>-1000</v>
+      </c>
+      <c r="I49" s="16" t="n">
         <f aca="false">RANK(H49,$H$3:$H$60,0)</f>
         <v>1</v>
       </c>
     </row>
     <row r="50" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A50" s="14" t="n">
         <f aca="false">Équipe!A50</f>
         <v>48</v>
       </c>
-      <c r="B50" s="15" t="n">
+      <c r="B50" s="16" t="n">
         <f aca="false">Équipe!B50</f>
         <v>0</v>
       </c>
-      <c r="C50" s="15" t="n">
+      <c r="C50" s="16" t="n">
         <f aca="false">SUM(IF(Équipe!D50=13,1,0),IF(Équipe!G50=13,1,0),IF(Équipe!J50=13,1,0),IF(Équipe!M50=13,1,0),IF(Équipe!P50=13,1,0))</f>
         <v>0</v>
       </c>
-      <c r="D50" s="15" t="n">
+      <c r="D50" s="16" t="n">
         <f aca="false">$L$2-C50</f>
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="E50" s="15" t="n">
+        <v>3</v>
+      </c>
+      <c r="E50" s="16" t="n">
         <f aca="false">SUM(Équipe!D50,Équipe!G50,Équipe!J50,Équipe!M50,Équipe!P50)</f>
         <v>0</v>
       </c>
-      <c r="F50" s="15" t="n">
+      <c r="F50" s="16" t="n">
         <f aca="false">SUM(Équipe!E50,Équipe!H50,Équipe!K50,Équipe!N50,Équipe!Q50)</f>
         <v>0</v>
       </c>
-      <c r="G50" s="15" t="n">
+      <c r="G50" s="16" t="n">
         <f aca="false">E50-F50</f>
         <v>0</v>
       </c>
-      <c r="H50" s="15" t="n">
+      <c r="H50" s="16" t="n">
         <f aca="false">IF(B50&lt;&gt;"",100*C50+G50,-1000)</f>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="I50" s="15" t="n">
+        <v>-1000</v>
+      </c>
+      <c r="I50" s="16" t="n">
         <f aca="false">RANK(H50,$H$3:$H$60,0)</f>
         <v>1</v>
       </c>
     </row>
     <row r="51" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A51" s="14" t="n">
         <f aca="false">Équipe!A51</f>
         <v>49</v>
       </c>
-      <c r="B51" s="15" t="n">
+      <c r="B51" s="16" t="n">
         <f aca="false">Équipe!B51</f>
         <v>0</v>
       </c>
-      <c r="C51" s="15" t="n">
+      <c r="C51" s="16" t="n">
         <f aca="false">SUM(IF(Équipe!D51=13,1,0),IF(Équipe!G51=13,1,0),IF(Équipe!J51=13,1,0),IF(Équipe!M51=13,1,0),IF(Équipe!P51=13,1,0))</f>
         <v>0</v>
       </c>
-      <c r="D51" s="15" t="n">
+      <c r="D51" s="16" t="n">
         <f aca="false">$L$2-C51</f>
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="E51" s="15" t="n">
+        <v>3</v>
+      </c>
+      <c r="E51" s="16" t="n">
         <f aca="false">SUM(Équipe!D51,Équipe!G51,Équipe!J51,Équipe!M51,Équipe!P51)</f>
         <v>0</v>
       </c>
-      <c r="F51" s="15" t="n">
+      <c r="F51" s="16" t="n">
         <f aca="false">SUM(Équipe!E51,Équipe!H51,Équipe!K51,Équipe!N51,Équipe!Q51)</f>
         <v>0</v>
       </c>
-      <c r="G51" s="15" t="n">
+      <c r="G51" s="16" t="n">
         <f aca="false">E51-F51</f>
         <v>0</v>
       </c>
-      <c r="H51" s="15" t="n">
-[...3 lines deleted...]
-      <c r="I51" s="15" t="n">
+      <c r="H51" s="16" t="n">
+        <f aca="false">IF(Équipe!B51&lt;&gt;"",100*C51+G51,-1000)</f>
+        <v>-1000</v>
+      </c>
+      <c r="I51" s="16" t="n">
         <f aca="false">RANK(H51,$H$3:$H$60,0)</f>
         <v>1</v>
       </c>
     </row>
     <row r="52" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A52" s="14" t="n">
         <f aca="false">Équipe!A52</f>
         <v>50</v>
       </c>
-      <c r="B52" s="15" t="n">
+      <c r="B52" s="16" t="n">
         <f aca="false">Équipe!B52</f>
         <v>0</v>
       </c>
-      <c r="C52" s="15" t="n">
+      <c r="C52" s="16" t="n">
         <f aca="false">SUM(IF(Équipe!D52=13,1,0),IF(Équipe!G52=13,1,0),IF(Équipe!J52=13,1,0),IF(Équipe!M52=13,1,0),IF(Équipe!P52=13,1,0))</f>
         <v>0</v>
       </c>
-      <c r="D52" s="15" t="n">
+      <c r="D52" s="16" t="n">
         <f aca="false">$L$2-C52</f>
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="E52" s="15" t="n">
+        <v>3</v>
+      </c>
+      <c r="E52" s="16" t="n">
         <f aca="false">SUM(Équipe!D52,Équipe!G52,Équipe!J52,Équipe!M52,Équipe!P52)</f>
         <v>0</v>
       </c>
-      <c r="F52" s="15" t="n">
+      <c r="F52" s="16" t="n">
         <f aca="false">SUM(Équipe!E52,Équipe!H52,Équipe!K52,Équipe!N52,Équipe!Q52)</f>
         <v>0</v>
       </c>
-      <c r="G52" s="15" t="n">
+      <c r="G52" s="16" t="n">
         <f aca="false">E52-F52</f>
         <v>0</v>
       </c>
-      <c r="H52" s="15" t="n">
+      <c r="H52" s="16" t="n">
         <f aca="false">IF(B52&lt;&gt;"",100*C52+G52,-1000)</f>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="I52" s="15" t="n">
+        <v>-1000</v>
+      </c>
+      <c r="I52" s="16" t="n">
         <f aca="false">RANK(H52,$H$3:$H$60,0)</f>
         <v>1</v>
       </c>
     </row>
     <row r="53" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A53" s="14" t="n">
         <f aca="false">Équipe!A53</f>
         <v>51</v>
       </c>
-      <c r="B53" s="15" t="n">
+      <c r="B53" s="16" t="n">
         <f aca="false">Équipe!B53</f>
         <v>0</v>
       </c>
-      <c r="C53" s="15" t="n">
+      <c r="C53" s="16" t="n">
         <f aca="false">SUM(IF(Équipe!D53=13,1,0),IF(Équipe!G53=13,1,0),IF(Équipe!J53=13,1,0),IF(Équipe!M53=13,1,0),IF(Équipe!P53=13,1,0))</f>
         <v>0</v>
       </c>
-      <c r="D53" s="15" t="n">
+      <c r="D53" s="16" t="n">
         <f aca="false">$L$2-C53</f>
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="E53" s="15" t="n">
+        <v>3</v>
+      </c>
+      <c r="E53" s="16" t="n">
         <f aca="false">SUM(Équipe!D53,Équipe!G53,Équipe!J53,Équipe!M53,Équipe!P53)</f>
         <v>0</v>
       </c>
-      <c r="F53" s="15" t="n">
+      <c r="F53" s="16" t="n">
         <f aca="false">SUM(Équipe!E53,Équipe!H53,Équipe!K53,Équipe!N53,Équipe!Q53)</f>
         <v>0</v>
       </c>
-      <c r="G53" s="15" t="n">
+      <c r="G53" s="16" t="n">
         <f aca="false">E53-F53</f>
         <v>0</v>
       </c>
-      <c r="H53" s="15" t="n">
+      <c r="H53" s="16" t="n">
         <f aca="false">IF(B53&lt;&gt;"",100*C53+G53,-1000)</f>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="I53" s="15" t="n">
+        <v>-1000</v>
+      </c>
+      <c r="I53" s="16" t="n">
         <f aca="false">RANK(H53,$H$3:$H$60,0)</f>
         <v>1</v>
       </c>
     </row>
     <row r="54" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A54" s="14" t="n">
         <f aca="false">Équipe!A54</f>
         <v>52</v>
       </c>
-      <c r="B54" s="15" t="n">
+      <c r="B54" s="16" t="n">
         <f aca="false">Équipe!B54</f>
         <v>0</v>
       </c>
-      <c r="C54" s="15" t="n">
+      <c r="C54" s="16" t="n">
         <f aca="false">SUM(IF(Équipe!D54=13,1,0),IF(Équipe!G54=13,1,0),IF(Équipe!J54=13,1,0),IF(Équipe!M54=13,1,0),IF(Équipe!P54=13,1,0))</f>
         <v>0</v>
       </c>
-      <c r="D54" s="15" t="n">
+      <c r="D54" s="16" t="n">
         <f aca="false">$L$2-C54</f>
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="E54" s="15" t="n">
+        <v>3</v>
+      </c>
+      <c r="E54" s="16" t="n">
         <f aca="false">SUM(Équipe!D54,Équipe!G54,Équipe!J54,Équipe!M54,Équipe!P54)</f>
         <v>0</v>
       </c>
-      <c r="F54" s="15" t="n">
+      <c r="F54" s="16" t="n">
         <f aca="false">SUM(Équipe!E54,Équipe!H54,Équipe!K54,Équipe!N54,Équipe!Q54)</f>
         <v>0</v>
       </c>
-      <c r="G54" s="15" t="n">
+      <c r="G54" s="16" t="n">
         <f aca="false">E54-F54</f>
         <v>0</v>
       </c>
-      <c r="H54" s="15" t="n">
+      <c r="H54" s="16" t="n">
         <f aca="false">IF(B54&lt;&gt;"",100*C54+G54,-1000)</f>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="I54" s="15" t="n">
+        <v>-1000</v>
+      </c>
+      <c r="I54" s="16" t="n">
         <f aca="false">RANK(H54,$H$3:$H$60,0)</f>
         <v>1</v>
       </c>
     </row>
     <row r="55" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A55" s="14" t="n">
         <f aca="false">Équipe!A55</f>
         <v>53</v>
       </c>
-      <c r="B55" s="15" t="n">
+      <c r="B55" s="16" t="n">
         <f aca="false">Équipe!B55</f>
         <v>0</v>
       </c>
-      <c r="C55" s="15" t="n">
+      <c r="C55" s="16" t="n">
         <f aca="false">SUM(IF(Équipe!D55=13,1,0),IF(Équipe!G55=13,1,0),IF(Équipe!J55=13,1,0),IF(Équipe!M55=13,1,0),IF(Équipe!P55=13,1,0))</f>
         <v>0</v>
       </c>
-      <c r="D55" s="15" t="n">
+      <c r="D55" s="16" t="n">
         <f aca="false">$L$2-C55</f>
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="E55" s="15" t="n">
+        <v>3</v>
+      </c>
+      <c r="E55" s="16" t="n">
         <f aca="false">SUM(Équipe!D55,Équipe!G55,Équipe!J55,Équipe!M55,Équipe!P55)</f>
         <v>0</v>
       </c>
-      <c r="F55" s="15" t="n">
+      <c r="F55" s="16" t="n">
         <f aca="false">SUM(Équipe!E55,Équipe!H55,Équipe!K55,Équipe!N55,Équipe!Q55)</f>
         <v>0</v>
       </c>
-      <c r="G55" s="15" t="n">
+      <c r="G55" s="16" t="n">
         <f aca="false">E55-F55</f>
         <v>0</v>
       </c>
-      <c r="H55" s="15" t="n">
+      <c r="H55" s="16" t="n">
         <f aca="false">IF(B55&lt;&gt;"",100*C55+G55,-1000)</f>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="I55" s="15" t="n">
+        <v>-1000</v>
+      </c>
+      <c r="I55" s="16" t="n">
         <f aca="false">RANK(H55,$H$3:$H$60,0)</f>
         <v>1</v>
       </c>
     </row>
     <row r="56" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A56" s="14" t="n">
         <f aca="false">Équipe!A56</f>
         <v>54</v>
       </c>
-      <c r="B56" s="15" t="n">
+      <c r="B56" s="16" t="n">
         <f aca="false">Équipe!B56</f>
         <v>0</v>
       </c>
-      <c r="C56" s="15" t="n">
+      <c r="C56" s="16" t="n">
         <f aca="false">SUM(IF(Équipe!D56=13,1,0),IF(Équipe!G56=13,1,0),IF(Équipe!J56=13,1,0),IF(Équipe!M56=13,1,0),IF(Équipe!P56=13,1,0))</f>
         <v>0</v>
       </c>
-      <c r="D56" s="15" t="n">
+      <c r="D56" s="16" t="n">
         <f aca="false">$L$2-C56</f>
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="E56" s="15" t="n">
+        <v>3</v>
+      </c>
+      <c r="E56" s="16" t="n">
         <f aca="false">SUM(Équipe!D56,Équipe!G56,Équipe!J56,Équipe!M56,Équipe!P56)</f>
         <v>0</v>
       </c>
-      <c r="F56" s="15" t="n">
+      <c r="F56" s="16" t="n">
         <f aca="false">SUM(Équipe!E56,Équipe!H56,Équipe!K56,Équipe!N56,Équipe!Q56)</f>
         <v>0</v>
       </c>
-      <c r="G56" s="15" t="n">
+      <c r="G56" s="16" t="n">
         <f aca="false">E56-F56</f>
         <v>0</v>
       </c>
-      <c r="H56" s="15" t="n">
+      <c r="H56" s="16" t="n">
         <f aca="false">IF(B56&lt;&gt;"",100*C56+G56,-1000)</f>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="I56" s="15" t="n">
+        <v>-1000</v>
+      </c>
+      <c r="I56" s="16" t="n">
         <f aca="false">RANK(H56,$H$3:$H$60,0)</f>
         <v>1</v>
       </c>
     </row>
     <row r="57" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A57" s="14" t="n">
         <f aca="false">Équipe!A57</f>
         <v>55</v>
       </c>
-      <c r="B57" s="15" t="n">
+      <c r="B57" s="16" t="n">
         <f aca="false">Équipe!B57</f>
         <v>0</v>
       </c>
-      <c r="C57" s="15" t="n">
+      <c r="C57" s="16" t="n">
         <f aca="false">SUM(IF(Équipe!D57=13,1,0),IF(Équipe!G57=13,1,0),IF(Équipe!J57=13,1,0),IF(Équipe!M57=13,1,0),IF(Équipe!P57=13,1,0))</f>
         <v>0</v>
       </c>
-      <c r="D57" s="15" t="n">
+      <c r="D57" s="16" t="n">
         <f aca="false">$L$2-C57</f>
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="E57" s="15" t="n">
+        <v>3</v>
+      </c>
+      <c r="E57" s="16" t="n">
         <f aca="false">SUM(Équipe!D57,Équipe!G57,Équipe!J57,Équipe!M57,Équipe!P57)</f>
         <v>0</v>
       </c>
-      <c r="F57" s="15" t="n">
+      <c r="F57" s="16" t="n">
         <f aca="false">SUM(Équipe!E57,Équipe!H57,Équipe!K57,Équipe!N57,Équipe!Q57)</f>
         <v>0</v>
       </c>
-      <c r="G57" s="15" t="n">
+      <c r="G57" s="16" t="n">
         <f aca="false">E57-F57</f>
         <v>0</v>
       </c>
-      <c r="H57" s="15" t="n">
+      <c r="H57" s="16" t="n">
         <f aca="false">IF(B57&lt;&gt;"",100*C57+G57,-1000)</f>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="I57" s="15" t="n">
+        <v>-1000</v>
+      </c>
+      <c r="I57" s="16" t="n">
         <f aca="false">RANK(H57,$H$3:$H$60,0)</f>
         <v>1</v>
       </c>
     </row>
     <row r="58" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A58" s="14" t="n">
         <f aca="false">Équipe!A58</f>
         <v>56</v>
       </c>
-      <c r="B58" s="15" t="n">
+      <c r="B58" s="16" t="n">
         <f aca="false">Équipe!B58</f>
         <v>0</v>
       </c>
-      <c r="C58" s="15" t="n">
+      <c r="C58" s="16" t="n">
         <f aca="false">SUM(IF(Équipe!D58=13,1,0),IF(Équipe!G58=13,1,0),IF(Équipe!J58=13,1,0),IF(Équipe!M58=13,1,0),IF(Équipe!P58=13,1,0))</f>
         <v>0</v>
       </c>
-      <c r="D58" s="15" t="n">
+      <c r="D58" s="16" t="n">
         <f aca="false">$L$2-C58</f>
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="E58" s="15" t="n">
+        <v>3</v>
+      </c>
+      <c r="E58" s="16" t="n">
         <f aca="false">SUM(Équipe!D58,Équipe!G58,Équipe!J58,Équipe!M58,Équipe!P58)</f>
         <v>0</v>
       </c>
-      <c r="F58" s="15" t="n">
+      <c r="F58" s="16" t="n">
         <f aca="false">SUM(Équipe!E58,Équipe!H58,Équipe!K58,Équipe!N58,Équipe!Q58)</f>
         <v>0</v>
       </c>
-      <c r="G58" s="15" t="n">
+      <c r="G58" s="16" t="n">
         <f aca="false">E58-F58</f>
         <v>0</v>
       </c>
-      <c r="H58" s="15" t="n">
+      <c r="H58" s="16" t="n">
         <f aca="false">IF(B58&lt;&gt;"",100*C58+G58,-1000)</f>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="I58" s="15" t="n">
+        <v>-1000</v>
+      </c>
+      <c r="I58" s="16" t="n">
         <f aca="false">RANK(H58,$H$3:$H$60,0)</f>
         <v>1</v>
       </c>
     </row>
     <row r="59" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A59" s="14" t="n">
         <f aca="false">Équipe!A59</f>
         <v>57</v>
       </c>
-      <c r="B59" s="15" t="n">
+      <c r="B59" s="16" t="n">
         <f aca="false">Équipe!B59</f>
         <v>0</v>
       </c>
-      <c r="C59" s="15" t="n">
+      <c r="C59" s="16" t="n">
         <f aca="false">SUM(IF(Équipe!D59=13,1,0),IF(Équipe!G59=13,1,0),IF(Équipe!J59=13,1,0),IF(Équipe!M59=13,1,0),IF(Équipe!P59=13,1,0))</f>
         <v>0</v>
       </c>
-      <c r="D59" s="15" t="n">
+      <c r="D59" s="16" t="n">
         <f aca="false">$L$2-C59</f>
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="E59" s="15" t="n">
+        <v>3</v>
+      </c>
+      <c r="E59" s="16" t="n">
         <f aca="false">SUM(Équipe!D59,Équipe!G59,Équipe!J59,Équipe!M59,Équipe!P59)</f>
         <v>0</v>
       </c>
-      <c r="F59" s="15" t="n">
+      <c r="F59" s="16" t="n">
         <f aca="false">SUM(Équipe!E59,Équipe!H59,Équipe!K59,Équipe!N59,Équipe!Q59)</f>
         <v>0</v>
       </c>
-      <c r="G59" s="15" t="n">
+      <c r="G59" s="16" t="n">
         <f aca="false">E59-F59</f>
         <v>0</v>
       </c>
-      <c r="H59" s="15" t="n">
+      <c r="H59" s="16" t="n">
         <f aca="false">IF(B59&lt;&gt;"",100*C59+G59,-1000)</f>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="I59" s="15" t="n">
+        <v>-1000</v>
+      </c>
+      <c r="I59" s="16" t="n">
         <f aca="false">RANK(H59,$H$3:$H$60,0)</f>
         <v>1</v>
       </c>
     </row>
     <row r="60" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A60" s="14" t="n">
         <f aca="false">Équipe!A60</f>
         <v>58</v>
       </c>
-      <c r="B60" s="15" t="n">
+      <c r="B60" s="16" t="n">
         <f aca="false">Équipe!B60</f>
         <v>0</v>
       </c>
-      <c r="C60" s="15" t="n">
+      <c r="C60" s="16" t="n">
         <f aca="false">SUM(IF(Équipe!D60=13,1,0),IF(Équipe!G60=13,1,0),IF(Équipe!J60=13,1,0),IF(Équipe!M60=13,1,0),IF(Équipe!P60=13,1,0))</f>
         <v>0</v>
       </c>
-      <c r="D60" s="15" t="n">
+      <c r="D60" s="16" t="n">
         <f aca="false">$L$2-C60</f>
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="E60" s="15" t="n">
+        <v>3</v>
+      </c>
+      <c r="E60" s="16" t="n">
         <f aca="false">SUM(Équipe!D60,Équipe!G60,Équipe!J60,Équipe!M60,Équipe!P60)</f>
         <v>0</v>
       </c>
-      <c r="F60" s="15" t="n">
+      <c r="F60" s="16" t="n">
         <f aca="false">SUM(Équipe!E60,Équipe!H60,Équipe!K60,Équipe!N60,Équipe!Q60)</f>
         <v>0</v>
       </c>
-      <c r="G60" s="15" t="n">
+      <c r="G60" s="16" t="n">
         <f aca="false">E60-F60</f>
         <v>0</v>
       </c>
-      <c r="H60" s="15" t="n">
+      <c r="H60" s="16" t="n">
         <f aca="false">IF(B60&lt;&gt;"",100*C60+G60,-1000)</f>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="I60" s="15" t="n">
+        <v>-1000</v>
+      </c>
+      <c r="I60" s="16" t="n">
         <f aca="false">RANK(H60,$H$3:$H$60,0)</f>
         <v>1</v>
       </c>
     </row>
     <row r="61" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A61" s="14" t="n">
         <f aca="false">Équipe!A61</f>
         <v>59</v>
       </c>
-      <c r="B61" s="15" t="n">
+      <c r="B61" s="16" t="n">
         <f aca="false">Équipe!B61</f>
         <v>0</v>
       </c>
-      <c r="C61" s="15" t="n">
+      <c r="C61" s="16" t="n">
         <f aca="false">SUM(IF(Équipe!D61=13,1,0),IF(Équipe!G61=13,1,0),IF(Équipe!J61=13,1,0),IF(Équipe!M61=13,1,0),IF(Équipe!P61=13,1,0))</f>
         <v>0</v>
       </c>
-      <c r="D61" s="15" t="n">
+      <c r="D61" s="16" t="n">
         <f aca="false">$L$2-C61</f>
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="E61" s="15" t="n">
+        <v>3</v>
+      </c>
+      <c r="E61" s="16" t="n">
         <f aca="false">SUM(Équipe!D61,Équipe!G61,Équipe!J61,Équipe!M61,Équipe!P61)</f>
         <v>0</v>
       </c>
-      <c r="F61" s="15" t="n">
+      <c r="F61" s="16" t="n">
         <f aca="false">SUM(Équipe!E61,Équipe!H61,Équipe!K61,Équipe!N61,Équipe!Q61)</f>
         <v>0</v>
       </c>
-      <c r="G61" s="15" t="n">
+      <c r="G61" s="16" t="n">
         <f aca="false">E61-F61</f>
         <v>0</v>
       </c>
-      <c r="H61" s="15" t="n">
+      <c r="H61" s="16" t="n">
         <f aca="false">IF(B61&lt;&gt;"",100*C61+G61,-1000)</f>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="I61" s="15" t="n">
+        <v>-1000</v>
+      </c>
+      <c r="I61" s="16" t="n">
         <f aca="false">RANK(H61,$H$3:$H$60,0)</f>
         <v>1</v>
       </c>
     </row>
     <row r="62" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A62" s="14" t="n">
         <f aca="false">Équipe!A62</f>
         <v>60</v>
       </c>
-      <c r="B62" s="15" t="n">
+      <c r="B62" s="16" t="n">
         <f aca="false">Équipe!B62</f>
         <v>0</v>
       </c>
-      <c r="C62" s="15" t="n">
+      <c r="C62" s="16" t="n">
         <f aca="false">SUM(IF(Équipe!D62=13,1,0),IF(Équipe!G62=13,1,0),IF(Équipe!J62=13,1,0),IF(Équipe!M62=13,1,0),IF(Équipe!P62=13,1,0))</f>
         <v>0</v>
       </c>
-      <c r="D62" s="15" t="n">
+      <c r="D62" s="16" t="n">
         <f aca="false">$L$2-C62</f>
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="E62" s="15" t="n">
+        <v>3</v>
+      </c>
+      <c r="E62" s="16" t="n">
         <f aca="false">SUM(Équipe!D62,Équipe!G62,Équipe!J62,Équipe!M62,Équipe!P62)</f>
         <v>0</v>
       </c>
-      <c r="F62" s="15" t="n">
+      <c r="F62" s="16" t="n">
         <f aca="false">SUM(Équipe!E62,Équipe!H62,Équipe!K62,Équipe!N62,Équipe!Q62)</f>
         <v>0</v>
       </c>
-      <c r="G62" s="15" t="n">
+      <c r="G62" s="16" t="n">
         <f aca="false">E62-F62</f>
         <v>0</v>
       </c>
-      <c r="H62" s="15" t="n">
+      <c r="H62" s="16" t="n">
         <f aca="false">IF(B62&lt;&gt;"",100*C62+G62,-1000)</f>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="I62" s="15" t="n">
+        <v>-1000</v>
+      </c>
+      <c r="I62" s="16" t="n">
         <f aca="false">RANK(H62,$H$3:$H$60,0)</f>
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="C1:C2"/>
     <mergeCell ref="D1:D2"/>
     <mergeCell ref="E1:E2"/>
     <mergeCell ref="F1:F2"/>
     <mergeCell ref="G1:G2"/>
     <mergeCell ref="H1:H2"/>
     <mergeCell ref="I1:I2"/>
     <mergeCell ref="K2:K4"/>
     <mergeCell ref="L2:L4"/>
   </mergeCells>
   <conditionalFormatting sqref="B3:I62">
-    <cfRule type="expression" priority="2" aboveAverage="0" equalAverage="0" bottom="0" percent="0" rank="0" text="" dxfId="5">
+    <cfRule type="expression" priority="2" aboveAverage="0" equalAverage="0" bottom="0" percent="0" rank="0" text="" dxfId="2">
       <formula>Stats!$B3=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="L2">
     <cfRule type="cellIs" priority="3" operator="equal" aboveAverage="0" equalAverage="0" bottom="0" percent="0" rank="0" text="" dxfId="4">
       <formula>""</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <pageSetup paperSize="9" scale="100" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="portrait" blackAndWhite="false" draft="false" cellComments="none" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:F62"/>
+  <dimension ref="A1:G62"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="80" zoomScaleNormal="80" zoomScalePageLayoutView="100" workbookViewId="0">
-      <selection pane="topLeft" activeCell="B3" activeCellId="0" sqref="B3"/>
+      <selection pane="topLeft" activeCell="B5" activeCellId="0" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.55078125" defaultRowHeight="12.8" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1" min="1" style="1" width="11.43"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2" min="2" style="1" width="12.85"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3" min="3" style="1" width="79.03"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5" min="5" style="1" width="37.09"/>
   </cols>
   <sheetData>
     <row r="1" customFormat="false" ht="24.45" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A1" s="13" t="s">
         <v>37</v>
       </c>
-      <c r="B1" s="18" t="s">
+      <c r="B1" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="C1" s="18"/>
+      <c r="C1" s="17"/>
+      <c r="D1" s="17" t="s">
+        <v>38</v>
+      </c>
+      <c r="E1" s="17"/>
     </row>
     <row r="2" customFormat="false" ht="24.45" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A2" s="13"/>
       <c r="B2" s="12" t="s">
         <v>22</v>
       </c>
       <c r="C2" s="12" t="s">
         <v>23</v>
       </c>
+      <c r="D2" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="E2" s="12" t="s">
+        <v>23</v>
+      </c>
     </row>
     <row r="3" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A3" s="20" t="n">
+      <c r="A3" s="19" t="n">
         <v>1</v>
       </c>
-      <c r="B3" s="21" t="n">
+      <c r="B3" s="20" t="n">
         <f aca="false">_xlfn.IFNA(INDEX(Stats!$A$3:$A$60,MATCH(A3,Stats!$I$3:$I$60,0),1),0)</f>
+        <v>1</v>
+      </c>
+      <c r="C3" s="20" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(A3,Stats!$I$3:$I$62,0),1),0)</f>
+        <v>0</v>
+      </c>
+      <c r="D3" s="19" t="n">
+        <f aca="false">B3</f>
+        <v>1</v>
+      </c>
+      <c r="E3" s="19" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(D3,Stats!$A$3:$A$62,0),1),0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A4" s="21" t="n">
+        <v>2</v>
+      </c>
+      <c r="B4" s="22" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$A$3:$A$60,MATCH(A4,Stats!$I$3:$I$60,0),1),0)</f>
+        <v>0</v>
+      </c>
+      <c r="C4" s="22" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(A4,Stats!$I$3:$I$62,0),1),0)</f>
+        <v>0</v>
+      </c>
+      <c r="D4" s="21" t="n">
+        <f aca="false">B4</f>
+        <v>0</v>
+      </c>
+      <c r="E4" s="21" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(D4,Stats!$A$3:$A$62,0),1),0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A5" s="23" t="n">
+        <v>3</v>
+      </c>
+      <c r="B5" s="24" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$A$3:$A$60,MATCH(A5,Stats!$I$3:$I$60,0),1),0)</f>
+        <v>0</v>
+      </c>
+      <c r="C5" s="24" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(A5,Stats!$I$3:$I$62,0),1),0)</f>
+        <v>0</v>
+      </c>
+      <c r="D5" s="23" t="n">
+        <f aca="false">B5</f>
+        <v>0</v>
+      </c>
+      <c r="E5" s="23" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(D5,Stats!$A$3:$A$62,0),1),0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A6" s="15" t="n">
+        <v>4</v>
+      </c>
+      <c r="B6" s="16" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$A$3:$A$60,MATCH(A6,Stats!$I$3:$I$60,0),1),0)</f>
+        <v>0</v>
+      </c>
+      <c r="C6" s="16" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(A6,Stats!$I$3:$I$62,0),1),0)</f>
+        <v>0</v>
+      </c>
+      <c r="D6" s="15" t="n">
+        <f aca="false">B6</f>
+        <v>0</v>
+      </c>
+      <c r="E6" s="25" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(D6,Stats!$A$3:$A$62,0),1),0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A7" s="15" t="n">
+        <v>5</v>
+      </c>
+      <c r="B7" s="16" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$A$3:$A$60,MATCH(A7,Stats!$I$3:$I$60,0),1),0)</f>
+        <v>0</v>
+      </c>
+      <c r="C7" s="16" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(A7,Stats!$I$3:$I$62,0),1),0)</f>
+        <v>0</v>
+      </c>
+      <c r="D7" s="15" t="n">
+        <f aca="false">B7</f>
+        <v>0</v>
+      </c>
+      <c r="E7" s="25" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(D7,Stats!$A$3:$A$62,0),1),0)</f>
+        <v>0</v>
+      </c>
+      <c r="G7" s="26" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="8" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A8" s="15" t="n">
+        <v>6</v>
+      </c>
+      <c r="B8" s="16" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$A$3:$A$60,MATCH(A8,Stats!$I$3:$I$60,0),1),0)</f>
+        <v>0</v>
+      </c>
+      <c r="C8" s="16" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(A8,Stats!$I$3:$I$62,0),1),0)</f>
+        <v>0</v>
+      </c>
+      <c r="D8" s="15" t="n">
+        <f aca="false">B8</f>
+        <v>0</v>
+      </c>
+      <c r="E8" s="25" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(D8,Stats!$A$3:$A$62,0),1),0)</f>
+        <v>0</v>
+      </c>
+      <c r="G8" s="26" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="9" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A9" s="15" t="n">
+        <v>7</v>
+      </c>
+      <c r="B9" s="16" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$A$3:$A$60,MATCH(A9,Stats!$I$3:$I$60,0),1),0)</f>
+        <v>0</v>
+      </c>
+      <c r="C9" s="16" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(A9,Stats!$I$3:$I$62,0),1),0)</f>
+        <v>0</v>
+      </c>
+      <c r="D9" s="15" t="n">
+        <f aca="false">B9</f>
+        <v>0</v>
+      </c>
+      <c r="E9" s="25" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(D9,Stats!$A$3:$A$62,0),1),0)</f>
+        <v>0</v>
+      </c>
+      <c r="G9" s="26" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="10" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A10" s="15" t="n">
+        <v>8</v>
+      </c>
+      <c r="B10" s="16" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$A$3:$A$60,MATCH(A10,Stats!$I$3:$I$60,0),1),0)</f>
+        <v>0</v>
+      </c>
+      <c r="C10" s="16" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(A10,Stats!$I$3:$I$62,0),1),0)</f>
+        <v>0</v>
+      </c>
+      <c r="D10" s="15" t="n">
+        <f aca="false">B10</f>
+        <v>0</v>
+      </c>
+      <c r="E10" s="25" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(D10,Stats!$A$3:$A$62,0),1),0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A11" s="15" t="n">
+        <v>9</v>
+      </c>
+      <c r="B11" s="16" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$A$3:$A$60,MATCH(A11,Stats!$I$3:$I$60,0),1),0)</f>
+        <v>0</v>
+      </c>
+      <c r="C11" s="16" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(A11,Stats!$I$3:$I$62,0),1),0)</f>
+        <v>0</v>
+      </c>
+      <c r="D11" s="15" t="n">
+        <f aca="false">B11</f>
+        <v>0</v>
+      </c>
+      <c r="E11" s="25" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(D11,Stats!$A$3:$A$62,0),1),0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A12" s="15" t="n">
+        <v>10</v>
+      </c>
+      <c r="B12" s="16" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$A$3:$A$60,MATCH(A12,Stats!$I$3:$I$60,0),1),0)</f>
+        <v>0</v>
+      </c>
+      <c r="C12" s="16" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(A12,Stats!$I$3:$I$62,0),1),0)</f>
+        <v>0</v>
+      </c>
+      <c r="D12" s="15" t="n">
+        <f aca="false">B12</f>
+        <v>0</v>
+      </c>
+      <c r="E12" s="25" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(D12,Stats!$A$3:$A$62,0),1),0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A13" s="15" t="n">
+        <v>11</v>
+      </c>
+      <c r="B13" s="16" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$A$3:$A$60,MATCH(A13,Stats!$I$3:$I$60,0),1),0)</f>
+        <v>0</v>
+      </c>
+      <c r="C13" s="16" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(A13,Stats!$I$3:$I$62,0),1),0)</f>
+        <v>0</v>
+      </c>
+      <c r="D13" s="15" t="n">
+        <f aca="false">B13</f>
+        <v>0</v>
+      </c>
+      <c r="E13" s="25" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(D13,Stats!$A$3:$A$62,0),1),0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A14" s="15" t="n">
+        <v>12</v>
+      </c>
+      <c r="B14" s="16" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$A$3:$A$60,MATCH(A14,Stats!$I$3:$I$60,0),1),0)</f>
+        <v>0</v>
+      </c>
+      <c r="C14" s="15"/>
+      <c r="D14" s="15" t="n">
+        <f aca="false">B14</f>
+        <v>0</v>
+      </c>
+      <c r="E14" s="25" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(D14,Stats!$A$3:$A$62,0),1),0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A15" s="15" t="n">
+        <v>13</v>
+      </c>
+      <c r="B15" s="16" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$A$3:$A$60,MATCH(A15,Stats!$I$3:$I$60,0),1),0)</f>
+        <v>0</v>
+      </c>
+      <c r="C15" s="16" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(A15,Stats!$I$3:$I$62,0),1),0)</f>
+        <v>0</v>
+      </c>
+      <c r="D15" s="15" t="n">
+        <f aca="false">B15</f>
+        <v>0</v>
+      </c>
+      <c r="E15" s="25" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(D15,Stats!$A$3:$A$62,0),1),0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A16" s="15" t="n">
+        <v>14</v>
+      </c>
+      <c r="B16" s="16" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$A$3:$A$60,MATCH(A16,Stats!$I$3:$I$60,0),1),0)</f>
+        <v>0</v>
+      </c>
+      <c r="C16" s="16" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(A16,Stats!$I$3:$I$62,0),1),0)</f>
+        <v>0</v>
+      </c>
+      <c r="D16" s="15" t="n">
+        <f aca="false">B16</f>
+        <v>0</v>
+      </c>
+      <c r="E16" s="25" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(D16,Stats!$A$3:$A$62,0),1),0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A17" s="15" t="n">
+        <v>15</v>
+      </c>
+      <c r="B17" s="16" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$A$3:$A$60,MATCH(A17,Stats!$I$3:$I$60,0),1),0)</f>
+        <v>0</v>
+      </c>
+      <c r="C17" s="16" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(A17,Stats!$I$3:$I$62,0),1),0)</f>
+        <v>0</v>
+      </c>
+      <c r="D17" s="15" t="n">
+        <f aca="false">B17</f>
+        <v>0</v>
+      </c>
+      <c r="E17" s="25" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(D17,Stats!$A$3:$A$62,0),1),0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A18" s="15" t="n">
+        <v>16</v>
+      </c>
+      <c r="B18" s="16" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$A$3:$A$60,MATCH(A18,Stats!$I$3:$I$60,0),1),0)</f>
+        <v>0</v>
+      </c>
+      <c r="C18" s="16" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(A18,Stats!$I$3:$I$62,0),1),0)</f>
+        <v>0</v>
+      </c>
+      <c r="D18" s="15" t="n">
+        <f aca="false">B18</f>
+        <v>0</v>
+      </c>
+      <c r="E18" s="25" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(D18,Stats!$A$3:$A$62,0),1),0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A19" s="15" t="n">
+        <v>17</v>
+      </c>
+      <c r="B19" s="16" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$A$3:$A$60,MATCH(A19,Stats!$I$3:$I$60,0),1),0)</f>
+        <v>0</v>
+      </c>
+      <c r="C19" s="16" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(A19,Stats!$I$3:$I$62,0),1),0)</f>
+        <v>0</v>
+      </c>
+      <c r="D19" s="15" t="n">
+        <f aca="false">B19</f>
+        <v>0</v>
+      </c>
+      <c r="E19" s="25" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(D19,Stats!$A$3:$A$62,0),1),0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A20" s="15" t="n">
+        <v>18</v>
+      </c>
+      <c r="B20" s="16" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$A$3:$A$60,MATCH(A20,Stats!$I$3:$I$60,0),1),0)</f>
+        <v>0</v>
+      </c>
+      <c r="C20" s="16" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(A20,Stats!$I$3:$I$62,0),1),0)</f>
+        <v>0</v>
+      </c>
+      <c r="D20" s="15" t="n">
+        <f aca="false">B20</f>
+        <v>0</v>
+      </c>
+      <c r="E20" s="25" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(D20,Stats!$A$3:$A$62,0),1),0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A21" s="15" t="n">
+        <v>19</v>
+      </c>
+      <c r="B21" s="16" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$A$3:$A$60,MATCH(A21,Stats!$I$3:$I$60,0),1),0)</f>
+        <v>0</v>
+      </c>
+      <c r="C21" s="16" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(A21,Stats!$I$3:$I$62,0),1),0)</f>
+        <v>0</v>
+      </c>
+      <c r="D21" s="15" t="n">
+        <f aca="false">B21</f>
+        <v>0</v>
+      </c>
+      <c r="E21" s="25" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(D21,Stats!$A$3:$A$62,0),1),0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A22" s="15" t="n">
+        <v>20</v>
+      </c>
+      <c r="B22" s="16" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$A$3:$A$60,MATCH(A22,Stats!$I$3:$I$60,0),1),0)</f>
+        <v>0</v>
+      </c>
+      <c r="C22" s="16" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(A22,Stats!$I$3:$I$62,0),1),0)</f>
+        <v>0</v>
+      </c>
+      <c r="D22" s="15" t="n">
+        <f aca="false">B22</f>
+        <v>0</v>
+      </c>
+      <c r="E22" s="25" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(D22,Stats!$A$3:$A$62,0),1),0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A23" s="15" t="n">
+        <v>21</v>
+      </c>
+      <c r="B23" s="16" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$A$3:$A$60,MATCH(A23,Stats!$I$3:$I$60,0),1),0)</f>
+        <v>0</v>
+      </c>
+      <c r="C23" s="16" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(A23,Stats!$I$3:$I$62,0),1),0)</f>
+        <v>0</v>
+      </c>
+      <c r="D23" s="15" t="n">
+        <f aca="false">B23</f>
+        <v>0</v>
+      </c>
+      <c r="E23" s="25" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(D23,Stats!$A$3:$A$62,0),1),0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A24" s="15" t="n">
+        <v>22</v>
+      </c>
+      <c r="B24" s="16" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$A$3:$A$60,MATCH(A24,Stats!$I$3:$I$60,0),1),0)</f>
+        <v>0</v>
+      </c>
+      <c r="C24" s="16" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(A24,Stats!$I$3:$I$62,0),1),0)</f>
+        <v>0</v>
+      </c>
+      <c r="D24" s="15" t="n">
+        <f aca="false">B24</f>
+        <v>0</v>
+      </c>
+      <c r="E24" s="25" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(D24,Stats!$A$3:$A$62,0),1),0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A25" s="15" t="n">
+        <v>23</v>
+      </c>
+      <c r="B25" s="16" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$A$3:$A$60,MATCH(A25,Stats!$I$3:$I$60,0),1),0)</f>
+        <v>0</v>
+      </c>
+      <c r="C25" s="16" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(A25,Stats!$I$3:$I$62,0),1),0)</f>
+        <v>0</v>
+      </c>
+      <c r="D25" s="15" t="n">
+        <f aca="false">B25</f>
+        <v>0</v>
+      </c>
+      <c r="E25" s="25" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(D25,Stats!$A$3:$A$62,0),1),0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A26" s="15" t="n">
+        <v>24</v>
+      </c>
+      <c r="B26" s="16" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$A$3:$A$60,MATCH(A26,Stats!$I$3:$I$60,0),1),0)</f>
+        <v>0</v>
+      </c>
+      <c r="C26" s="16" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(A26,Stats!$I$3:$I$62,0),1),0)</f>
+        <v>0</v>
+      </c>
+      <c r="D26" s="15" t="n">
+        <f aca="false">B26</f>
+        <v>0</v>
+      </c>
+      <c r="E26" s="25" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(D26,Stats!$A$3:$A$62,0),1),0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A27" s="15" t="n">
+        <v>25</v>
+      </c>
+      <c r="B27" s="16" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$A$3:$A$60,MATCH(A27,Stats!$I$3:$I$60,0),1),0)</f>
+        <v>0</v>
+      </c>
+      <c r="C27" s="16" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(A27,Stats!$I$3:$I$62,0),1),0)</f>
+        <v>0</v>
+      </c>
+      <c r="D27" s="15" t="n">
+        <f aca="false">B27</f>
+        <v>0</v>
+      </c>
+      <c r="E27" s="25" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(D27,Stats!$A$3:$A$62,0),1),0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A28" s="15" t="n">
+        <v>26</v>
+      </c>
+      <c r="B28" s="16" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$A$3:$A$60,MATCH(A28,Stats!$I$3:$I$60,0),1),0)</f>
+        <v>0</v>
+      </c>
+      <c r="C28" s="16" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(A28,Stats!$I$3:$I$62,0),1),0)</f>
+        <v>0</v>
+      </c>
+      <c r="D28" s="15" t="n">
+        <f aca="false">B28</f>
+        <v>0</v>
+      </c>
+      <c r="E28" s="25" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(D28,Stats!$A$3:$A$62,0),1),0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A29" s="15" t="n">
+        <v>27</v>
+      </c>
+      <c r="B29" s="16" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$A$3:$A$60,MATCH(A29,Stats!$I$3:$I$60,0),1),0)</f>
+        <v>0</v>
+      </c>
+      <c r="C29" s="16" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(A29,Stats!$I$3:$I$62,0),1),0)</f>
+        <v>0</v>
+      </c>
+      <c r="D29" s="15" t="n">
+        <f aca="false">B29</f>
+        <v>0</v>
+      </c>
+      <c r="E29" s="25" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(D29,Stats!$A$3:$A$62,0),1),0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A30" s="15" t="n">
+        <v>28</v>
+      </c>
+      <c r="B30" s="16" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$A$3:$A$60,MATCH(A30,Stats!$I$3:$I$60,0),1),0)</f>
+        <v>0</v>
+      </c>
+      <c r="C30" s="16" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(A30,Stats!$I$3:$I$62,0),1),0)</f>
+        <v>0</v>
+      </c>
+      <c r="D30" s="15" t="n">
+        <f aca="false">B30</f>
+        <v>0</v>
+      </c>
+      <c r="E30" s="25" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(D30,Stats!$A$3:$A$62,0),1),0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A31" s="15" t="n">
+        <v>29</v>
+      </c>
+      <c r="B31" s="16" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$A$3:$A$60,MATCH(A31,Stats!$I$3:$I$60,0),1),0)</f>
+        <v>0</v>
+      </c>
+      <c r="C31" s="16" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(A31,Stats!$I$3:$I$62,0),1),0)</f>
+        <v>0</v>
+      </c>
+      <c r="D31" s="15" t="n">
+        <f aca="false">B31</f>
+        <v>0</v>
+      </c>
+      <c r="E31" s="25" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(D31,Stats!$A$3:$A$62,0),1),0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A32" s="15" t="n">
+        <v>30</v>
+      </c>
+      <c r="B32" s="16" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$A$3:$A$60,MATCH(A32,Stats!$I$3:$I$60,0),1),0)</f>
+        <v>0</v>
+      </c>
+      <c r="C32" s="16" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(A32,Stats!$I$3:$I$62,0),1),0)</f>
+        <v>0</v>
+      </c>
+      <c r="D32" s="15" t="n">
+        <f aca="false">B32</f>
+        <v>0</v>
+      </c>
+      <c r="E32" s="25" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(D32,Stats!$A$3:$A$62,0),1),0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A33" s="15" t="n">
+        <v>31</v>
+      </c>
+      <c r="B33" s="16" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$A$3:$A$60,MATCH(A33,Stats!$I$3:$I$60,0),1),0)</f>
+        <v>0</v>
+      </c>
+      <c r="C33" s="16" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(A33,Stats!$I$3:$I$62,0),1),0)</f>
+        <v>0</v>
+      </c>
+      <c r="D33" s="15" t="n">
+        <f aca="false">B33</f>
+        <v>0</v>
+      </c>
+      <c r="E33" s="25" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(D33,Stats!$A$3:$A$62,0),1),0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A34" s="15" t="n">
+        <v>32</v>
+      </c>
+      <c r="B34" s="16" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$A$3:$A$60,MATCH(A34,Stats!$I$3:$I$60,0),1),0)</f>
+        <v>0</v>
+      </c>
+      <c r="C34" s="16" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(A34,Stats!$I$3:$I$62,0),1),0)</f>
+        <v>0</v>
+      </c>
+      <c r="D34" s="15" t="n">
+        <f aca="false">B34</f>
+        <v>0</v>
+      </c>
+      <c r="E34" s="25" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(D34,Stats!$A$3:$A$62,0),1),0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A35" s="15" t="n">
         <v>33</v>
       </c>
-      <c r="C3" s="21" t="n">
-[...55 lines deleted...]
-      <c r="F7" s="26" t="s">
+      <c r="B35" s="16" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$A$3:$A$60,MATCH(A35,Stats!$I$3:$I$60,0),1),0)</f>
+        <v>0</v>
+      </c>
+      <c r="C35" s="16" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(A35,Stats!$I$3:$I$62,0),1),0)</f>
+        <v>0</v>
+      </c>
+      <c r="D35" s="15" t="n">
+        <f aca="false">B35</f>
+        <v>0</v>
+      </c>
+      <c r="E35" s="25" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(D35,Stats!$A$3:$A$62,0),1),0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A36" s="15" t="n">
+        <v>34</v>
+      </c>
+      <c r="B36" s="16" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$A$3:$A$60,MATCH(A36,Stats!$I$3:$I$60,0),1),0)</f>
+        <v>0</v>
+      </c>
+      <c r="C36" s="16" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(A36,Stats!$I$3:$I$62,0),1),0)</f>
+        <v>0</v>
+      </c>
+      <c r="D36" s="15" t="n">
+        <f aca="false">B36</f>
+        <v>0</v>
+      </c>
+      <c r="E36" s="25" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(D36,Stats!$A$3:$A$62,0),1),0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A37" s="15" t="n">
+        <v>35</v>
+      </c>
+      <c r="B37" s="16" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$A$3:$A$60,MATCH(A37,Stats!$I$3:$I$60,0),1),0)</f>
+        <v>0</v>
+      </c>
+      <c r="C37" s="16" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(A37,Stats!$I$3:$I$62,0),1),0)</f>
+        <v>0</v>
+      </c>
+      <c r="D37" s="15" t="n">
+        <f aca="false">B37</f>
+        <v>0</v>
+      </c>
+      <c r="E37" s="25" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(D37,Stats!$A$3:$A$62,0),1),0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A38" s="15" t="n">
+        <v>36</v>
+      </c>
+      <c r="B38" s="16" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$A$3:$A$60,MATCH(A38,Stats!$I$3:$I$60,0),1),0)</f>
+        <v>0</v>
+      </c>
+      <c r="C38" s="16" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(A38,Stats!$I$3:$I$62,0),1),0)</f>
+        <v>0</v>
+      </c>
+      <c r="D38" s="15" t="n">
+        <f aca="false">B38</f>
+        <v>0</v>
+      </c>
+      <c r="E38" s="25" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(D38,Stats!$A$3:$A$62,0),1),0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A39" s="15" t="n">
+        <v>37</v>
+      </c>
+      <c r="B39" s="16" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$A$3:$A$60,MATCH(A39,Stats!$I$3:$I$60,0),1),0)</f>
+        <v>0</v>
+      </c>
+      <c r="C39" s="16" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(A39,Stats!$I$3:$I$62,0),1),0)</f>
+        <v>0</v>
+      </c>
+      <c r="D39" s="15" t="n">
+        <f aca="false">B39</f>
+        <v>0</v>
+      </c>
+      <c r="E39" s="25" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(D39,Stats!$A$3:$A$62,0),1),0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A40" s="15" t="n">
         <v>38</v>
       </c>
-    </row>
-[...12 lines deleted...]
-      <c r="F8" s="26" t="s">
+      <c r="B40" s="16" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$A$3:$A$60,MATCH(A40,Stats!$I$3:$I$60,0),1),0)</f>
+        <v>0</v>
+      </c>
+      <c r="C40" s="16" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(A40,Stats!$I$3:$I$62,0),1),0)</f>
+        <v>0</v>
+      </c>
+      <c r="D40" s="15" t="n">
+        <f aca="false">B40</f>
+        <v>0</v>
+      </c>
+      <c r="E40" s="25" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(D40,Stats!$A$3:$A$62,0),1),0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A41" s="15" t="n">
         <v>39</v>
       </c>
-    </row>
-[...12 lines deleted...]
-      <c r="F9" s="26" t="s">
+      <c r="B41" s="16" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$A$3:$A$60,MATCH(A41,Stats!$I$3:$I$60,0),1),0)</f>
+        <v>0</v>
+      </c>
+      <c r="C41" s="16" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(A41,Stats!$I$3:$I$62,0),1),0)</f>
+        <v>0</v>
+      </c>
+      <c r="D41" s="15" t="n">
+        <f aca="false">B41</f>
+        <v>0</v>
+      </c>
+      <c r="E41" s="25" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(D41,Stats!$A$3:$A$62,0),1),0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A42" s="15" t="n">
         <v>40</v>
       </c>
-    </row>
-[...417 lines deleted...]
-      <c r="B42" s="15" t="n">
+      <c r="B42" s="16" t="n">
         <f aca="false">_xlfn.IFNA(INDEX(Stats!$A$3:$A$60,MATCH(A42,Stats!$I$3:$I$60,0),1),0)</f>
         <v>0</v>
       </c>
-      <c r="C42" s="15" t="n">
+      <c r="C42" s="16" t="n">
         <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(A42,Stats!$I$3:$I$62,0),1),0)</f>
         <v>0</v>
       </c>
+      <c r="D42" s="15" t="n">
+        <f aca="false">B42</f>
+        <v>0</v>
+      </c>
+      <c r="E42" s="25" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(D42,Stats!$A$3:$A$62,0),1),0)</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="43" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A43" s="17" t="n">
+      <c r="A43" s="15" t="n">
         <v>41</v>
       </c>
-      <c r="B43" s="15" t="n">
+      <c r="B43" s="16" t="n">
         <f aca="false">_xlfn.IFNA(INDEX(Stats!$A$3:$A$60,MATCH(A43,Stats!$I$3:$I$60,0),1),0)</f>
         <v>0</v>
       </c>
-      <c r="C43" s="15" t="n">
+      <c r="C43" s="16" t="n">
         <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(A43,Stats!$I$3:$I$62,0),1),0)</f>
         <v>0</v>
       </c>
+      <c r="D43" s="15" t="n">
+        <f aca="false">B43</f>
+        <v>0</v>
+      </c>
+      <c r="E43" s="25" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(D43,Stats!$A$3:$A$62,0),1),0)</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="44" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A44" s="17" t="n">
+      <c r="A44" s="15" t="n">
         <v>42</v>
       </c>
-      <c r="B44" s="15" t="n">
+      <c r="B44" s="16" t="n">
         <f aca="false">_xlfn.IFNA(INDEX(Stats!$A$3:$A$60,MATCH(A44,Stats!$I$3:$I$60,0),1),0)</f>
         <v>0</v>
       </c>
-      <c r="C44" s="15" t="n">
+      <c r="C44" s="16" t="n">
         <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(A44,Stats!$I$3:$I$62,0),1),0)</f>
         <v>0</v>
       </c>
+      <c r="D44" s="15" t="n">
+        <f aca="false">B44</f>
+        <v>0</v>
+      </c>
+      <c r="E44" s="25" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(D44,Stats!$A$3:$A$62,0),1),0)</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="45" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A45" s="17" t="n">
+      <c r="A45" s="15" t="n">
         <v>43</v>
       </c>
-      <c r="B45" s="15" t="n">
+      <c r="B45" s="16" t="n">
         <f aca="false">_xlfn.IFNA(INDEX(Stats!$A$3:$A$60,MATCH(A45,Stats!$I$3:$I$60,0),1),0)</f>
         <v>0</v>
       </c>
-      <c r="C45" s="15" t="n">
+      <c r="C45" s="16" t="n">
         <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(A45,Stats!$I$3:$I$62,0),1),0)</f>
         <v>0</v>
       </c>
+      <c r="D45" s="15" t="n">
+        <f aca="false">B45</f>
+        <v>0</v>
+      </c>
+      <c r="E45" s="25" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(D45,Stats!$A$3:$A$62,0),1),0)</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="46" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A46" s="17" t="n">
+      <c r="A46" s="15" t="n">
         <v>44</v>
       </c>
-      <c r="B46" s="15" t="n">
+      <c r="B46" s="16" t="n">
         <f aca="false">_xlfn.IFNA(INDEX(Stats!$A$3:$A$60,MATCH(A46,Stats!$I$3:$I$60,0),1),0)</f>
         <v>0</v>
       </c>
-      <c r="C46" s="15" t="n">
+      <c r="C46" s="16" t="n">
         <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(A46,Stats!$I$3:$I$62,0),1),0)</f>
         <v>0</v>
       </c>
+      <c r="D46" s="15" t="n">
+        <f aca="false">B46</f>
+        <v>0</v>
+      </c>
+      <c r="E46" s="25" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(D46,Stats!$A$3:$A$62,0),1),0)</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="47" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A47" s="17" t="n">
+      <c r="A47" s="15" t="n">
         <v>45</v>
       </c>
-      <c r="B47" s="15" t="n">
+      <c r="B47" s="16" t="n">
         <f aca="false">_xlfn.IFNA(INDEX(Stats!$A$3:$A$60,MATCH(A47,Stats!$I$3:$I$60,0),1),0)</f>
         <v>0</v>
       </c>
-      <c r="C47" s="15" t="n">
+      <c r="C47" s="16" t="n">
         <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(A47,Stats!$I$3:$I$62,0),1),0)</f>
         <v>0</v>
       </c>
+      <c r="D47" s="15" t="n">
+        <f aca="false">B47</f>
+        <v>0</v>
+      </c>
+      <c r="E47" s="25" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(D47,Stats!$A$3:$A$62,0),1),0)</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="48" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A48" s="17" t="n">
+      <c r="A48" s="15" t="n">
         <v>46</v>
       </c>
-      <c r="B48" s="15" t="n">
+      <c r="B48" s="16" t="n">
         <f aca="false">_xlfn.IFNA(INDEX(Stats!$A$3:$A$60,MATCH(A48,Stats!$I$3:$I$60,0),1),0)</f>
         <v>0</v>
       </c>
-      <c r="C48" s="15" t="n">
+      <c r="C48" s="16" t="n">
         <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(A48,Stats!$I$3:$I$62,0),1),0)</f>
         <v>0</v>
       </c>
+      <c r="D48" s="15" t="n">
+        <f aca="false">B48</f>
+        <v>0</v>
+      </c>
+      <c r="E48" s="25" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(D48,Stats!$A$3:$A$62,0),1),0)</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="49" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A49" s="17" t="n">
+      <c r="A49" s="15" t="n">
         <v>47</v>
       </c>
-      <c r="B49" s="15" t="n">
+      <c r="B49" s="16" t="n">
         <f aca="false">_xlfn.IFNA(INDEX(Stats!$A$3:$A$60,MATCH(A49,Stats!$I$3:$I$60,0),1),0)</f>
         <v>0</v>
       </c>
-      <c r="C49" s="15" t="n">
+      <c r="C49" s="16" t="n">
         <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(A49,Stats!$I$3:$I$62,0),1),0)</f>
         <v>0</v>
       </c>
+      <c r="D49" s="15" t="n">
+        <f aca="false">B49</f>
+        <v>0</v>
+      </c>
+      <c r="E49" s="25" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(D49,Stats!$A$3:$A$62,0),1),0)</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="50" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A50" s="17" t="n">
+      <c r="A50" s="15" t="n">
         <v>48</v>
       </c>
-      <c r="B50" s="15" t="n">
+      <c r="B50" s="16" t="n">
         <f aca="false">_xlfn.IFNA(INDEX(Stats!$A$3:$A$60,MATCH(A50,Stats!$I$3:$I$60,0),1),0)</f>
         <v>0</v>
       </c>
-      <c r="C50" s="15" t="n">
+      <c r="C50" s="16" t="n">
         <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(A50,Stats!$I$3:$I$62,0),1),0)</f>
         <v>0</v>
       </c>
+      <c r="D50" s="15" t="n">
+        <f aca="false">B50</f>
+        <v>0</v>
+      </c>
+      <c r="E50" s="25" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(D50,Stats!$A$3:$A$62,0),1),0)</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="51" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A51" s="17" t="n">
+      <c r="A51" s="15" t="n">
         <v>49</v>
       </c>
-      <c r="B51" s="15" t="n">
+      <c r="B51" s="16" t="n">
         <f aca="false">_xlfn.IFNA(INDEX(Stats!$A$3:$A$60,MATCH(A51,Stats!$I$3:$I$60,0),1),0)</f>
         <v>0</v>
       </c>
-      <c r="C51" s="15" t="n">
+      <c r="C51" s="16" t="n">
         <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(A51,Stats!$I$3:$I$62,0),1),0)</f>
         <v>0</v>
       </c>
+      <c r="D51" s="15" t="n">
+        <f aca="false">B51</f>
+        <v>0</v>
+      </c>
+      <c r="E51" s="25" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(D51,Stats!$A$3:$A$62,0),1),0)</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="52" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A52" s="17" t="n">
+      <c r="A52" s="15" t="n">
         <v>50</v>
       </c>
-      <c r="B52" s="15" t="n">
+      <c r="B52" s="16" t="n">
         <f aca="false">_xlfn.IFNA(INDEX(Stats!$A$3:$A$60,MATCH(A52,Stats!$I$3:$I$60,0),1),0)</f>
         <v>0</v>
       </c>
-      <c r="C52" s="15" t="n">
+      <c r="C52" s="16" t="n">
         <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(A52,Stats!$I$3:$I$62,0),1),0)</f>
         <v>0</v>
       </c>
+      <c r="D52" s="15" t="n">
+        <f aca="false">B52</f>
+        <v>0</v>
+      </c>
+      <c r="E52" s="25" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(D52,Stats!$A$3:$A$62,0),1),0)</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="53" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A53" s="17" t="n">
+      <c r="A53" s="15" t="n">
         <v>51</v>
       </c>
-      <c r="B53" s="15" t="n">
+      <c r="B53" s="16" t="n">
         <f aca="false">_xlfn.IFNA(INDEX(Stats!$A$3:$A$60,MATCH(A53,Stats!$I$3:$I$60,0),1),0)</f>
         <v>0</v>
       </c>
-      <c r="C53" s="15" t="n">
+      <c r="C53" s="16" t="n">
         <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(A53,Stats!$I$3:$I$62,0),1),0)</f>
         <v>0</v>
       </c>
+      <c r="D53" s="15" t="n">
+        <f aca="false">B53</f>
+        <v>0</v>
+      </c>
+      <c r="E53" s="25" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(D53,Stats!$A$3:$A$62,0),1),0)</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="54" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A54" s="17" t="n">
+      <c r="A54" s="15" t="n">
         <v>52</v>
       </c>
-      <c r="B54" s="15" t="n">
+      <c r="B54" s="16" t="n">
         <f aca="false">_xlfn.IFNA(INDEX(Stats!$A$3:$A$60,MATCH(A54,Stats!$I$3:$I$60,0),1),0)</f>
         <v>0</v>
       </c>
-      <c r="C54" s="15" t="n">
+      <c r="C54" s="16" t="n">
         <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(A54,Stats!$I$3:$I$62,0),1),0)</f>
         <v>0</v>
       </c>
+      <c r="D54" s="15" t="n">
+        <f aca="false">B54</f>
+        <v>0</v>
+      </c>
+      <c r="E54" s="25" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(D54,Stats!$A$3:$A$62,0),1),0)</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="55" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A55" s="17" t="n">
+      <c r="A55" s="15" t="n">
         <v>53</v>
       </c>
-      <c r="B55" s="15" t="n">
+      <c r="B55" s="16" t="n">
         <f aca="false">_xlfn.IFNA(INDEX(Stats!$A$3:$A$60,MATCH(A55,Stats!$I$3:$I$60,0),1),0)</f>
         <v>0</v>
       </c>
-      <c r="C55" s="15" t="n">
+      <c r="C55" s="16" t="n">
         <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(A55,Stats!$I$3:$I$62,0),1),0)</f>
         <v>0</v>
       </c>
+      <c r="D55" s="15" t="n">
+        <f aca="false">B55</f>
+        <v>0</v>
+      </c>
+      <c r="E55" s="25" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(D55,Stats!$A$3:$A$62,0),1),0)</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="56" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A56" s="17" t="n">
+      <c r="A56" s="15" t="n">
         <v>54</v>
       </c>
-      <c r="B56" s="15" t="n">
+      <c r="B56" s="16" t="n">
         <f aca="false">_xlfn.IFNA(INDEX(Stats!$A$3:$A$60,MATCH(A56,Stats!$I$3:$I$60,0),1),0)</f>
         <v>0</v>
       </c>
-      <c r="C56" s="15" t="n">
+      <c r="C56" s="16" t="n">
         <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(A56,Stats!$I$3:$I$62,0),1),0)</f>
         <v>0</v>
       </c>
+      <c r="D56" s="15" t="n">
+        <f aca="false">B56</f>
+        <v>0</v>
+      </c>
+      <c r="E56" s="25" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(D56,Stats!$A$3:$A$62,0),1),0)</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="57" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A57" s="17" t="n">
+      <c r="A57" s="15" t="n">
         <v>55</v>
       </c>
-      <c r="B57" s="15" t="n">
+      <c r="B57" s="16" t="n">
         <f aca="false">_xlfn.IFNA(INDEX(Stats!$A$3:$A$60,MATCH(A57,Stats!$I$3:$I$60,0),1),0)</f>
         <v>0</v>
       </c>
-      <c r="C57" s="15" t="n">
+      <c r="C57" s="16" t="n">
         <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(A57,Stats!$I$3:$I$62,0),1),0)</f>
         <v>0</v>
       </c>
+      <c r="D57" s="15" t="n">
+        <f aca="false">B57</f>
+        <v>0</v>
+      </c>
+      <c r="E57" s="25" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(D57,Stats!$A$3:$A$62,0),1),0)</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="58" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A58" s="17" t="n">
+      <c r="A58" s="15" t="n">
         <v>56</v>
       </c>
-      <c r="B58" s="15" t="n">
+      <c r="B58" s="16" t="n">
         <f aca="false">_xlfn.IFNA(INDEX(Stats!$A$3:$A$60,MATCH(A58,Stats!$I$3:$I$60,0),1),0)</f>
         <v>0</v>
       </c>
-      <c r="C58" s="15" t="n">
+      <c r="C58" s="16" t="n">
         <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(A58,Stats!$I$3:$I$62,0),1),0)</f>
         <v>0</v>
       </c>
+      <c r="D58" s="15" t="n">
+        <f aca="false">B58</f>
+        <v>0</v>
+      </c>
+      <c r="E58" s="25" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(D58,Stats!$A$3:$A$62,0),1),0)</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="59" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A59" s="17" t="n">
+      <c r="A59" s="15" t="n">
         <v>57</v>
       </c>
-      <c r="B59" s="15" t="n">
+      <c r="B59" s="16" t="n">
         <f aca="false">_xlfn.IFNA(INDEX(Stats!$A$3:$A$60,MATCH(A59,Stats!$I$3:$I$60,0),1),0)</f>
         <v>0</v>
       </c>
-      <c r="C59" s="15" t="n">
+      <c r="C59" s="16" t="n">
         <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(A59,Stats!$I$3:$I$62,0),1),0)</f>
         <v>0</v>
       </c>
+      <c r="D59" s="15" t="n">
+        <f aca="false">B59</f>
+        <v>0</v>
+      </c>
+      <c r="E59" s="25" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(D59,Stats!$A$3:$A$62,0),1),0)</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="60" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A60" s="17" t="n">
+      <c r="A60" s="15" t="n">
         <v>58</v>
       </c>
-      <c r="B60" s="15" t="n">
+      <c r="B60" s="16" t="n">
         <f aca="false">_xlfn.IFNA(INDEX(Stats!$A$3:$A$60,MATCH(A60,Stats!$I$3:$I$60,0),1),0)</f>
         <v>0</v>
       </c>
-      <c r="C60" s="15" t="n">
+      <c r="C60" s="16" t="n">
         <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(A60,Stats!$I$3:$I$62,0),1),0)</f>
         <v>0</v>
       </c>
+      <c r="D60" s="15" t="n">
+        <f aca="false">B60</f>
+        <v>0</v>
+      </c>
+      <c r="E60" s="25" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(D60,Stats!$A$3:$A$62,0),1),0)</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="61" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A61" s="17" t="n">
+      <c r="A61" s="15" t="n">
         <v>59</v>
       </c>
-      <c r="B61" s="15" t="n">
+      <c r="B61" s="16" t="n">
         <f aca="false">_xlfn.IFNA(INDEX(Stats!$A$3:$A$60,MATCH(A61,Stats!$I$3:$I$60,0),1),0)</f>
         <v>0</v>
       </c>
-      <c r="C61" s="15" t="n">
+      <c r="C61" s="16" t="n">
         <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(A61,Stats!$I$3:$I$62,0),1),0)</f>
         <v>0</v>
       </c>
+      <c r="D61" s="15" t="n">
+        <f aca="false">B61</f>
+        <v>0</v>
+      </c>
+      <c r="E61" s="25" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(D61,Stats!$A$3:$A$62,0),1),0)</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="62" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A62" s="17" t="n">
+      <c r="A62" s="15" t="n">
         <v>60</v>
       </c>
-      <c r="B62" s="15" t="n">
+      <c r="B62" s="16" t="n">
         <f aca="false">_xlfn.IFNA(INDEX(Stats!$A$3:$A$60,MATCH(A62,Stats!$I$3:$I$60,0),1),0)</f>
         <v>0</v>
       </c>
-      <c r="C62" s="15" t="n">
+      <c r="C62" s="16" t="n">
         <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(A62,Stats!$I$3:$I$62,0),1),0)</f>
         <v>0</v>
       </c>
+      <c r="D62" s="15" t="n">
+        <f aca="false">B62</f>
+        <v>0</v>
+      </c>
+      <c r="E62" s="25" t="n">
+        <f aca="false">_xlfn.IFNA(INDEX(Stats!$B$3:$B$62,MATCH(D62,Stats!$A$3:$A$62,0),1),0)</f>
+        <v>0</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="2">
+  <mergeCells count="3">
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:C1"/>
+    <mergeCell ref="D1:E1"/>
   </mergeCells>
   <conditionalFormatting sqref="B3:B62 C3:C13 C15:C62">
-    <cfRule type="expression" priority="2" aboveAverage="0" equalAverage="0" bottom="0" percent="0" rank="0" text="" dxfId="5">
+    <cfRule type="expression" priority="2" aboveAverage="0" equalAverage="0" bottom="0" percent="0" rank="0" text="" dxfId="7">
       <formula>Classement!$C3=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C14">
-    <cfRule type="expression" priority="3" aboveAverage="0" equalAverage="0" bottom="0" percent="0" rank="0" text="" dxfId="5">
+    <cfRule type="expression" priority="3" aboveAverage="0" equalAverage="0" bottom="0" percent="0" rank="0" text="" dxfId="7">
       <formula>Stats!$B14=0</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <pageSetup paperSize="9" scale="100" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="portrait" blackAndWhite="false" draft="false" cellComments="none" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:R166"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="80" zoomScaleNormal="80" zoomScalePageLayoutView="100" workbookViewId="0">
-      <pane xSplit="18702" ySplit="0" topLeftCell="L1" activePane="topLeft" state="split"/>
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="L1" activeCellId="0" sqref="L1"/>
+      <selection pane="topLeft" activeCell="B5" activeCellId="0" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.55078125" defaultRowHeight="12.8" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1" min="1" style="1" width="16.67"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2" min="2" style="27" width="4.84"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3" min="3" style="27" width="48.49"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4" min="4" style="27" width="4.84"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5" min="5" style="27" width="51.96"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7" min="6" style="27" width="12.67"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14" min="9" style="1" width="14.25"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="18" min="16" style="28" width="11.54"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="19" min="19" style="28" width="11.55"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="22" min="20" style="29" width="11.55"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="23" min="23" style="28" width="11.55"/>
   </cols>
   <sheetData>
     <row r="1" customFormat="false" ht="9.3" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A1" s="6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B1" s="6"/>
       <c r="C1" s="6"/>
       <c r="D1" s="6"/>
       <c r="E1" s="6"/>
       <c r="F1" s="6"/>
       <c r="G1" s="6"/>
       <c r="I1" s="30" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="J1" s="30"/>
       <c r="K1" s="30"/>
       <c r="L1" s="30"/>
       <c r="M1" s="30"/>
       <c r="N1" s="30"/>
       <c r="O1" s="29"/>
       <c r="P1" s="28" t="str">
         <f aca="false">IF(Équipe!$B3&lt;&gt;0,Équipe!$A3,"")</f>
         <v/>
       </c>
       <c r="Q1" s="28" t="str">
         <f aca="true">IF(Équipe!$B3&lt;&gt;0,RAND(),"")</f>
         <v/>
       </c>
       <c r="R1" s="28" t="str">
         <f aca="true">IF(Équipe!$B3&lt;&gt;0,RANK(Q1,$Q$1:INDIRECT("$Q$"&amp;0+COUNTA($P$1:$P$60)+1-COUNTBLANK($P$1:$P$60))),"")</f>
         <v/>
       </c>
     </row>
     <row r="2" customFormat="false" ht="9.3" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A2" s="6"/>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="I2" s="31"/>
       <c r="J2" s="32" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="K2" s="32"/>
       <c r="L2" s="32" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M2" s="32"/>
       <c r="N2" s="31"/>
       <c r="O2" s="29"/>
       <c r="P2" s="28" t="str">
         <f aca="false">IF(Équipe!$B4&lt;&gt;0,Équipe!$A4,"")</f>
         <v/>
       </c>
       <c r="Q2" s="28" t="str">
         <f aca="true">IF(Équipe!$B4&lt;&gt;0,RAND(),"")</f>
         <v/>
       </c>
       <c r="R2" s="28" t="str">
         <f aca="true">IF(Équipe!$B4&lt;&gt;0,RANK(Q2,$Q$1:INDIRECT("$Q$"&amp;0+COUNTA($P$1:$P$60)+1-COUNTBLANK($P$1:$P$60))),"")</f>
         <v/>
       </c>
     </row>
     <row r="3" customFormat="false" ht="21.45" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A3" s="6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C3" s="6"/>
       <c r="D3" s="6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E3" s="6"/>
       <c r="F3" s="6" t="s">
         <v>25</v>
       </c>
       <c r="G3" s="6"/>
-      <c r="I3" s="31" t="str">
+      <c r="I3" s="33" t="str">
         <f aca="false">IF(ROW(I3)&lt;=QUOTIENT(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+MOD(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+2,IF(ROW(I3)&lt;&gt;3,I2+2,1),"")</f>
         <v/>
       </c>
       <c r="J3" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX($P$1:$P$60,MATCH(I3,$R$1:$R$60,0),1),"")</f>
         <v/>
       </c>
       <c r="K3" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J3,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L3" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX($P$1:$P$60,MATCH(N3,$R$1:$R$60,0),1),"")</f>
         <v/>
       </c>
       <c r="M3" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L3,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N3" s="31" t="str">
+      <c r="N3" s="33" t="str">
         <f aca="false">IF(ROW(N3)&lt;=QUOTIENT(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+MOD(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+2,I3+1,"")</f>
         <v/>
       </c>
       <c r="O3" s="29"/>
       <c r="P3" s="28" t="str">
         <f aca="false">IF(Équipe!$B5&lt;&gt;0,Équipe!$A5,"")</f>
         <v/>
       </c>
       <c r="Q3" s="28" t="str">
         <f aca="true">IF(Équipe!$B5&lt;&gt;0,RAND(),"")</f>
         <v/>
       </c>
       <c r="R3" s="28" t="str">
         <f aca="true">IF(Équipe!$B5&lt;&gt;0,RANK(Q3,$Q$1:INDIRECT("$Q$"&amp;0+COUNTA($P$1:$P$60)+1-COUNTBLANK($P$1:$P$60))),"")</f>
         <v/>
       </c>
     </row>
     <row r="4" customFormat="false" ht="21.45" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A4" s="6"/>
       <c r="B4" s="6"/>
       <c r="C4" s="6"/>
       <c r="D4" s="6"/>
       <c r="E4" s="6"/>
       <c r="F4" s="6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G4" s="6" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="I4" s="31" t="str">
+        <v>48</v>
+      </c>
+      <c r="I4" s="33" t="str">
         <f aca="false">IF(ROW(I4)&lt;=QUOTIENT(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+MOD(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+2,IF(ROW(I4)&lt;&gt;3,I3+2,1),"")</f>
         <v/>
       </c>
       <c r="J4" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX($P$1:$P$60,MATCH(I4,$R$1:$R$60,0),1),"")</f>
         <v/>
       </c>
       <c r="K4" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J4,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L4" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX($P$1:$P$60,MATCH(N4,$R$1:$R$60,0),1),"")</f>
         <v/>
       </c>
       <c r="M4" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L4,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N4" s="31" t="str">
+      <c r="N4" s="33" t="str">
         <f aca="false">IF(ROW(N4)&lt;=QUOTIENT(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+MOD(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+2,I4+1,"")</f>
         <v/>
       </c>
       <c r="O4" s="29"/>
       <c r="P4" s="28" t="str">
         <f aca="false">IF(Équipe!$B6&lt;&gt;0,Équipe!$A6,"")</f>
         <v/>
       </c>
       <c r="Q4" s="28" t="str">
         <f aca="true">IF(Équipe!$B6&lt;&gt;0,RAND(),"")</f>
         <v/>
       </c>
       <c r="R4" s="28" t="str">
         <f aca="true">IF(Équipe!$B6&lt;&gt;0,RANK(Q4,$Q$1:INDIRECT("$Q$"&amp;0+COUNTA($P$1:$P$60)+1-COUNTBLANK($P$1:$P$60))),"")</f>
         <v/>
       </c>
     </row>
     <row r="5" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A5" s="33" t="n">
+      <c r="A5" s="34" t="n">
         <f aca="false">IF(ROW(A5)-4&lt;=Procédure!$K$3,ROW(A5)-4,IF(ROW(A5)-(QUOTIENT(ROW(A5)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A5)-(QUOTIENT(ROW(A5)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A5)-(QUOTIENT(ROW(A5)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
         <v>1</v>
       </c>
-      <c r="B5" s="34"/>
-[...5 lines deleted...]
-      <c r="I5" s="31" t="str">
+      <c r="B5" s="35"/>
+      <c r="C5" s="36"/>
+      <c r="D5" s="35"/>
+      <c r="E5" s="36"/>
+      <c r="F5" s="37"/>
+      <c r="G5" s="37"/>
+      <c r="I5" s="33" t="str">
         <f aca="false">IF(ROW(I5)&lt;=QUOTIENT(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+MOD(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+2,IF(ROW(I5)&lt;&gt;3,I4+2,1),"")</f>
         <v/>
       </c>
       <c r="J5" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX($P$1:$P$60,MATCH(I5,$R$1:$R$60,0),1),"")</f>
         <v/>
       </c>
       <c r="K5" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J5,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L5" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX($P$1:$P$60,MATCH(N5,$R$1:$R$60,0),1),"")</f>
         <v/>
       </c>
       <c r="M5" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L5,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N5" s="31" t="str">
+      <c r="N5" s="33" t="str">
         <f aca="false">IF(ROW(N5)&lt;=QUOTIENT(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+MOD(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+2,I5+1,"")</f>
         <v/>
       </c>
       <c r="O5" s="29"/>
       <c r="P5" s="28" t="str">
         <f aca="false">IF(Équipe!$B7&lt;&gt;0,Équipe!$A7,"")</f>
         <v/>
       </c>
       <c r="Q5" s="28" t="str">
         <f aca="true">IF(Équipe!$B7&lt;&gt;0,RAND(),"")</f>
         <v/>
       </c>
       <c r="R5" s="28" t="str">
         <f aca="true">IF(Équipe!$B7&lt;&gt;0,RANK(Q5,$Q$1:INDIRECT("$Q$"&amp;0+COUNTA($P$1:$P$60)+1-COUNTBLANK($P$1:$P$60))),"")</f>
         <v/>
       </c>
     </row>
     <row r="6" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A6" s="33" t="n">
+      <c r="A6" s="34" t="n">
         <f aca="false">IF(ROW(A6)-4&lt;=Procédure!$K$3,ROW(A6)-4,IF(ROW(A6)-(QUOTIENT(ROW(A6)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A6)-(QUOTIENT(ROW(A6)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A6)-(QUOTIENT(ROW(A6)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
         <v>2</v>
       </c>
-      <c r="B6" s="34"/>
-[...5 lines deleted...]
-      <c r="I6" s="31" t="str">
+      <c r="B6" s="35"/>
+      <c r="C6" s="36"/>
+      <c r="D6" s="35"/>
+      <c r="E6" s="36"/>
+      <c r="F6" s="37"/>
+      <c r="G6" s="37"/>
+      <c r="I6" s="33" t="str">
         <f aca="false">IF(ROW(I6)&lt;=QUOTIENT(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+MOD(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+2,IF(ROW(I6)&lt;&gt;3,I5+2,1),"")</f>
         <v/>
       </c>
       <c r="J6" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX($P$1:$P$60,MATCH(I6,$R$1:$R$60,0),1),"")</f>
         <v/>
       </c>
       <c r="K6" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J6,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L6" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX($P$1:$P$60,MATCH(N6,$R$1:$R$60,0),1),"")</f>
         <v/>
       </c>
       <c r="M6" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L6,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N6" s="31" t="str">
+      <c r="N6" s="33" t="str">
         <f aca="false">IF(ROW(N6)&lt;=QUOTIENT(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+MOD(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+2,I6+1,"")</f>
         <v/>
       </c>
       <c r="O6" s="29"/>
       <c r="P6" s="28" t="str">
         <f aca="false">IF(Équipe!$B8&lt;&gt;0,Équipe!$A8,"")</f>
         <v/>
       </c>
       <c r="Q6" s="28" t="str">
         <f aca="true">IF(Équipe!$B8&lt;&gt;0,RAND(),"")</f>
         <v/>
       </c>
       <c r="R6" s="28" t="str">
         <f aca="true">IF(Équipe!$B8&lt;&gt;0,RANK(Q6,$Q$1:INDIRECT("$Q$"&amp;0+COUNTA($P$1:$P$60)+1-COUNTBLANK($P$1:$P$60))),"")</f>
         <v/>
       </c>
     </row>
     <row r="7" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A7" s="33" t="n">
+      <c r="A7" s="34" t="n">
         <f aca="false">IF(ROW(A7)-4&lt;=Procédure!$K$3,ROW(A7)-4,IF(ROW(A7)-(QUOTIENT(ROW(A7)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A7)-(QUOTIENT(ROW(A7)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A7)-(QUOTIENT(ROW(A7)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
         <v>3</v>
       </c>
-      <c r="B7" s="34"/>
-[...5 lines deleted...]
-      <c r="I7" s="31" t="str">
+      <c r="B7" s="35"/>
+      <c r="C7" s="36"/>
+      <c r="D7" s="35"/>
+      <c r="E7" s="36"/>
+      <c r="F7" s="37"/>
+      <c r="G7" s="37"/>
+      <c r="I7" s="33" t="str">
         <f aca="false">IF(ROW(I7)&lt;=QUOTIENT(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+MOD(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+2,IF(ROW(I7)&lt;&gt;3,I6+2,1),"")</f>
         <v/>
       </c>
       <c r="J7" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX($P$1:$P$60,MATCH(I7,$R$1:$R$60,0),1),"")</f>
         <v/>
       </c>
       <c r="K7" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J7,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L7" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX($P$1:$P$60,MATCH(N7,$R$1:$R$60,0),1),"")</f>
         <v/>
       </c>
       <c r="M7" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L7,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N7" s="31" t="str">
+      <c r="N7" s="33" t="str">
         <f aca="false">IF(ROW(N7)&lt;=QUOTIENT(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+MOD(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+2,I7+1,"")</f>
         <v/>
       </c>
       <c r="O7" s="29"/>
       <c r="P7" s="28" t="str">
         <f aca="false">IF(Équipe!$B9&lt;&gt;0,Équipe!$A9,"")</f>
         <v/>
       </c>
       <c r="Q7" s="28" t="str">
         <f aca="true">IF(Équipe!$B9&lt;&gt;0,RAND(),"")</f>
         <v/>
       </c>
       <c r="R7" s="28" t="str">
         <f aca="true">IF(Équipe!$B9&lt;&gt;0,RANK(Q7,$Q$1:INDIRECT("$Q$"&amp;0+COUNTA($P$1:$P$60)+1-COUNTBLANK($P$1:$P$60))),"")</f>
         <v/>
       </c>
     </row>
     <row r="8" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A8" s="33" t="n">
+      <c r="A8" s="34" t="n">
         <f aca="false">IF(ROW(A8)-4&lt;=Procédure!$K$3,ROW(A8)-4,IF(ROW(A8)-(QUOTIENT(ROW(A8)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A8)-(QUOTIENT(ROW(A8)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A8)-(QUOTIENT(ROW(A8)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
         <v>4</v>
       </c>
-      <c r="B8" s="34"/>
-[...5 lines deleted...]
-      <c r="I8" s="31" t="str">
+      <c r="B8" s="35"/>
+      <c r="C8" s="36"/>
+      <c r="D8" s="35"/>
+      <c r="E8" s="36"/>
+      <c r="F8" s="37"/>
+      <c r="G8" s="37"/>
+      <c r="I8" s="33" t="str">
         <f aca="false">IF(ROW(I8)&lt;=QUOTIENT(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+MOD(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+2,IF(ROW(I8)&lt;&gt;3,I7+2,1),"")</f>
         <v/>
       </c>
       <c r="J8" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX($P$1:$P$60,MATCH(I8,$R$1:$R$60,0),1),"")</f>
         <v/>
       </c>
       <c r="K8" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J8,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L8" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX($P$1:$P$60,MATCH(N8,$R$1:$R$60,0),1),"")</f>
         <v/>
       </c>
       <c r="M8" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L8,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N8" s="31" t="str">
+      <c r="N8" s="33" t="str">
         <f aca="false">IF(ROW(N8)&lt;=QUOTIENT(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+MOD(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+2,I8+1,"")</f>
         <v/>
       </c>
       <c r="O8" s="29"/>
       <c r="P8" s="28" t="str">
         <f aca="false">IF(Équipe!$B10&lt;&gt;0,Équipe!$A10,"")</f>
         <v/>
       </c>
       <c r="Q8" s="28" t="str">
         <f aca="true">IF(Équipe!$B10&lt;&gt;0,RAND(),"")</f>
         <v/>
       </c>
       <c r="R8" s="28" t="str">
         <f aca="true">IF(Équipe!$B10&lt;&gt;0,RANK(Q8,$Q$1:INDIRECT("$Q$"&amp;0+COUNTA($P$1:$P$60)+1-COUNTBLANK($P$1:$P$60))),"")</f>
         <v/>
       </c>
     </row>
     <row r="9" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A9" s="33" t="n">
+      <c r="A9" s="34" t="n">
         <f aca="false">IF(ROW(A9)-4&lt;=Procédure!$K$3,ROW(A9)-4,IF(ROW(A9)-(QUOTIENT(ROW(A9)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A9)-(QUOTIENT(ROW(A9)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A9)-(QUOTIENT(ROW(A9)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
         <v>5</v>
       </c>
-      <c r="B9" s="34"/>
-[...5 lines deleted...]
-      <c r="I9" s="31" t="str">
+      <c r="B9" s="35"/>
+      <c r="C9" s="36"/>
+      <c r="D9" s="35"/>
+      <c r="E9" s="36"/>
+      <c r="F9" s="37"/>
+      <c r="G9" s="37"/>
+      <c r="I9" s="33" t="str">
         <f aca="false">IF(ROW(I9)&lt;=QUOTIENT(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+MOD(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+2,IF(ROW(I9)&lt;&gt;3,I8+2,1),"")</f>
         <v/>
       </c>
       <c r="J9" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX($P$1:$P$60,MATCH(I9,$R$1:$R$60,0),1),"")</f>
         <v/>
       </c>
       <c r="K9" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J9,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L9" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX($P$1:$P$60,MATCH(N9,$R$1:$R$60,0),1),"")</f>
         <v/>
       </c>
       <c r="M9" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L9,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N9" s="31" t="str">
+      <c r="N9" s="33" t="str">
         <f aca="false">IF(ROW(N9)&lt;=QUOTIENT(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+MOD(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+2,I9+1,"")</f>
         <v/>
       </c>
       <c r="O9" s="29"/>
       <c r="P9" s="28" t="str">
         <f aca="false">IF(Équipe!$B11&lt;&gt;0,Équipe!$A11,"")</f>
         <v/>
       </c>
       <c r="Q9" s="28" t="str">
         <f aca="true">IF(Équipe!$B11&lt;&gt;0,RAND(),"")</f>
         <v/>
       </c>
       <c r="R9" s="28" t="str">
         <f aca="true">IF(Équipe!$B11&lt;&gt;0,RANK(Q9,$Q$1:INDIRECT("$Q$"&amp;0+COUNTA($P$1:$P$60)+1-COUNTBLANK($P$1:$P$60))),"")</f>
         <v/>
       </c>
     </row>
     <row r="10" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A10" s="33" t="n">
+      <c r="A10" s="34" t="n">
         <f aca="false">IF(ROW(A10)-4&lt;=Procédure!$K$3,ROW(A10)-4,IF(ROW(A10)-(QUOTIENT(ROW(A10)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A10)-(QUOTIENT(ROW(A10)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A10)-(QUOTIENT(ROW(A10)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
         <v>6</v>
       </c>
-      <c r="B10" s="34"/>
-[...5 lines deleted...]
-      <c r="I10" s="31" t="str">
+      <c r="B10" s="35"/>
+      <c r="C10" s="36"/>
+      <c r="D10" s="35"/>
+      <c r="E10" s="36"/>
+      <c r="F10" s="37"/>
+      <c r="G10" s="37"/>
+      <c r="I10" s="33" t="str">
         <f aca="false">IF(ROW(I10)&lt;=QUOTIENT(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+MOD(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+2,IF(ROW(I10)&lt;&gt;3,I9+2,1),"")</f>
         <v/>
       </c>
       <c r="J10" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX($P$1:$P$60,MATCH(I10,$R$1:$R$60,0),1),"")</f>
         <v/>
       </c>
       <c r="K10" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J10,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L10" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX($P$1:$P$60,MATCH(N10,$R$1:$R$60,0),1),"")</f>
         <v/>
       </c>
       <c r="M10" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L10,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N10" s="31" t="str">
+      <c r="N10" s="33" t="str">
         <f aca="false">IF(ROW(N10)&lt;=QUOTIENT(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+MOD(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+2,I10+1,"")</f>
         <v/>
       </c>
       <c r="O10" s="29"/>
       <c r="P10" s="28" t="str">
         <f aca="false">IF(Équipe!$B12&lt;&gt;0,Équipe!$A12,"")</f>
         <v/>
       </c>
       <c r="Q10" s="28" t="str">
         <f aca="true">IF(Équipe!$B12&lt;&gt;0,RAND(),"")</f>
         <v/>
       </c>
       <c r="R10" s="28" t="str">
         <f aca="true">IF(Équipe!$B12&lt;&gt;0,RANK(Q10,$Q$1:INDIRECT("$Q$"&amp;0+COUNTA($P$1:$P$60)+1-COUNTBLANK($P$1:$P$60))),"")</f>
         <v/>
       </c>
     </row>
     <row r="11" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A11" s="33" t="n">
+      <c r="A11" s="34" t="n">
         <f aca="false">IF(ROW(A11)-4&lt;=Procédure!$K$3,ROW(A11)-4,IF(ROW(A11)-(QUOTIENT(ROW(A11)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A11)-(QUOTIENT(ROW(A11)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A11)-(QUOTIENT(ROW(A11)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
         <v>7</v>
       </c>
-      <c r="B11" s="34"/>
-[...5 lines deleted...]
-      <c r="I11" s="31" t="str">
+      <c r="B11" s="35"/>
+      <c r="C11" s="36"/>
+      <c r="D11" s="35"/>
+      <c r="E11" s="36"/>
+      <c r="F11" s="37"/>
+      <c r="G11" s="37"/>
+      <c r="I11" s="33" t="str">
         <f aca="false">IF(ROW(I11)&lt;=QUOTIENT(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+MOD(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+2,IF(ROW(I11)&lt;&gt;3,I10+2,1),"")</f>
         <v/>
       </c>
       <c r="J11" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX($P$1:$P$60,MATCH(I11,$R$1:$R$60,0),1),"")</f>
         <v/>
       </c>
       <c r="K11" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J11,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L11" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX($P$1:$P$60,MATCH(N11,$R$1:$R$60,0),1),"")</f>
         <v/>
       </c>
       <c r="M11" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L11,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N11" s="31" t="str">
+      <c r="N11" s="33" t="str">
         <f aca="false">IF(ROW(N11)&lt;=QUOTIENT(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+MOD(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+2,I11+1,"")</f>
         <v/>
       </c>
       <c r="O11" s="29"/>
       <c r="P11" s="28" t="str">
         <f aca="false">IF(Équipe!$B13&lt;&gt;0,Équipe!$A13,"")</f>
         <v/>
       </c>
       <c r="Q11" s="28" t="str">
         <f aca="true">IF(Équipe!$B13&lt;&gt;0,RAND(),"")</f>
         <v/>
       </c>
       <c r="R11" s="28" t="str">
         <f aca="true">IF(Équipe!$B13&lt;&gt;0,RANK(Q11,$Q$1:INDIRECT("$Q$"&amp;0+COUNTA($P$1:$P$60)+1-COUNTBLANK($P$1:$P$60))),"")</f>
         <v/>
       </c>
     </row>
     <row r="12" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A12" s="33" t="n">
+      <c r="A12" s="34" t="n">
         <f aca="false">IF(ROW(A12)-4&lt;=Procédure!$K$3,ROW(A12)-4,IF(ROW(A12)-(QUOTIENT(ROW(A12)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A12)-(QUOTIENT(ROW(A12)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A12)-(QUOTIENT(ROW(A12)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
         <v>8</v>
       </c>
-      <c r="B12" s="34"/>
-[...5 lines deleted...]
-      <c r="I12" s="31" t="str">
+      <c r="B12" s="35"/>
+      <c r="C12" s="36"/>
+      <c r="D12" s="35"/>
+      <c r="E12" s="36"/>
+      <c r="F12" s="37"/>
+      <c r="G12" s="37"/>
+      <c r="I12" s="33" t="str">
         <f aca="false">IF(ROW(I12)&lt;=QUOTIENT(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+MOD(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+2,IF(ROW(I12)&lt;&gt;3,I11+2,1),"")</f>
         <v/>
       </c>
       <c r="J12" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX($P$1:$P$60,MATCH(I12,$R$1:$R$60,0),1),"")</f>
         <v/>
       </c>
       <c r="K12" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J12,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L12" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX($P$1:$P$60,MATCH(N12,$R$1:$R$60,0),1),"")</f>
         <v/>
       </c>
       <c r="M12" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L12,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N12" s="31" t="str">
+      <c r="N12" s="33" t="str">
         <f aca="false">IF(ROW(N12)&lt;=QUOTIENT(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+MOD(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+2,I12+1,"")</f>
         <v/>
       </c>
       <c r="O12" s="29"/>
       <c r="P12" s="28" t="str">
         <f aca="false">IF(Équipe!$B14&lt;&gt;0,Équipe!$A14,"")</f>
         <v/>
       </c>
       <c r="Q12" s="28" t="str">
         <f aca="true">IF(Équipe!$B14&lt;&gt;0,RAND(),"")</f>
         <v/>
       </c>
       <c r="R12" s="28" t="str">
         <f aca="true">IF(Équipe!$B14&lt;&gt;0,RANK(Q12,$Q$1:INDIRECT("$Q$"&amp;0+COUNTA($P$1:$P$60)+1-COUNTBLANK($P$1:$P$60))),"")</f>
         <v/>
       </c>
     </row>
     <row r="13" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A13" s="33" t="n">
+      <c r="A13" s="34" t="n">
         <f aca="false">IF(ROW(A13)-4&lt;=Procédure!$K$3,ROW(A13)-4,IF(ROW(A13)-(QUOTIENT(ROW(A13)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A13)-(QUOTIENT(ROW(A13)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A13)-(QUOTIENT(ROW(A13)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
         <v>9</v>
       </c>
-      <c r="B13" s="34"/>
-[...5 lines deleted...]
-      <c r="I13" s="31" t="str">
+      <c r="B13" s="35"/>
+      <c r="C13" s="36"/>
+      <c r="D13" s="35"/>
+      <c r="E13" s="36"/>
+      <c r="F13" s="37"/>
+      <c r="G13" s="37"/>
+      <c r="I13" s="33" t="str">
         <f aca="false">IF(ROW(I13)&lt;=QUOTIENT(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+MOD(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+2,IF(ROW(I13)&lt;&gt;3,I12+2,1),"")</f>
         <v/>
       </c>
       <c r="J13" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX($P$1:$P$60,MATCH(I13,$R$1:$R$60,0),1),"")</f>
         <v/>
       </c>
       <c r="K13" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J13,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L13" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX($P$1:$P$60,MATCH(N13,$R$1:$R$60,0),1),"")</f>
         <v/>
       </c>
       <c r="M13" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L13,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N13" s="31" t="str">
+      <c r="N13" s="33" t="str">
         <f aca="false">IF(ROW(N13)&lt;=QUOTIENT(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+MOD(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+2,I13+1,"")</f>
         <v/>
       </c>
       <c r="O13" s="29"/>
       <c r="P13" s="28" t="str">
         <f aca="false">IF(Équipe!$B15&lt;&gt;0,Équipe!$A15,"")</f>
         <v/>
       </c>
       <c r="Q13" s="28" t="str">
         <f aca="true">IF(Équipe!$B15&lt;&gt;0,RAND(),"")</f>
         <v/>
       </c>
       <c r="R13" s="28" t="str">
         <f aca="true">IF(Équipe!$B15&lt;&gt;0,RANK(Q13,$Q$1:INDIRECT("$Q$"&amp;0+COUNTA($P$1:$P$60)+1-COUNTBLANK($P$1:$P$60))),"")</f>
         <v/>
       </c>
     </row>
     <row r="14" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A14" s="33" t="n">
+      <c r="A14" s="34" t="n">
         <f aca="false">IF(ROW(A14)-4&lt;=Procédure!$K$3,ROW(A14)-4,IF(ROW(A14)-(QUOTIENT(ROW(A14)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A14)-(QUOTIENT(ROW(A14)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A14)-(QUOTIENT(ROW(A14)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
         <v>10</v>
       </c>
-      <c r="B14" s="34"/>
-[...5 lines deleted...]
-      <c r="I14" s="31" t="str">
+      <c r="B14" s="35"/>
+      <c r="C14" s="36"/>
+      <c r="D14" s="35"/>
+      <c r="E14" s="36"/>
+      <c r="F14" s="37"/>
+      <c r="G14" s="37"/>
+      <c r="I14" s="33" t="str">
         <f aca="false">IF(ROW(I14)&lt;=QUOTIENT(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+MOD(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+2,IF(ROW(I14)&lt;&gt;3,I13+2,1),"")</f>
         <v/>
       </c>
       <c r="J14" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX($P$1:$P$60,MATCH(I14,$R$1:$R$60,0),1),"")</f>
         <v/>
       </c>
       <c r="K14" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J14,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L14" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX($P$1:$P$60,MATCH(N14,$R$1:$R$60,0),1),"")</f>
         <v/>
       </c>
       <c r="M14" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L14,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N14" s="31" t="str">
+      <c r="N14" s="33" t="str">
         <f aca="false">IF(ROW(N14)&lt;=QUOTIENT(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+MOD(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+2,I14+1,"")</f>
         <v/>
       </c>
       <c r="O14" s="29"/>
       <c r="P14" s="28" t="str">
         <f aca="false">IF(Équipe!$B16&lt;&gt;0,Équipe!$A16,"")</f>
         <v/>
       </c>
       <c r="Q14" s="28" t="str">
         <f aca="true">IF(Équipe!$B16&lt;&gt;0,RAND(),"")</f>
         <v/>
       </c>
       <c r="R14" s="28" t="str">
         <f aca="true">IF(Équipe!$B16&lt;&gt;0,RANK(Q14,$Q$1:INDIRECT("$Q$"&amp;0+COUNTA($P$1:$P$60)+1-COUNTBLANK($P$1:$P$60))),"")</f>
         <v/>
       </c>
     </row>
     <row r="15" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A15" s="33" t="n">
+      <c r="A15" s="34" t="n">
         <f aca="false">IF(ROW(A15)-4&lt;=Procédure!$K$3,ROW(A15)-4,IF(ROW(A15)-(QUOTIENT(ROW(A15)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A15)-(QUOTIENT(ROW(A15)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A15)-(QUOTIENT(ROW(A15)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
         <v>11</v>
       </c>
-      <c r="B15" s="34"/>
-[...5 lines deleted...]
-      <c r="I15" s="31" t="str">
+      <c r="B15" s="35"/>
+      <c r="C15" s="36"/>
+      <c r="D15" s="35"/>
+      <c r="E15" s="36"/>
+      <c r="F15" s="37"/>
+      <c r="G15" s="37"/>
+      <c r="I15" s="33" t="str">
         <f aca="false">IF(ROW(I15)&lt;=QUOTIENT(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+MOD(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+2,IF(ROW(I15)&lt;&gt;3,I14+2,1),"")</f>
         <v/>
       </c>
       <c r="J15" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX($P$1:$P$60,MATCH(I15,$R$1:$R$60,0),1),"")</f>
         <v/>
       </c>
       <c r="K15" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J15,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L15" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX($P$1:$P$60,MATCH(N15,$R$1:$R$60,0),1),"")</f>
         <v/>
       </c>
       <c r="M15" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L15,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N15" s="31" t="str">
+      <c r="N15" s="33" t="str">
         <f aca="false">IF(ROW(N15)&lt;=QUOTIENT(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+MOD(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+2,I15+1,"")</f>
         <v/>
       </c>
       <c r="O15" s="29"/>
       <c r="P15" s="28" t="str">
         <f aca="false">IF(Équipe!$B17&lt;&gt;0,Équipe!$A17,"")</f>
         <v/>
       </c>
       <c r="Q15" s="28" t="str">
         <f aca="true">IF(Équipe!$B17&lt;&gt;0,RAND(),"")</f>
         <v/>
       </c>
       <c r="R15" s="28" t="str">
         <f aca="true">IF(Équipe!$B17&lt;&gt;0,RANK(Q15,$Q$1:INDIRECT("$Q$"&amp;0+COUNTA($P$1:$P$60)+1-COUNTBLANK($P$1:$P$60))),"")</f>
         <v/>
       </c>
     </row>
     <row r="16" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A16" s="33" t="n">
+      <c r="A16" s="34" t="n">
         <f aca="false">IF(ROW(A16)-4&lt;=Procédure!$K$3,ROW(A16)-4,IF(ROW(A16)-(QUOTIENT(ROW(A16)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A16)-(QUOTIENT(ROW(A16)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A16)-(QUOTIENT(ROW(A16)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
         <v>12</v>
       </c>
-      <c r="B16" s="34"/>
-[...5 lines deleted...]
-      <c r="I16" s="31" t="str">
+      <c r="B16" s="35"/>
+      <c r="C16" s="36"/>
+      <c r="D16" s="35"/>
+      <c r="E16" s="36"/>
+      <c r="F16" s="37"/>
+      <c r="G16" s="37"/>
+      <c r="I16" s="33" t="str">
         <f aca="false">IF(ROW(I16)&lt;=QUOTIENT(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+MOD(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+2,IF(ROW(I16)&lt;&gt;3,I15+2,1),"")</f>
         <v/>
       </c>
       <c r="J16" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX($P$1:$P$60,MATCH(I16,$R$1:$R$60,0),1),"")</f>
         <v/>
       </c>
       <c r="K16" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J16,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L16" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX($P$1:$P$60,MATCH(N16,$R$1:$R$60,0),1),"")</f>
         <v/>
       </c>
       <c r="M16" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L16,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N16" s="31" t="str">
+      <c r="N16" s="33" t="str">
         <f aca="false">IF(ROW(N16)&lt;=QUOTIENT(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+MOD(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+2,I16+1,"")</f>
         <v/>
       </c>
       <c r="O16" s="29"/>
       <c r="P16" s="28" t="str">
         <f aca="false">IF(Équipe!$B18&lt;&gt;0,Équipe!$A18,"")</f>
         <v/>
       </c>
       <c r="Q16" s="28" t="str">
         <f aca="true">IF(Équipe!$B18&lt;&gt;0,RAND(),"")</f>
         <v/>
       </c>
       <c r="R16" s="28" t="str">
         <f aca="true">IF(Équipe!$B18&lt;&gt;0,RANK(Q16,$Q$1:INDIRECT("$Q$"&amp;0+COUNTA($P$1:$P$60)+1-COUNTBLANK($P$1:$P$60))),"")</f>
         <v/>
       </c>
     </row>
     <row r="17" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A17" s="33" t="n">
+      <c r="A17" s="34" t="n">
         <f aca="false">IF(ROW(A17)-4&lt;=Procédure!$K$3,ROW(A17)-4,IF(ROW(A17)-(QUOTIENT(ROW(A17)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A17)-(QUOTIENT(ROW(A17)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A17)-(QUOTIENT(ROW(A17)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
         <v>13</v>
       </c>
-      <c r="B17" s="34"/>
-[...5 lines deleted...]
-      <c r="I17" s="31" t="str">
+      <c r="B17" s="35"/>
+      <c r="C17" s="36"/>
+      <c r="D17" s="35"/>
+      <c r="E17" s="36"/>
+      <c r="F17" s="37"/>
+      <c r="G17" s="37"/>
+      <c r="I17" s="33" t="str">
         <f aca="false">IF(ROW(I17)&lt;=QUOTIENT(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+MOD(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+2,IF(ROW(I17)&lt;&gt;3,I16+2,1),"")</f>
         <v/>
       </c>
       <c r="J17" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX($P$1:$P$60,MATCH(I17,$R$1:$R$60,0),1),"")</f>
         <v/>
       </c>
       <c r="K17" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J17,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L17" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX($P$1:$P$60,MATCH(N17,$R$1:$R$60,0),1),"")</f>
         <v/>
       </c>
       <c r="M17" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L17,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N17" s="31" t="str">
+      <c r="N17" s="33" t="str">
         <f aca="false">IF(ROW(N17)&lt;=QUOTIENT(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+MOD(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+2,I17+1,"")</f>
         <v/>
       </c>
       <c r="O17" s="29"/>
       <c r="P17" s="28" t="str">
         <f aca="false">IF(Équipe!$B19&lt;&gt;0,Équipe!$A19,"")</f>
         <v/>
       </c>
       <c r="Q17" s="28" t="str">
         <f aca="true">IF(Équipe!$B19&lt;&gt;0,RAND(),"")</f>
         <v/>
       </c>
       <c r="R17" s="28" t="str">
         <f aca="true">IF(Équipe!$B19&lt;&gt;0,RANK(Q17,$Q$1:INDIRECT("$Q$"&amp;0+COUNTA($P$1:$P$60)+1-COUNTBLANK($P$1:$P$60))),"")</f>
         <v/>
       </c>
     </row>
     <row r="18" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A18" s="33" t="n">
+      <c r="A18" s="34" t="n">
         <f aca="false">IF(ROW(A18)-4&lt;=Procédure!$K$3,ROW(A18)-4,IF(ROW(A18)-(QUOTIENT(ROW(A18)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A18)-(QUOTIENT(ROW(A18)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A18)-(QUOTIENT(ROW(A18)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
         <v>14</v>
       </c>
-      <c r="B18" s="34"/>
-[...5 lines deleted...]
-      <c r="I18" s="31" t="str">
+      <c r="B18" s="35"/>
+      <c r="C18" s="36"/>
+      <c r="D18" s="35"/>
+      <c r="E18" s="36"/>
+      <c r="F18" s="37"/>
+      <c r="G18" s="37"/>
+      <c r="I18" s="33" t="str">
         <f aca="false">IF(ROW(I18)&lt;=QUOTIENT(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+MOD(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+2,IF(ROW(I18)&lt;&gt;3,I17+2,1),"")</f>
         <v/>
       </c>
       <c r="J18" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX($P$1:$P$60,MATCH(I18,$R$1:$R$60,0),1),"")</f>
         <v/>
       </c>
       <c r="K18" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J18,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L18" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX($P$1:$P$60,MATCH(N18,$R$1:$R$60,0),1),"")</f>
         <v/>
       </c>
       <c r="M18" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L18,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N18" s="31" t="str">
+      <c r="N18" s="33" t="str">
         <f aca="false">IF(ROW(N18)&lt;=QUOTIENT(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+MOD(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+2,I18+1,"")</f>
         <v/>
       </c>
       <c r="O18" s="29"/>
       <c r="P18" s="28" t="str">
         <f aca="false">IF(Équipe!$B20&lt;&gt;0,Équipe!$A20,"")</f>
         <v/>
       </c>
       <c r="Q18" s="28" t="str">
         <f aca="true">IF(Équipe!$B20&lt;&gt;0,RAND(),"")</f>
         <v/>
       </c>
       <c r="R18" s="28" t="str">
         <f aca="true">IF(Équipe!$B20&lt;&gt;0,RANK(Q18,$Q$1:INDIRECT("$Q$"&amp;0+COUNTA($P$1:$P$60)+1-COUNTBLANK($P$1:$P$60))),"")</f>
         <v/>
       </c>
     </row>
     <row r="19" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A19" s="33" t="n">
+      <c r="A19" s="34" t="n">
         <f aca="false">IF(ROW(A19)-4&lt;=Procédure!$K$3,ROW(A19)-4,IF(ROW(A19)-(QUOTIENT(ROW(A19)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A19)-(QUOTIENT(ROW(A19)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A19)-(QUOTIENT(ROW(A19)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
         <v>15</v>
       </c>
-      <c r="B19" s="34"/>
-[...5 lines deleted...]
-      <c r="I19" s="31" t="str">
+      <c r="B19" s="35"/>
+      <c r="C19" s="36"/>
+      <c r="D19" s="35"/>
+      <c r="E19" s="36"/>
+      <c r="F19" s="37"/>
+      <c r="G19" s="37"/>
+      <c r="I19" s="33" t="str">
         <f aca="false">IF(ROW(I19)&lt;=QUOTIENT(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+MOD(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+2,IF(ROW(I19)&lt;&gt;3,I18+2,1),"")</f>
         <v/>
       </c>
       <c r="J19" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX($P$1:$P$60,MATCH(I19,$R$1:$R$60,0),1),"")</f>
         <v/>
       </c>
       <c r="K19" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J19,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L19" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX($P$1:$P$60,MATCH(N19,$R$1:$R$60,0),1),"")</f>
         <v/>
       </c>
       <c r="M19" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L19,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N19" s="31" t="str">
+      <c r="N19" s="33" t="str">
         <f aca="false">IF(ROW(N19)&lt;=QUOTIENT(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+MOD(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+2,I19+1,"")</f>
         <v/>
       </c>
       <c r="O19" s="29"/>
       <c r="P19" s="28" t="str">
         <f aca="false">IF(Équipe!$B21&lt;&gt;0,Équipe!$A21,"")</f>
         <v/>
       </c>
       <c r="Q19" s="28" t="str">
         <f aca="true">IF(Équipe!$B21&lt;&gt;0,RAND(),"")</f>
         <v/>
       </c>
       <c r="R19" s="28" t="str">
         <f aca="true">IF(Équipe!$B21&lt;&gt;0,RANK(Q19,$Q$1:INDIRECT("$Q$"&amp;0+COUNTA($P$1:$P$60)+1-COUNTBLANK($P$1:$P$60))),"")</f>
         <v/>
       </c>
     </row>
     <row r="20" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A20" s="33" t="n">
+      <c r="A20" s="34" t="n">
         <f aca="false">IF(ROW(A20)-4&lt;=Procédure!$K$3,ROW(A20)-4,IF(ROW(A20)-(QUOTIENT(ROW(A20)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A20)-(QUOTIENT(ROW(A20)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A20)-(QUOTIENT(ROW(A20)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
-        <v>1</v>
-[...7 lines deleted...]
-      <c r="I20" s="31" t="str">
+        <v>16</v>
+      </c>
+      <c r="B20" s="35"/>
+      <c r="C20" s="36"/>
+      <c r="D20" s="35"/>
+      <c r="E20" s="36"/>
+      <c r="F20" s="37"/>
+      <c r="G20" s="37"/>
+      <c r="I20" s="33" t="str">
         <f aca="false">IF(ROW(I20)&lt;=QUOTIENT(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+MOD(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+2,IF(ROW(I20)&lt;&gt;3,I19+2,1),"")</f>
         <v/>
       </c>
       <c r="J20" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX($P$1:$P$60,MATCH(I20,$R$1:$R$60,0),1),"")</f>
         <v/>
       </c>
       <c r="K20" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J20,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L20" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX($P$1:$P$60,MATCH(N20,$R$1:$R$60,0),1),"")</f>
         <v/>
       </c>
       <c r="M20" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L20,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N20" s="31" t="str">
+      <c r="N20" s="33" t="str">
         <f aca="false">IF(ROW(N20)&lt;=QUOTIENT(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+MOD(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+2,I20+1,"")</f>
         <v/>
       </c>
       <c r="O20" s="29"/>
       <c r="P20" s="28" t="str">
         <f aca="false">IF(Équipe!$B22&lt;&gt;0,Équipe!$A22,"")</f>
         <v/>
       </c>
       <c r="Q20" s="28" t="str">
         <f aca="true">IF(Équipe!$B22&lt;&gt;0,RAND(),"")</f>
         <v/>
       </c>
       <c r="R20" s="28" t="str">
         <f aca="true">IF(Équipe!$B22&lt;&gt;0,RANK(Q20,$Q$1:INDIRECT("$Q$"&amp;0+COUNTA($P$1:$P$60)+1-COUNTBLANK($P$1:$P$60))),"")</f>
         <v/>
       </c>
     </row>
     <row r="21" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A21" s="33" t="n">
+      <c r="A21" s="34" t="n">
         <f aca="false">IF(ROW(A21)-4&lt;=Procédure!$K$3,ROW(A21)-4,IF(ROW(A21)-(QUOTIENT(ROW(A21)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A21)-(QUOTIENT(ROW(A21)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A21)-(QUOTIENT(ROW(A21)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
-        <v>2</v>
-[...13 lines deleted...]
-      <c r="I21" s="31" t="str">
+        <v>17</v>
+      </c>
+      <c r="B21" s="35"/>
+      <c r="C21" s="36"/>
+      <c r="D21" s="35"/>
+      <c r="E21" s="36"/>
+      <c r="F21" s="37"/>
+      <c r="G21" s="37"/>
+      <c r="I21" s="33" t="str">
         <f aca="false">IF(ROW(I21)&lt;=QUOTIENT(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+MOD(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+2,IF(ROW(I21)&lt;&gt;3,I20+2,1),"")</f>
         <v/>
       </c>
       <c r="J21" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX($P$1:$P$60,MATCH(I21,$R$1:$R$60,0),1),"")</f>
         <v/>
       </c>
       <c r="K21" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J21,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L21" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX($P$1:$P$60,MATCH(N21,$R$1:$R$60,0),1),"")</f>
         <v/>
       </c>
       <c r="M21" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L21,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N21" s="31" t="str">
+      <c r="N21" s="33" t="str">
         <f aca="false">IF(ROW(N21)&lt;=QUOTIENT(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+MOD(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+2,I21+1,"")</f>
         <v/>
       </c>
       <c r="O21" s="29"/>
       <c r="P21" s="28" t="str">
         <f aca="false">IF(Équipe!$B23&lt;&gt;0,Équipe!$A23,"")</f>
         <v/>
       </c>
       <c r="Q21" s="28" t="str">
         <f aca="true">IF(Équipe!$B23&lt;&gt;0,RAND(),"")</f>
         <v/>
       </c>
       <c r="R21" s="28" t="str">
         <f aca="true">IF(Équipe!$B23&lt;&gt;0,RANK(Q21,$Q$1:INDIRECT("$Q$"&amp;0+COUNTA($P$1:$P$60)+1-COUNTBLANK($P$1:$P$60))),"")</f>
         <v/>
       </c>
     </row>
     <row r="22" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A22" s="33" t="n">
+      <c r="A22" s="34" t="n">
         <f aca="false">IF(ROW(A22)-4&lt;=Procédure!$K$3,ROW(A22)-4,IF(ROW(A22)-(QUOTIENT(ROW(A22)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A22)-(QUOTIENT(ROW(A22)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A22)-(QUOTIENT(ROW(A22)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
-        <v>3</v>
-[...13 lines deleted...]
-      <c r="I22" s="31" t="str">
+        <v>18</v>
+      </c>
+      <c r="B22" s="35"/>
+      <c r="C22" s="36"/>
+      <c r="D22" s="35"/>
+      <c r="E22" s="36"/>
+      <c r="F22" s="37"/>
+      <c r="G22" s="37"/>
+      <c r="I22" s="33" t="str">
         <f aca="false">IF(ROW(I22)&lt;=QUOTIENT(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+MOD(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+2,IF(ROW(I22)&lt;&gt;3,I21+2,1),"")</f>
         <v/>
       </c>
       <c r="J22" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX($P$1:$P$60,MATCH(I22,$R$1:$R$60,0),1),"")</f>
         <v/>
       </c>
       <c r="K22" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J22,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L22" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX($P$1:$P$60,MATCH(N22,$R$1:$R$60,0),1),"")</f>
         <v/>
       </c>
       <c r="M22" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L22,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N22" s="31" t="str">
+      <c r="N22" s="33" t="str">
         <f aca="false">IF(ROW(N22)&lt;=QUOTIENT(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+MOD(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+2,I22+1,"")</f>
         <v/>
       </c>
       <c r="O22" s="29"/>
       <c r="P22" s="28" t="str">
         <f aca="false">IF(Équipe!$B24&lt;&gt;0,Équipe!$A24,"")</f>
         <v/>
       </c>
       <c r="Q22" s="28" t="str">
         <f aca="true">IF(Équipe!$B24&lt;&gt;0,RAND(),"")</f>
         <v/>
       </c>
       <c r="R22" s="28" t="str">
         <f aca="true">IF(Équipe!$B24&lt;&gt;0,RANK(Q22,$Q$1:INDIRECT("$Q$"&amp;0+COUNTA($P$1:$P$60)+1-COUNTBLANK($P$1:$P$60))),"")</f>
         <v/>
       </c>
     </row>
     <row r="23" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A23" s="33" t="n">
+      <c r="A23" s="34" t="n">
         <f aca="false">IF(ROW(A23)-4&lt;=Procédure!$K$3,ROW(A23)-4,IF(ROW(A23)-(QUOTIENT(ROW(A23)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A23)-(QUOTIENT(ROW(A23)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A23)-(QUOTIENT(ROW(A23)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
-        <v>4</v>
-[...2 lines deleted...]
-      <c r="C23" s="35" t="str">
+        <v>1</v>
+      </c>
+      <c r="B23" s="35"/>
+      <c r="C23" s="36" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$66,MATCH(B23,Équipe!$A$3:$A$66,0),1),"")</f>
         <v/>
       </c>
-      <c r="D23" s="34"/>
-      <c r="E23" s="35" t="str">
+      <c r="D23" s="35"/>
+      <c r="E23" s="36" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$66,MATCH(D23,Équipe!$A$3:$A$66,0),1),"")</f>
         <v/>
       </c>
-      <c r="F23" s="36"/>
-[...1 lines deleted...]
-      <c r="I23" s="31" t="str">
+      <c r="F23" s="37"/>
+      <c r="G23" s="37"/>
+      <c r="I23" s="33" t="str">
         <f aca="false">IF(ROW(I23)&lt;=QUOTIENT(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+MOD(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+2,IF(ROW(I23)&lt;&gt;3,I22+2,1),"")</f>
         <v/>
       </c>
       <c r="J23" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX($P$1:$P$60,MATCH(I23,$R$1:$R$60,0),1),"")</f>
         <v/>
       </c>
       <c r="K23" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J23,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L23" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX($P$1:$P$60,MATCH(N23,$R$1:$R$60,0),1),"")</f>
         <v/>
       </c>
       <c r="M23" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L23,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N23" s="31" t="str">
+      <c r="N23" s="33" t="str">
         <f aca="false">IF(ROW(N23)&lt;=QUOTIENT(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+MOD(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+2,I23+1,"")</f>
         <v/>
       </c>
       <c r="O23" s="29"/>
       <c r="P23" s="28" t="str">
         <f aca="false">IF(Équipe!$B25&lt;&gt;0,Équipe!$A25,"")</f>
         <v/>
       </c>
       <c r="Q23" s="28" t="str">
         <f aca="true">IF(Équipe!$B25&lt;&gt;0,RAND(),"")</f>
         <v/>
       </c>
       <c r="R23" s="28" t="str">
         <f aca="true">IF(Équipe!$B25&lt;&gt;0,RANK(Q23,$Q$1:INDIRECT("$Q$"&amp;0+COUNTA($P$1:$P$60)+1-COUNTBLANK($P$1:$P$60))),"")</f>
         <v/>
       </c>
     </row>
     <row r="24" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A24" s="33" t="n">
+      <c r="A24" s="34" t="n">
         <f aca="false">IF(ROW(A24)-4&lt;=Procédure!$K$3,ROW(A24)-4,IF(ROW(A24)-(QUOTIENT(ROW(A24)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A24)-(QUOTIENT(ROW(A24)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A24)-(QUOTIENT(ROW(A24)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
-        <v>5</v>
-[...2 lines deleted...]
-      <c r="C24" s="35" t="str">
+        <v>2</v>
+      </c>
+      <c r="B24" s="35"/>
+      <c r="C24" s="36" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$66,MATCH(B24,Équipe!$A$3:$A$66,0),1),"")</f>
         <v/>
       </c>
-      <c r="D24" s="34"/>
-      <c r="E24" s="35" t="str">
+      <c r="D24" s="35"/>
+      <c r="E24" s="36" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$66,MATCH(D24,Équipe!$A$3:$A$66,0),1),"")</f>
         <v/>
       </c>
-      <c r="F24" s="36"/>
-[...1 lines deleted...]
-      <c r="I24" s="31" t="str">
+      <c r="F24" s="37"/>
+      <c r="G24" s="37"/>
+      <c r="I24" s="33" t="str">
         <f aca="false">IF(ROW(I24)&lt;=QUOTIENT(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+MOD(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+2,IF(ROW(I24)&lt;&gt;3,I23+2,1),"")</f>
         <v/>
       </c>
       <c r="J24" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX($P$1:$P$60,MATCH(I24,$R$1:$R$60,0),1),"")</f>
         <v/>
       </c>
       <c r="K24" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J24,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L24" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX($P$1:$P$60,MATCH(N24,$R$1:$R$60,0),1),"")</f>
         <v/>
       </c>
       <c r="M24" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L24,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N24" s="31" t="str">
+      <c r="N24" s="33" t="str">
         <f aca="false">IF(ROW(N24)&lt;=QUOTIENT(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+MOD(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+2,I24+1,"")</f>
         <v/>
       </c>
       <c r="O24" s="29"/>
       <c r="P24" s="28" t="str">
         <f aca="false">IF(Équipe!$B26&lt;&gt;0,Équipe!$A26,"")</f>
         <v/>
       </c>
       <c r="Q24" s="28" t="str">
         <f aca="true">IF(Équipe!$B26&lt;&gt;0,RAND(),"")</f>
         <v/>
       </c>
       <c r="R24" s="28" t="str">
         <f aca="true">IF(Équipe!$B26&lt;&gt;0,RANK(Q24,$Q$1:INDIRECT("$Q$"&amp;0+COUNTA($P$1:$P$60)+1-COUNTBLANK($P$1:$P$60))),"")</f>
         <v/>
       </c>
     </row>
     <row r="25" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A25" s="33" t="n">
+      <c r="A25" s="34" t="n">
         <f aca="false">IF(ROW(A25)-4&lt;=Procédure!$K$3,ROW(A25)-4,IF(ROW(A25)-(QUOTIENT(ROW(A25)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A25)-(QUOTIENT(ROW(A25)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A25)-(QUOTIENT(ROW(A25)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
-        <v>6</v>
-[...2 lines deleted...]
-      <c r="C25" s="35" t="str">
+        <v>3</v>
+      </c>
+      <c r="B25" s="35"/>
+      <c r="C25" s="36" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$66,MATCH(B25,Équipe!$A$3:$A$66,0),1),"")</f>
         <v/>
       </c>
-      <c r="D25" s="34"/>
-      <c r="E25" s="35" t="str">
+      <c r="D25" s="35"/>
+      <c r="E25" s="36" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$66,MATCH(D25,Équipe!$A$3:$A$66,0),1),"")</f>
         <v/>
       </c>
-      <c r="F25" s="36"/>
-[...1 lines deleted...]
-      <c r="I25" s="31" t="str">
+      <c r="F25" s="37"/>
+      <c r="G25" s="37"/>
+      <c r="I25" s="33" t="str">
         <f aca="false">IF(ROW(I25)&lt;=QUOTIENT(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+MOD(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+2,IF(ROW(I25)&lt;&gt;3,I24+2,1),"")</f>
         <v/>
       </c>
       <c r="J25" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX($P$1:$P$60,MATCH(I25,$R$1:$R$60,0),1),"")</f>
         <v/>
       </c>
       <c r="K25" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J25,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L25" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX($P$1:$P$60,MATCH(N25,$R$1:$R$60,0),1),"")</f>
         <v/>
       </c>
       <c r="M25" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L25,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N25" s="31" t="str">
+      <c r="N25" s="33" t="str">
         <f aca="false">IF(ROW(N25)&lt;=QUOTIENT(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+MOD(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+2,I25+1,"")</f>
         <v/>
       </c>
       <c r="O25" s="29"/>
       <c r="P25" s="28" t="str">
         <f aca="false">IF(Équipe!$B27&lt;&gt;0,Équipe!$A27,"")</f>
         <v/>
       </c>
       <c r="Q25" s="28" t="str">
         <f aca="true">IF(Équipe!$B27&lt;&gt;0,RAND(),"")</f>
         <v/>
       </c>
       <c r="R25" s="28" t="str">
         <f aca="true">IF(Équipe!$B27&lt;&gt;0,RANK(Q25,$Q$1:INDIRECT("$Q$"&amp;0+COUNTA($P$1:$P$60)+1-COUNTBLANK($P$1:$P$60))),"")</f>
         <v/>
       </c>
     </row>
     <row r="26" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A26" s="33" t="n">
+      <c r="A26" s="34" t="n">
         <f aca="false">IF(ROW(A26)-4&lt;=Procédure!$K$3,ROW(A26)-4,IF(ROW(A26)-(QUOTIENT(ROW(A26)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A26)-(QUOTIENT(ROW(A26)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A26)-(QUOTIENT(ROW(A26)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
-        <v>7</v>
-[...2 lines deleted...]
-      <c r="C26" s="35" t="str">
+        <v>4</v>
+      </c>
+      <c r="B26" s="35"/>
+      <c r="C26" s="36" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$66,MATCH(B26,Équipe!$A$3:$A$66,0),1),"")</f>
         <v/>
       </c>
-      <c r="D26" s="34"/>
-      <c r="E26" s="35" t="str">
+      <c r="D26" s="35"/>
+      <c r="E26" s="36" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$66,MATCH(D26,Équipe!$A$3:$A$66,0),1),"")</f>
         <v/>
       </c>
-      <c r="F26" s="36"/>
-[...1 lines deleted...]
-      <c r="I26" s="31" t="str">
+      <c r="F26" s="37"/>
+      <c r="G26" s="37"/>
+      <c r="I26" s="33" t="str">
         <f aca="false">IF(ROW(I26)&lt;=QUOTIENT(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+MOD(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+2,IF(ROW(I26)&lt;&gt;3,I25+2,1),"")</f>
         <v/>
       </c>
       <c r="J26" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX($P$1:$P$60,MATCH(I26,$R$1:$R$60,0),1),"")</f>
         <v/>
       </c>
       <c r="K26" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J26,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L26" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX($P$1:$P$60,MATCH(N26,$R$1:$R$60,0),1),"")</f>
         <v/>
       </c>
       <c r="M26" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L26,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N26" s="31" t="str">
+      <c r="N26" s="33" t="str">
         <f aca="false">IF(ROW(N26)&lt;=QUOTIENT(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+MOD(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+2,I26+1,"")</f>
         <v/>
       </c>
       <c r="O26" s="29"/>
       <c r="P26" s="28" t="str">
         <f aca="false">IF(Équipe!$B28&lt;&gt;0,Équipe!$A28,"")</f>
         <v/>
       </c>
       <c r="Q26" s="28" t="str">
         <f aca="true">IF(Équipe!$B28&lt;&gt;0,RAND(),"")</f>
         <v/>
       </c>
       <c r="R26" s="28" t="str">
         <f aca="true">IF(Équipe!$B28&lt;&gt;0,RANK(Q26,$Q$1:INDIRECT("$Q$"&amp;0+COUNTA($P$1:$P$60)+1-COUNTBLANK($P$1:$P$60))),"")</f>
         <v/>
       </c>
     </row>
     <row r="27" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A27" s="33" t="n">
+      <c r="A27" s="34" t="n">
         <f aca="false">IF(ROW(A27)-4&lt;=Procédure!$K$3,ROW(A27)-4,IF(ROW(A27)-(QUOTIENT(ROW(A27)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A27)-(QUOTIENT(ROW(A27)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A27)-(QUOTIENT(ROW(A27)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
-        <v>8</v>
-[...2 lines deleted...]
-      <c r="C27" s="35" t="str">
+        <v>5</v>
+      </c>
+      <c r="B27" s="35"/>
+      <c r="C27" s="36" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$66,MATCH(B27,Équipe!$A$3:$A$66,0),1),"")</f>
         <v/>
       </c>
-      <c r="D27" s="34"/>
-      <c r="E27" s="35" t="str">
+      <c r="D27" s="35"/>
+      <c r="E27" s="36" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$66,MATCH(D27,Équipe!$A$3:$A$66,0),1),"")</f>
         <v/>
       </c>
-      <c r="F27" s="36"/>
-[...1 lines deleted...]
-      <c r="I27" s="31" t="str">
+      <c r="F27" s="37"/>
+      <c r="G27" s="37"/>
+      <c r="I27" s="33" t="str">
         <f aca="false">IF(ROW(I27)&lt;=QUOTIENT(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+MOD(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+2,IF(ROW(I27)&lt;&gt;3,I26+2,1),"")</f>
         <v/>
       </c>
       <c r="J27" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX($P$1:$P$60,MATCH(I27,$R$1:$R$60,0),1),"")</f>
         <v/>
       </c>
       <c r="K27" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J27,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L27" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX($P$1:$P$60,MATCH(N27,$R$1:$R$60,0),1),"")</f>
         <v/>
       </c>
       <c r="M27" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L27,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N27" s="31" t="str">
+      <c r="N27" s="33" t="str">
         <f aca="false">IF(ROW(N27)&lt;=QUOTIENT(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+MOD(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+2,I27+1,"")</f>
         <v/>
       </c>
       <c r="O27" s="29"/>
       <c r="P27" s="28" t="str">
         <f aca="false">IF(Équipe!$B29&lt;&gt;0,Équipe!$A29,"")</f>
         <v/>
       </c>
       <c r="Q27" s="28" t="str">
         <f aca="true">IF(Équipe!$B29&lt;&gt;0,RAND(),"")</f>
         <v/>
       </c>
       <c r="R27" s="28" t="str">
         <f aca="true">IF(Équipe!$B29&lt;&gt;0,RANK(Q27,$Q$1:INDIRECT("$Q$"&amp;0+COUNTA($P$1:$P$60)+1-COUNTBLANK($P$1:$P$60))),"")</f>
         <v/>
       </c>
     </row>
     <row r="28" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A28" s="33" t="n">
+      <c r="A28" s="34" t="n">
         <f aca="false">IF(ROW(A28)-4&lt;=Procédure!$K$3,ROW(A28)-4,IF(ROW(A28)-(QUOTIENT(ROW(A28)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A28)-(QUOTIENT(ROW(A28)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A28)-(QUOTIENT(ROW(A28)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
-        <v>9</v>
-[...2 lines deleted...]
-      <c r="C28" s="35" t="str">
+        <v>6</v>
+      </c>
+      <c r="B28" s="35"/>
+      <c r="C28" s="36" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$66,MATCH(B28,Équipe!$A$3:$A$66,0),1),"")</f>
         <v/>
       </c>
-      <c r="D28" s="34"/>
-      <c r="E28" s="35" t="str">
+      <c r="D28" s="35"/>
+      <c r="E28" s="36" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$66,MATCH(D28,Équipe!$A$3:$A$66,0),1),"")</f>
         <v/>
       </c>
-      <c r="F28" s="36"/>
-[...1 lines deleted...]
-      <c r="I28" s="31" t="str">
+      <c r="F28" s="37"/>
+      <c r="G28" s="37"/>
+      <c r="I28" s="33" t="str">
         <f aca="false">IF(ROW(I28)&lt;=QUOTIENT(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+MOD(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+2,IF(ROW(I28)&lt;&gt;3,I27+2,1),"")</f>
         <v/>
       </c>
       <c r="J28" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX($P$1:$P$60,MATCH(I28,$R$1:$R$60,0),1),"")</f>
         <v/>
       </c>
       <c r="K28" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J28,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L28" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX($P$1:$P$60,MATCH(N28,$R$1:$R$60,0),1),"")</f>
         <v/>
       </c>
       <c r="M28" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L28,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N28" s="31" t="str">
+      <c r="N28" s="33" t="str">
         <f aca="false">IF(ROW(N28)&lt;=QUOTIENT(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+MOD(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+2,I28+1,"")</f>
         <v/>
       </c>
       <c r="O28" s="29"/>
       <c r="P28" s="28" t="str">
         <f aca="false">IF(Équipe!$B30&lt;&gt;0,Équipe!$A30,"")</f>
         <v/>
       </c>
       <c r="Q28" s="28" t="str">
         <f aca="true">IF(Équipe!$B30&lt;&gt;0,RAND(),"")</f>
         <v/>
       </c>
       <c r="R28" s="28" t="str">
         <f aca="true">IF(Équipe!$B30&lt;&gt;0,RANK(Q28,$Q$1:INDIRECT("$Q$"&amp;0+COUNTA($P$1:$P$60)+1-COUNTBLANK($P$1:$P$60))),"")</f>
         <v/>
       </c>
     </row>
     <row r="29" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A29" s="33" t="n">
+      <c r="A29" s="34" t="n">
         <f aca="false">IF(ROW(A29)-4&lt;=Procédure!$K$3,ROW(A29)-4,IF(ROW(A29)-(QUOTIENT(ROW(A29)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A29)-(QUOTIENT(ROW(A29)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A29)-(QUOTIENT(ROW(A29)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
-        <v>10</v>
-[...2 lines deleted...]
-      <c r="C29" s="35" t="str">
+        <v>7</v>
+      </c>
+      <c r="B29" s="35"/>
+      <c r="C29" s="36" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$66,MATCH(B29,Équipe!$A$3:$A$66,0),1),"")</f>
         <v/>
       </c>
-      <c r="D29" s="34"/>
-      <c r="E29" s="35" t="str">
+      <c r="D29" s="35"/>
+      <c r="E29" s="36" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$66,MATCH(D29,Équipe!$A$3:$A$66,0),1),"")</f>
         <v/>
       </c>
-      <c r="F29" s="36"/>
-[...1 lines deleted...]
-      <c r="I29" s="31" t="str">
+      <c r="F29" s="37"/>
+      <c r="G29" s="37"/>
+      <c r="I29" s="33" t="str">
         <f aca="false">IF(ROW(I29)&lt;=QUOTIENT(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+MOD(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+2,IF(ROW(I29)&lt;&gt;3,I28+2,1),"")</f>
         <v/>
       </c>
       <c r="J29" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX($P$1:$P$60,MATCH(I29,$R$1:$R$60,0),1),"")</f>
         <v/>
       </c>
       <c r="K29" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J29,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L29" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX($P$1:$P$60,MATCH(N29,$R$1:$R$60,0),1),"")</f>
         <v/>
       </c>
       <c r="M29" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L29,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N29" s="31" t="str">
+      <c r="N29" s="33" t="str">
         <f aca="false">IF(ROW(N29)&lt;=QUOTIENT(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+MOD(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+2,I29+1,"")</f>
         <v/>
       </c>
       <c r="O29" s="29"/>
       <c r="P29" s="28" t="str">
         <f aca="false">IF(Équipe!$B31&lt;&gt;0,Équipe!$A31,"")</f>
         <v/>
       </c>
       <c r="Q29" s="28" t="str">
         <f aca="true">IF(Équipe!$B31&lt;&gt;0,RAND(),"")</f>
         <v/>
       </c>
       <c r="R29" s="28" t="str">
         <f aca="true">IF(Équipe!$B31&lt;&gt;0,RANK(Q29,$Q$1:INDIRECT("$Q$"&amp;0+COUNTA($P$1:$P$60)+1-COUNTBLANK($P$1:$P$60))),"")</f>
         <v/>
       </c>
     </row>
     <row r="30" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A30" s="33" t="n">
+      <c r="A30" s="34" t="n">
         <f aca="false">IF(ROW(A30)-4&lt;=Procédure!$K$3,ROW(A30)-4,IF(ROW(A30)-(QUOTIENT(ROW(A30)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A30)-(QUOTIENT(ROW(A30)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A30)-(QUOTIENT(ROW(A30)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
-        <v>11</v>
-[...2 lines deleted...]
-      <c r="C30" s="35" t="str">
+        <v>8</v>
+      </c>
+      <c r="B30" s="35"/>
+      <c r="C30" s="36" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$66,MATCH(B30,Équipe!$A$3:$A$66,0),1),"")</f>
         <v/>
       </c>
-      <c r="D30" s="34"/>
-      <c r="E30" s="35" t="str">
+      <c r="D30" s="35"/>
+      <c r="E30" s="36" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$66,MATCH(D30,Équipe!$A$3:$A$66,0),1),"")</f>
         <v/>
       </c>
-      <c r="F30" s="36"/>
-[...1 lines deleted...]
-      <c r="I30" s="31" t="str">
+      <c r="F30" s="37"/>
+      <c r="G30" s="37"/>
+      <c r="I30" s="33" t="str">
         <f aca="false">IF(ROW(I30)&lt;=QUOTIENT(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+MOD(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+2,IF(ROW(I30)&lt;&gt;3,I29+2,1),"")</f>
         <v/>
       </c>
       <c r="J30" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX($P$1:$P$60,MATCH(I30,$R$1:$R$60,0),1),"")</f>
         <v/>
       </c>
       <c r="K30" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J30,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L30" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX($P$1:$P$60,MATCH(N30,$R$1:$R$60,0),1),"")</f>
         <v/>
       </c>
       <c r="M30" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L30,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N30" s="31" t="str">
+      <c r="N30" s="33" t="str">
         <f aca="false">IF(ROW(N30)&lt;=QUOTIENT(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+MOD(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+2,I30+1,"")</f>
         <v/>
       </c>
       <c r="O30" s="29"/>
       <c r="P30" s="28" t="str">
         <f aca="false">IF(Équipe!$B32&lt;&gt;0,Équipe!$A32,"")</f>
         <v/>
       </c>
       <c r="Q30" s="28" t="str">
         <f aca="true">IF(Équipe!$B32&lt;&gt;0,RAND(),"")</f>
         <v/>
       </c>
       <c r="R30" s="28" t="str">
         <f aca="true">IF(Équipe!$B32&lt;&gt;0,RANK(Q30,$Q$1:INDIRECT("$Q$"&amp;0+COUNTA($P$1:$P$60)+1-COUNTBLANK($P$1:$P$60))),"")</f>
         <v/>
       </c>
     </row>
     <row r="31" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A31" s="33" t="n">
+      <c r="A31" s="34" t="n">
         <f aca="false">IF(ROW(A31)-4&lt;=Procédure!$K$3,ROW(A31)-4,IF(ROW(A31)-(QUOTIENT(ROW(A31)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A31)-(QUOTIENT(ROW(A31)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A31)-(QUOTIENT(ROW(A31)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
-        <v>12</v>
-[...2 lines deleted...]
-      <c r="C31" s="35" t="str">
+        <v>9</v>
+      </c>
+      <c r="B31" s="35"/>
+      <c r="C31" s="36" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$66,MATCH(B31,Équipe!$A$3:$A$66,0),1),"")</f>
         <v/>
       </c>
-      <c r="D31" s="34"/>
-      <c r="E31" s="35" t="str">
+      <c r="D31" s="35"/>
+      <c r="E31" s="36" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$66,MATCH(D31,Équipe!$A$3:$A$66,0),1),"")</f>
         <v/>
       </c>
-      <c r="F31" s="36"/>
-[...1 lines deleted...]
-      <c r="I31" s="31" t="str">
+      <c r="F31" s="37"/>
+      <c r="G31" s="37"/>
+      <c r="I31" s="33" t="str">
         <f aca="false">IF(ROW(I31)&lt;=QUOTIENT(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+MOD(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+2,IF(ROW(I31)&lt;&gt;3,I30+2,1),"")</f>
         <v/>
       </c>
       <c r="J31" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX($P$1:$P$60,MATCH(I31,$R$1:$R$60,0),1),"")</f>
         <v/>
       </c>
       <c r="K31" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J31,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L31" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX($P$1:$P$60,MATCH(N31,$R$1:$R$60,0),1),"")</f>
         <v/>
       </c>
       <c r="M31" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L31,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N31" s="31" t="str">
+      <c r="N31" s="33" t="str">
         <f aca="false">IF(ROW(N31)&lt;=QUOTIENT(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+MOD(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+2,I31+1,"")</f>
         <v/>
       </c>
       <c r="O31" s="29"/>
       <c r="P31" s="28" t="str">
         <f aca="false">IF(Équipe!$B33&lt;&gt;0,Équipe!$A33,"")</f>
         <v/>
       </c>
       <c r="Q31" s="28" t="str">
         <f aca="true">IF(Équipe!$B33&lt;&gt;0,RAND(),"")</f>
         <v/>
       </c>
       <c r="R31" s="28" t="str">
         <f aca="true">IF(Équipe!$B33&lt;&gt;0,RANK(Q31,$Q$1:INDIRECT("$Q$"&amp;0+COUNTA($P$1:$P$60)+1-COUNTBLANK($P$1:$P$60))),"")</f>
         <v/>
       </c>
     </row>
     <row r="32" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A32" s="33" t="n">
+      <c r="A32" s="34" t="n">
         <f aca="false">IF(ROW(A32)-4&lt;=Procédure!$K$3,ROW(A32)-4,IF(ROW(A32)-(QUOTIENT(ROW(A32)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A32)-(QUOTIENT(ROW(A32)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A32)-(QUOTIENT(ROW(A32)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
-        <v>13</v>
-[...2 lines deleted...]
-      <c r="C32" s="35" t="str">
+        <v>10</v>
+      </c>
+      <c r="B32" s="35"/>
+      <c r="C32" s="36" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$66,MATCH(B32,Équipe!$A$3:$A$66,0),1),"")</f>
         <v/>
       </c>
-      <c r="D32" s="34"/>
-      <c r="E32" s="35" t="str">
+      <c r="D32" s="35"/>
+      <c r="E32" s="36" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$66,MATCH(D32,Équipe!$A$3:$A$66,0),1),"")</f>
         <v/>
       </c>
-      <c r="F32" s="36"/>
-[...1 lines deleted...]
-      <c r="I32" s="31" t="str">
+      <c r="F32" s="37"/>
+      <c r="G32" s="37"/>
+      <c r="I32" s="33" t="str">
         <f aca="false">IF(ROW(I32)&lt;=QUOTIENT(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+MOD(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+2,IF(ROW(I32)&lt;&gt;3,I31+2,1),"")</f>
         <v/>
       </c>
       <c r="J32" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX($P$1:$P$60,MATCH(I32,$R$1:$R$60,0),1),"")</f>
         <v/>
       </c>
       <c r="K32" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J32,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L32" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX($P$1:$P$60,MATCH(N32,$R$1:$R$60,0),1),"")</f>
         <v/>
       </c>
       <c r="M32" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L32,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N32" s="31" t="str">
+      <c r="N32" s="33" t="str">
         <f aca="false">IF(ROW(N32)&lt;=QUOTIENT(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+MOD(COUNTA($P$1:$P$60)-COUNTBLANK($P$1:$P$60),2)+2,I32+1,"")</f>
         <v/>
       </c>
       <c r="O32" s="29"/>
       <c r="P32" s="28" t="str">
         <f aca="false">IF(Équipe!$B34&lt;&gt;0,Équipe!$A34,"")</f>
         <v/>
       </c>
       <c r="Q32" s="28" t="str">
         <f aca="true">IF(Équipe!$B34&lt;&gt;0,RAND(),"")</f>
         <v/>
       </c>
       <c r="R32" s="28" t="str">
         <f aca="true">IF(Équipe!$B34&lt;&gt;0,RANK(Q32,$Q$1:INDIRECT("$Q$"&amp;0+COUNTA($P$1:$P$60)+1-COUNTBLANK($P$1:$P$60))),"")</f>
         <v/>
       </c>
     </row>
     <row r="33" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A33" s="33" t="n">
+      <c r="A33" s="34" t="n">
         <f aca="false">IF(ROW(A33)-4&lt;=Procédure!$K$3,ROW(A33)-4,IF(ROW(A33)-(QUOTIENT(ROW(A33)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A33)-(QUOTIENT(ROW(A33)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A33)-(QUOTIENT(ROW(A33)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
-        <v>14</v>
-[...2 lines deleted...]
-      <c r="C33" s="35" t="str">
+        <v>11</v>
+      </c>
+      <c r="B33" s="35"/>
+      <c r="C33" s="36" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$66,MATCH(B33,Équipe!$A$3:$A$66,0),1),"")</f>
         <v/>
       </c>
-      <c r="D33" s="34"/>
-      <c r="E33" s="35" t="str">
+      <c r="D33" s="35"/>
+      <c r="E33" s="36" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$66,MATCH(D33,Équipe!$A$3:$A$66,0),1),"")</f>
         <v/>
       </c>
-      <c r="F33" s="36"/>
-      <c r="G33" s="36"/>
+      <c r="F33" s="37"/>
+      <c r="G33" s="37"/>
       <c r="J33" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX($P$1:$P$66,MATCH(I33,$R$1:$R$66,0),1),"")</f>
         <v/>
       </c>
       <c r="K33" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$66,MATCH(J33,Équipe!$A$3:$A$66,0),1),"")</f>
         <v/>
       </c>
       <c r="L33" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX($P$1:$P$66,MATCH(N33,$R$1:$R$66,0),1),"")</f>
         <v/>
       </c>
       <c r="M33" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$66,MATCH(L33,Équipe!$A$3:$A$66,0),1),"")</f>
         <v/>
       </c>
       <c r="N33" s="1" t="str">
         <f aca="false">IF(ROW(N33)&lt;=QUOTIENT(COUNTA($P$1:$P$66)-COUNTBLANK($P$1:$P$66),2)+MOD(COUNTA($P$1:$P$66)-COUNTBLANK($P$1:$P$66),2)+2,I33+1,"")</f>
         <v/>
       </c>
       <c r="P33" s="1" t="str">
         <f aca="false">IF(Équipe!$B35&lt;&gt;0,Équipe!$A35,"")</f>
         <v/>
       </c>
       <c r="Q33" s="28" t="str">
         <f aca="true">IF(Équipe!$B35&lt;&gt;0,RAND(),"")</f>
         <v/>
       </c>
       <c r="R33" s="28" t="str">
         <f aca="true">IF(Équipe!$B35&lt;&gt;0,RANK(Q33,$Q$1:INDIRECT("$Q$"&amp;0+COUNTA($P$1:$P$60)+1-COUNTBLANK($P$1:$P$60))),"")</f>
         <v/>
       </c>
     </row>
     <row r="34" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A34" s="33" t="n">
+      <c r="A34" s="34" t="n">
         <f aca="false">IF(ROW(A34)-4&lt;=Procédure!$K$3,ROW(A34)-4,IF(ROW(A34)-(QUOTIENT(ROW(A34)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A34)-(QUOTIENT(ROW(A34)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A34)-(QUOTIENT(ROW(A34)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="C34" s="35" t="str">
+        <v>12</v>
+      </c>
+      <c r="B34" s="35"/>
+      <c r="C34" s="36" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$66,MATCH(B34,Équipe!$A$3:$A$66,0),1),"")</f>
         <v/>
       </c>
-      <c r="D34" s="34"/>
-      <c r="E34" s="35" t="str">
+      <c r="D34" s="35"/>
+      <c r="E34" s="36" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$66,MATCH(D34,Équipe!$A$3:$A$66,0),1),"")</f>
         <v/>
       </c>
-      <c r="F34" s="36"/>
-      <c r="G34" s="36"/>
+      <c r="F34" s="37"/>
+      <c r="G34" s="37"/>
       <c r="P34" s="1" t="str">
         <f aca="false">IF(Équipe!$B36&lt;&gt;0,Équipe!$A36,"")</f>
         <v/>
       </c>
       <c r="Q34" s="28" t="str">
         <f aca="true">IF(Équipe!$B36&lt;&gt;0,RAND(),"")</f>
         <v/>
       </c>
       <c r="R34" s="28" t="str">
         <f aca="true">IF(Équipe!$B36&lt;&gt;0,RANK(Q34,$Q$1:INDIRECT("$Q$"&amp;0+COUNTA($P$1:$P$60)+1-COUNTBLANK($P$1:$P$60))),"")</f>
         <v/>
       </c>
     </row>
     <row r="35" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="B35" s="1"/>
       <c r="C35" s="1"/>
       <c r="D35" s="1"/>
       <c r="E35" s="1"/>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="P35" s="1" t="str">
         <f aca="false">IF(Équipe!$B37&lt;&gt;0,Équipe!$A37,"")</f>
         <v/>
       </c>
       <c r="Q35" s="28" t="str">
@@ -12389,2164 +17614,2159 @@
     </row>
     <row r="162" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="O162" s="29"/>
     </row>
     <row r="163" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="O163" s="29"/>
     </row>
     <row r="164" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="O164" s="29"/>
     </row>
     <row r="165" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="O165" s="29"/>
     </row>
     <row r="166" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="O166" s="29"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:G2"/>
     <mergeCell ref="I1:N1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C4"/>
     <mergeCell ref="D3:E4"/>
     <mergeCell ref="F3:G3"/>
   </mergeCells>
-  <conditionalFormatting sqref="B19:G34 D5:G18 C5:C9 C11:C18 B10:C10">
+  <conditionalFormatting sqref="B5:G34">
     <cfRule type="cellIs" priority="2" operator="equal" aboveAverage="0" equalAverage="0" bottom="0" percent="0" rank="0" text="" dxfId="0">
       <formula>""</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I3:I32">
-    <cfRule type="expression" priority="3" aboveAverage="0" equalAverage="0" bottom="0" percent="0" rank="0" text="" dxfId="6">
+    <cfRule type="expression" priority="3" aboveAverage="0" equalAverage="0" bottom="0" percent="0" rank="0" text="" dxfId="8">
       <formula>J3=""</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B11:B18 B5:B9">
-[...3 lines deleted...]
-  </conditionalFormatting>
   <conditionalFormatting sqref="N3:N32">
-    <cfRule type="expression" priority="5" aboveAverage="0" equalAverage="0" bottom="0" percent="0" rank="0" text="" dxfId="6">
+    <cfRule type="expression" priority="4" aboveAverage="0" equalAverage="0" bottom="0" percent="0" rank="0" text="" dxfId="8">
       <formula>M3=""</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <pageSetup paperSize="9" scale="100" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="portrait" blackAndWhite="false" draft="false" cellComments="none" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:W63"/>
   <sheetViews>
-    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A3" colorId="64" zoomScale="80" zoomScaleNormal="80" zoomScalePageLayoutView="100" workbookViewId="0">
-      <selection pane="topLeft" activeCell="F5" activeCellId="0" sqref="F5"/>
+    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="80" zoomScaleNormal="80" zoomScalePageLayoutView="100" workbookViewId="0">
+      <selection pane="topLeft" activeCell="B5" activeCellId="0" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.55078125" defaultRowHeight="12.8" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1" min="1" style="1" width="16.67"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2" min="2" style="1" width="4.84"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3" min="3" style="1" width="51.96"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4" min="4" style="1" width="4.84"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5" min="5" style="1" width="49.36"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7" min="6" style="1" width="12.67"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14" min="9" style="1" width="14.25"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="16" min="16" style="28" width="11.54"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="17" min="17" style="28" width="15.78"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="18" min="18" style="28" width="11.54"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="25" min="19" style="28" width="11.55"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="27" min="26" style="29" width="11.55"/>
   </cols>
   <sheetData>
     <row r="1" customFormat="false" ht="17.7" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A1" s="6" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B1" s="6"/>
       <c r="C1" s="6"/>
       <c r="D1" s="6"/>
       <c r="E1" s="6"/>
       <c r="F1" s="6"/>
       <c r="G1" s="6"/>
       <c r="I1" s="30" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="J1" s="30"/>
       <c r="K1" s="30"/>
       <c r="L1" s="30"/>
       <c r="M1" s="30"/>
       <c r="N1" s="30"/>
       <c r="Q1" s="28" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="U1" s="28" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="2" customFormat="false" ht="17.7" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A2" s="6"/>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="I2" s="31"/>
       <c r="J2" s="32" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="K2" s="32"/>
       <c r="L2" s="32" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M2" s="32"/>
       <c r="N2" s="31"/>
       <c r="P2" s="28" t="str">
         <f aca="false">IF(Équipe!$B3&lt;&gt;0,Équipe!$A3,"")</f>
         <v/>
       </c>
       <c r="Q2" s="28" t="str">
         <f aca="false">IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P2,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P2,'Mène 1'!$D$5:$D$34,0),1),0))=13,$P2,"")</f>
         <v/>
       </c>
       <c r="R2" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B3&lt;&gt;0,'Mène 2'!Q2&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S2" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B3&lt;&gt;0,$Q2&lt;&gt;""),RANK($R2,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U2" s="28" t="str">
         <f aca="false">IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P2,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P2,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,$P2,"")</f>
         <v/>
       </c>
       <c r="V2" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B3&lt;&gt;0,'Mène 2'!U2&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="W2" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B3&lt;&gt;0,$U2&lt;&gt;""),RANK($V2,$V$2:INDIRECT("$V$"&amp;0+COUNTA($P$2:$P$61)))+MAX($S$2:$S$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="3" customFormat="false" ht="20.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A3" s="6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C3" s="6"/>
       <c r="D3" s="6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E3" s="6"/>
       <c r="F3" s="6" t="s">
         <v>25</v>
       </c>
       <c r="G3" s="6"/>
-      <c r="I3" s="31" t="str">
+      <c r="I3" s="33" t="str">
         <f aca="false">IF(ROW(I3)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I3)&lt;&gt;3,I2+2,1),"")</f>
         <v/>
       </c>
       <c r="J3" s="1" t="str">
         <f aca="false">IF(I3&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I3,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I3,$W$2:$W$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="K3" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J3,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L3" s="1" t="str">
         <f aca="false">IF(AND(N3&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N3,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N3,$W$2:$W$61,0),1),0))&lt;&gt;0),SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N3,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N3,$W$2:$W$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="M3" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L3,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N3" s="31" t="str">
+      <c r="N3" s="33" t="str">
         <f aca="false">IF(ROW(N3)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I3+1,"")</f>
         <v/>
       </c>
       <c r="P3" s="28" t="str">
         <f aca="false">IF(Équipe!$B4&lt;&gt;0,Équipe!$A4,"")</f>
         <v/>
       </c>
       <c r="Q3" s="28" t="str">
         <f aca="false">IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P3,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P3,'Mène 1'!$D$5:$D$34,0),1),0))=13,$P3,"")</f>
         <v/>
       </c>
       <c r="R3" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B4&lt;&gt;0,'Mène 2'!Q3&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S3" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B4&lt;&gt;0,$Q3&lt;&gt;""),RANK($R3,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U3" s="28" t="str">
         <f aca="false">IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P3,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P3,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,$P3,"")</f>
         <v/>
       </c>
       <c r="V3" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B4&lt;&gt;0,'Mène 2'!U3&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="W3" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B4&lt;&gt;0,$U3&lt;&gt;""),RANK($V3,$V$2:INDIRECT("$V$"&amp;0+COUNTA($P$2:$P$61)))+MAX($S$2:$S$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="4" customFormat="false" ht="20.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A4" s="6"/>
       <c r="B4" s="6"/>
       <c r="C4" s="6"/>
       <c r="D4" s="6"/>
       <c r="E4" s="6"/>
       <c r="F4" s="6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G4" s="6" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="I4" s="31" t="str">
+        <v>48</v>
+      </c>
+      <c r="I4" s="33" t="str">
         <f aca="false">IF(ROW(I4)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I4)&lt;&gt;3,I3+2,1),"")</f>
         <v/>
       </c>
       <c r="J4" s="1" t="str">
         <f aca="false">IF(I4&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I4,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I4,$W$2:$W$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="K4" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J4,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L4" s="1" t="str">
         <f aca="false">IF(AND(N4&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N4,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N4,$W$2:$W$61,0),1),0))&lt;&gt;0),SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N4,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N4,$W$2:$W$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="M4" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L4,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N4" s="31" t="str">
+      <c r="N4" s="33" t="str">
         <f aca="false">IF(ROW(N4)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I4+1,"")</f>
         <v/>
       </c>
       <c r="P4" s="28" t="str">
         <f aca="false">IF(Équipe!$B5&lt;&gt;0,Équipe!$A5,"")</f>
         <v/>
       </c>
       <c r="Q4" s="28" t="str">
         <f aca="false">IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P4,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P4,'Mène 1'!$D$5:$D$34,0),1),0))=13,$P4,"")</f>
         <v/>
       </c>
       <c r="R4" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B5&lt;&gt;0,'Mène 2'!Q4&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S4" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B5&lt;&gt;0,$Q4&lt;&gt;""),RANK($R4,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U4" s="28" t="str">
         <f aca="false">IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P4,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P4,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,$P4,"")</f>
         <v/>
       </c>
       <c r="V4" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B5&lt;&gt;0,'Mène 2'!U4&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="W4" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B5&lt;&gt;0,$U4&lt;&gt;""),RANK($V4,$V$2:INDIRECT("$V$"&amp;0+COUNTA($P$2:$P$61)))+MAX($S$2:$S$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="5" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A5" s="33" t="n">
+      <c r="A5" s="34" t="n">
         <f aca="false">IF(ROW(A5)-4&lt;=Procédure!$K$3,ROW(A5)-4,IF(ROW(A5)-(QUOTIENT(ROW(A5)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A5)-(QUOTIENT(ROW(A5)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A5)-(QUOTIENT(ROW(A5)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
         <v>1</v>
       </c>
-      <c r="B5" s="34"/>
-[...5 lines deleted...]
-      <c r="I5" s="31" t="str">
+      <c r="B5" s="35"/>
+      <c r="C5" s="36"/>
+      <c r="D5" s="35"/>
+      <c r="E5" s="36"/>
+      <c r="F5" s="37"/>
+      <c r="G5" s="37"/>
+      <c r="I5" s="33" t="str">
         <f aca="false">IF(ROW(I5)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I5)&lt;&gt;3,I4+2,1),"")</f>
         <v/>
       </c>
       <c r="J5" s="1" t="str">
         <f aca="false">IF(I5&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I5,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I5,$W$2:$W$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="K5" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J5,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L5" s="1" t="str">
         <f aca="false">IF(AND(N5&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N5,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N5,$W$2:$W$61,0),1),0))&lt;&gt;0),SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N5,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N5,$W$2:$W$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="M5" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L5,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N5" s="31" t="str">
+      <c r="N5" s="33" t="str">
         <f aca="false">IF(ROW(N5)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I5+1,"")</f>
         <v/>
       </c>
       <c r="P5" s="28" t="str">
         <f aca="false">IF(Équipe!$B6&lt;&gt;0,Équipe!$A6,"")</f>
         <v/>
       </c>
       <c r="Q5" s="28" t="str">
         <f aca="false">IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P5,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P5,'Mène 1'!$D$5:$D$34,0),1),0))=13,$P5,"")</f>
         <v/>
       </c>
       <c r="R5" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B6&lt;&gt;0,'Mène 2'!Q5&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S5" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B6&lt;&gt;0,$Q5&lt;&gt;""),RANK($R5,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U5" s="28" t="str">
         <f aca="false">IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P5,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P5,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,$P5,"")</f>
         <v/>
       </c>
       <c r="V5" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B6&lt;&gt;0,'Mène 2'!U5&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="W5" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B6&lt;&gt;0,$U5&lt;&gt;""),RANK($V5,$V$2:INDIRECT("$V$"&amp;0+COUNTA($P$2:$P$61)))+MAX($S$2:$S$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="6" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A6" s="33" t="n">
+      <c r="A6" s="34" t="n">
         <f aca="false">IF(ROW(A6)-4&lt;=Procédure!$K$3,ROW(A6)-4,IF(ROW(A6)-(QUOTIENT(ROW(A6)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A6)-(QUOTIENT(ROW(A6)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A6)-(QUOTIENT(ROW(A6)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
         <v>2</v>
       </c>
-      <c r="B6" s="34"/>
-[...5 lines deleted...]
-      <c r="I6" s="31" t="str">
+      <c r="B6" s="35"/>
+      <c r="C6" s="36"/>
+      <c r="D6" s="35"/>
+      <c r="E6" s="36"/>
+      <c r="F6" s="37"/>
+      <c r="G6" s="37"/>
+      <c r="I6" s="33" t="str">
         <f aca="false">IF(ROW(I6)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I6)&lt;&gt;3,I5+2,1),"")</f>
         <v/>
       </c>
       <c r="J6" s="1" t="str">
         <f aca="false">IF(I6&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I6,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I6,$W$2:$W$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="K6" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J6,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L6" s="1" t="str">
         <f aca="false">IF(AND(N6&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N6,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N6,$W$2:$W$61,0),1),0))&lt;&gt;0),SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N6,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N6,$W$2:$W$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="M6" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L6,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N6" s="31" t="str">
+      <c r="N6" s="33" t="str">
         <f aca="false">IF(ROW(N6)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I6+1,"")</f>
         <v/>
       </c>
       <c r="P6" s="28" t="str">
         <f aca="false">IF(Équipe!$B7&lt;&gt;0,Équipe!$A7,"")</f>
         <v/>
       </c>
       <c r="Q6" s="28" t="str">
         <f aca="false">IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P6,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P6,'Mène 1'!$D$5:$D$34,0),1),0))=13,$P6,"")</f>
         <v/>
       </c>
       <c r="R6" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B7&lt;&gt;0,'Mène 2'!Q6&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S6" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B7&lt;&gt;0,$Q6&lt;&gt;""),RANK($R6,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U6" s="28" t="str">
         <f aca="false">IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P6,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P6,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,$P6,"")</f>
         <v/>
       </c>
       <c r="V6" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B7&lt;&gt;0,'Mène 2'!U6&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="W6" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B7&lt;&gt;0,$U6&lt;&gt;""),RANK($V6,$V$2:INDIRECT("$V$"&amp;0+COUNTA($P$2:$P$61)))+MAX($S$2:$S$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="7" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A7" s="33" t="n">
+      <c r="A7" s="34" t="n">
         <f aca="false">IF(ROW(A7)-4&lt;=Procédure!$K$3,ROW(A7)-4,IF(ROW(A7)-(QUOTIENT(ROW(A7)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A7)-(QUOTIENT(ROW(A7)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A7)-(QUOTIENT(ROW(A7)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
         <v>3</v>
       </c>
-      <c r="B7" s="34"/>
-[...5 lines deleted...]
-      <c r="I7" s="31" t="str">
+      <c r="B7" s="35"/>
+      <c r="C7" s="36"/>
+      <c r="D7" s="35"/>
+      <c r="E7" s="36"/>
+      <c r="F7" s="37"/>
+      <c r="G7" s="37"/>
+      <c r="I7" s="33" t="str">
         <f aca="false">IF(ROW(I7)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I7)&lt;&gt;3,I6+2,1),"")</f>
         <v/>
       </c>
       <c r="J7" s="1" t="str">
         <f aca="false">IF(I7&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I7,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I7,$W$2:$W$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="K7" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J7,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L7" s="1" t="str">
         <f aca="false">IF(AND(N7&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N7,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N7,$W$2:$W$61,0),1),0))&lt;&gt;0),SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N7,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N7,$W$2:$W$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="M7" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L7,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N7" s="31" t="str">
+      <c r="N7" s="33" t="str">
         <f aca="false">IF(ROW(N7)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I7+1,"")</f>
         <v/>
       </c>
       <c r="P7" s="28" t="str">
         <f aca="false">IF(Équipe!$B8&lt;&gt;0,Équipe!$A8,"")</f>
         <v/>
       </c>
       <c r="Q7" s="28" t="str">
         <f aca="false">IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P7,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P7,'Mène 1'!$D$5:$D$34,0),1),0))=13,$P7,"")</f>
         <v/>
       </c>
       <c r="R7" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B8&lt;&gt;0,'Mène 2'!Q7&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S7" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B8&lt;&gt;0,$Q7&lt;&gt;""),RANK($R7,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U7" s="28" t="str">
         <f aca="false">IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P7,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P7,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,$P7,"")</f>
         <v/>
       </c>
       <c r="V7" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B8&lt;&gt;0,'Mène 2'!U7&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="W7" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B8&lt;&gt;0,$U7&lt;&gt;""),RANK($V7,$V$2:INDIRECT("$V$"&amp;0+COUNTA($P$2:$P$61)))+MAX($S$2:$S$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="8" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A8" s="33" t="n">
+      <c r="A8" s="34" t="n">
         <f aca="false">IF(ROW(A8)-4&lt;=Procédure!$K$3,ROW(A8)-4,IF(ROW(A8)-(QUOTIENT(ROW(A8)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A8)-(QUOTIENT(ROW(A8)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A8)-(QUOTIENT(ROW(A8)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
         <v>4</v>
       </c>
-      <c r="B8" s="34"/>
-[...5 lines deleted...]
-      <c r="I8" s="31" t="str">
+      <c r="B8" s="35"/>
+      <c r="C8" s="36"/>
+      <c r="D8" s="35"/>
+      <c r="E8" s="36"/>
+      <c r="F8" s="37"/>
+      <c r="G8" s="37"/>
+      <c r="I8" s="33" t="str">
         <f aca="false">IF(ROW(I8)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I8)&lt;&gt;3,I7+2,1),"")</f>
         <v/>
       </c>
       <c r="J8" s="1" t="str">
         <f aca="false">IF(I8&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I8,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I8,$W$2:$W$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="K8" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J8,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L8" s="1" t="str">
         <f aca="false">IF(AND(N8&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N8,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N8,$W$2:$W$61,0),1),0))&lt;&gt;0),SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N8,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N8,$W$2:$W$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="M8" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L8,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N8" s="31" t="str">
+      <c r="N8" s="33" t="str">
         <f aca="false">IF(ROW(N8)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I8+1,"")</f>
         <v/>
       </c>
       <c r="P8" s="28" t="str">
         <f aca="false">IF(Équipe!$B9&lt;&gt;0,Équipe!$A9,"")</f>
         <v/>
       </c>
       <c r="Q8" s="28" t="str">
         <f aca="false">IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P8,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P8,'Mène 1'!$D$5:$D$34,0),1),0))=13,$P8,"")</f>
         <v/>
       </c>
       <c r="R8" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B9&lt;&gt;0,'Mène 2'!Q8&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S8" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B9&lt;&gt;0,$Q8&lt;&gt;""),RANK($R8,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U8" s="28" t="str">
         <f aca="false">IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P8,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P8,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,$P8,"")</f>
         <v/>
       </c>
       <c r="V8" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B9&lt;&gt;0,'Mène 2'!U8&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="W8" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B9&lt;&gt;0,$U8&lt;&gt;""),RANK($V8,$V$2:INDIRECT("$V$"&amp;0+COUNTA($P$2:$P$61)))+MAX($S$2:$S$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="9" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A9" s="33" t="n">
+      <c r="A9" s="34" t="n">
         <f aca="false">IF(ROW(A9)-4&lt;=Procédure!$K$3,ROW(A9)-4,IF(ROW(A9)-(QUOTIENT(ROW(A9)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A9)-(QUOTIENT(ROW(A9)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A9)-(QUOTIENT(ROW(A9)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
         <v>5</v>
       </c>
-      <c r="B9" s="34"/>
-[...5 lines deleted...]
-      <c r="I9" s="31" t="str">
+      <c r="B9" s="35"/>
+      <c r="C9" s="36"/>
+      <c r="D9" s="35"/>
+      <c r="E9" s="36"/>
+      <c r="F9" s="37"/>
+      <c r="G9" s="37"/>
+      <c r="I9" s="33" t="str">
         <f aca="false">IF(ROW(I9)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I9)&lt;&gt;3,I8+2,1),"")</f>
         <v/>
       </c>
       <c r="J9" s="1" t="str">
         <f aca="false">IF(I9&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I9,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I9,$W$2:$W$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="K9" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J9,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L9" s="1" t="str">
         <f aca="false">IF(AND(N9&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N9,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N9,$W$2:$W$61,0),1),0))&lt;&gt;0),SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N9,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N9,$W$2:$W$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="M9" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L9,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N9" s="31" t="str">
+      <c r="N9" s="33" t="str">
         <f aca="false">IF(ROW(N9)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I9+1,"")</f>
         <v/>
       </c>
       <c r="P9" s="28" t="str">
         <f aca="false">IF(Équipe!$B10&lt;&gt;0,Équipe!$A10,"")</f>
         <v/>
       </c>
       <c r="Q9" s="28" t="str">
         <f aca="false">IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P9,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P9,'Mène 1'!$D$5:$D$34,0),1),0))=13,$P9,"")</f>
         <v/>
       </c>
       <c r="R9" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B10&lt;&gt;0,'Mène 2'!Q9&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S9" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B10&lt;&gt;0,$Q9&lt;&gt;""),RANK($R9,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U9" s="28" t="str">
         <f aca="false">IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P9,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P9,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,$P9,"")</f>
         <v/>
       </c>
       <c r="V9" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B10&lt;&gt;0,'Mène 2'!U9&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="W9" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B10&lt;&gt;0,$U9&lt;&gt;""),RANK($V9,$V$2:INDIRECT("$V$"&amp;0+COUNTA($P$2:$P$61)))+MAX($S$2:$S$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="10" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A10" s="33" t="n">
+      <c r="A10" s="34" t="n">
         <f aca="false">IF(ROW(A10)-4&lt;=Procédure!$K$3,ROW(A10)-4,IF(ROW(A10)-(QUOTIENT(ROW(A10)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A10)-(QUOTIENT(ROW(A10)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A10)-(QUOTIENT(ROW(A10)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
         <v>6</v>
       </c>
-      <c r="B10" s="34"/>
-[...5 lines deleted...]
-      <c r="I10" s="31" t="str">
+      <c r="B10" s="35"/>
+      <c r="C10" s="36"/>
+      <c r="D10" s="35"/>
+      <c r="E10" s="36"/>
+      <c r="F10" s="37"/>
+      <c r="G10" s="37"/>
+      <c r="I10" s="33" t="str">
         <f aca="false">IF(ROW(I10)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I10)&lt;&gt;3,I9+2,1),"")</f>
         <v/>
       </c>
       <c r="J10" s="1" t="str">
         <f aca="false">IF(I10&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I10,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I10,$W$2:$W$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="K10" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J10,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L10" s="1" t="str">
         <f aca="false">IF(AND(N10&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N10,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N10,$W$2:$W$61,0),1),0))&lt;&gt;0),SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N10,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N10,$W$2:$W$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="M10" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L10,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N10" s="31" t="str">
+      <c r="N10" s="33" t="str">
         <f aca="false">IF(ROW(N10)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I10+1,"")</f>
         <v/>
       </c>
       <c r="P10" s="28" t="str">
         <f aca="false">IF(Équipe!$B11&lt;&gt;0,Équipe!$A11,"")</f>
         <v/>
       </c>
       <c r="Q10" s="28" t="str">
         <f aca="false">IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P10,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P10,'Mène 1'!$D$5:$D$34,0),1),0))=13,$P10,"")</f>
         <v/>
       </c>
       <c r="R10" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B11&lt;&gt;0,'Mène 2'!Q10&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S10" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B11&lt;&gt;0,$Q10&lt;&gt;""),RANK($R10,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U10" s="28" t="str">
         <f aca="false">IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P10,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P10,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,$P10,"")</f>
         <v/>
       </c>
       <c r="V10" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B11&lt;&gt;0,'Mène 2'!U10&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="W10" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B11&lt;&gt;0,$U10&lt;&gt;""),RANK($V10,$V$2:INDIRECT("$V$"&amp;0+COUNTA($P$2:$P$61)))+MAX($S$2:$S$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="11" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A11" s="33" t="n">
+      <c r="A11" s="34" t="n">
         <f aca="false">IF(ROW(A11)-4&lt;=Procédure!$K$3,ROW(A11)-4,IF(ROW(A11)-(QUOTIENT(ROW(A11)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A11)-(QUOTIENT(ROW(A11)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A11)-(QUOTIENT(ROW(A11)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
         <v>7</v>
       </c>
-      <c r="B11" s="34"/>
-[...5 lines deleted...]
-      <c r="I11" s="31" t="str">
+      <c r="B11" s="35"/>
+      <c r="C11" s="36"/>
+      <c r="D11" s="35"/>
+      <c r="E11" s="36"/>
+      <c r="F11" s="37"/>
+      <c r="G11" s="37"/>
+      <c r="I11" s="33" t="str">
         <f aca="false">IF(ROW(I11)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I11)&lt;&gt;3,I10+2,1),"")</f>
         <v/>
       </c>
       <c r="J11" s="1" t="str">
         <f aca="false">IF(I11&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I11,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I11,$W$2:$W$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="K11" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J11,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L11" s="1" t="str">
         <f aca="false">IF(AND(N11&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N11,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N11,$W$2:$W$61,0),1),0))&lt;&gt;0),SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N11,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N11,$W$2:$W$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="M11" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L11,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N11" s="31" t="str">
+      <c r="N11" s="33" t="str">
         <f aca="false">IF(ROW(N11)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I11+1,"")</f>
         <v/>
       </c>
       <c r="P11" s="28" t="str">
         <f aca="false">IF(Équipe!$B12&lt;&gt;0,Équipe!$A12,"")</f>
         <v/>
       </c>
       <c r="Q11" s="28" t="str">
         <f aca="false">IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P11,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P11,'Mène 1'!$D$5:$D$34,0),1),0))=13,$P11,"")</f>
         <v/>
       </c>
       <c r="R11" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B12&lt;&gt;0,'Mène 2'!Q11&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S11" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B12&lt;&gt;0,$Q11&lt;&gt;""),RANK($R11,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U11" s="28" t="str">
         <f aca="false">IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P11,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P11,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,$P11,"")</f>
         <v/>
       </c>
       <c r="V11" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B12&lt;&gt;0,'Mène 2'!U11&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="W11" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B12&lt;&gt;0,$U11&lt;&gt;""),RANK($V11,$V$2:INDIRECT("$V$"&amp;0+COUNTA($P$2:$P$61)))+MAX($S$2:$S$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="12" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A12" s="33" t="n">
+      <c r="A12" s="34" t="n">
         <f aca="false">IF(ROW(A12)-4&lt;=Procédure!$K$3,ROW(A12)-4,IF(ROW(A12)-(QUOTIENT(ROW(A12)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A12)-(QUOTIENT(ROW(A12)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A12)-(QUOTIENT(ROW(A12)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
         <v>8</v>
       </c>
-      <c r="B12" s="34"/>
-[...5 lines deleted...]
-      <c r="I12" s="31" t="str">
+      <c r="B12" s="35"/>
+      <c r="C12" s="36"/>
+      <c r="D12" s="35"/>
+      <c r="E12" s="36"/>
+      <c r="F12" s="37"/>
+      <c r="G12" s="37"/>
+      <c r="I12" s="33" t="str">
         <f aca="false">IF(ROW(I12)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I12)&lt;&gt;3,I11+2,1),"")</f>
         <v/>
       </c>
       <c r="J12" s="1" t="str">
         <f aca="false">IF(I12&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I12,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I12,$W$2:$W$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="K12" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J12,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L12" s="1" t="str">
         <f aca="false">IF(AND(N12&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N12,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N12,$W$2:$W$61,0),1),0))&lt;&gt;0),SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N12,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N12,$W$2:$W$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="M12" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L12,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N12" s="31" t="str">
+      <c r="N12" s="33" t="str">
         <f aca="false">IF(ROW(N12)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I12+1,"")</f>
         <v/>
       </c>
       <c r="P12" s="28" t="str">
         <f aca="false">IF(Équipe!$B13&lt;&gt;0,Équipe!$A13,"")</f>
         <v/>
       </c>
       <c r="Q12" s="28" t="str">
         <f aca="false">IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P12,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P12,'Mène 1'!$D$5:$D$34,0),1),0))=13,$P12,"")</f>
         <v/>
       </c>
       <c r="R12" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B13&lt;&gt;0,'Mène 2'!Q12&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S12" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B13&lt;&gt;0,$Q12&lt;&gt;""),RANK($R12,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U12" s="28" t="str">
         <f aca="false">IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P12,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P12,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,$P12,"")</f>
         <v/>
       </c>
       <c r="V12" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B13&lt;&gt;0,'Mène 2'!U12&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="W12" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B13&lt;&gt;0,$U12&lt;&gt;""),RANK($V12,$V$2:INDIRECT("$V$"&amp;0+COUNTA($P$2:$P$61)))+MAX($S$2:$S$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="13" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A13" s="33" t="n">
+      <c r="A13" s="34" t="n">
         <f aca="false">IF(ROW(A13)-4&lt;=Procédure!$K$3,ROW(A13)-4,IF(ROW(A13)-(QUOTIENT(ROW(A13)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A13)-(QUOTIENT(ROW(A13)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A13)-(QUOTIENT(ROW(A13)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
         <v>9</v>
       </c>
-      <c r="B13" s="34"/>
-[...5 lines deleted...]
-      <c r="I13" s="31" t="str">
+      <c r="B13" s="35"/>
+      <c r="C13" s="36"/>
+      <c r="D13" s="35"/>
+      <c r="E13" s="36"/>
+      <c r="F13" s="37"/>
+      <c r="G13" s="37"/>
+      <c r="I13" s="33" t="str">
         <f aca="false">IF(ROW(I13)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I13)&lt;&gt;3,I12+2,1),"")</f>
         <v/>
       </c>
       <c r="J13" s="1" t="str">
         <f aca="false">IF(I13&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I13,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I13,$W$2:$W$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="K13" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J13,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L13" s="1" t="str">
         <f aca="false">IF(AND(N13&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N13,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N13,$W$2:$W$61,0),1),0))&lt;&gt;0),SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N13,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N13,$W$2:$W$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="M13" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L13,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N13" s="31" t="str">
+      <c r="N13" s="33" t="str">
         <f aca="false">IF(ROW(N13)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I13+1,"")</f>
         <v/>
       </c>
       <c r="P13" s="28" t="str">
         <f aca="false">IF(Équipe!$B14&lt;&gt;0,Équipe!$A14,"")</f>
         <v/>
       </c>
       <c r="Q13" s="28" t="str">
         <f aca="false">IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P13,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P13,'Mène 1'!$D$5:$D$34,0),1),0))=13,$P13,"")</f>
         <v/>
       </c>
       <c r="R13" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B14&lt;&gt;0,'Mène 2'!Q13&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S13" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B14&lt;&gt;0,$Q13&lt;&gt;""),RANK($R13,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U13" s="28" t="str">
         <f aca="false">IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P13,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P13,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,$P13,"")</f>
         <v/>
       </c>
       <c r="V13" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B14&lt;&gt;0,'Mène 2'!U13&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="W13" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B14&lt;&gt;0,$U13&lt;&gt;""),RANK($V13,$V$2:INDIRECT("$V$"&amp;0+COUNTA($P$2:$P$61)))+MAX($S$2:$S$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="14" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A14" s="33" t="n">
+      <c r="A14" s="34" t="n">
         <f aca="false">IF(ROW(A14)-4&lt;=Procédure!$K$3,ROW(A14)-4,IF(ROW(A14)-(QUOTIENT(ROW(A14)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A14)-(QUOTIENT(ROW(A14)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A14)-(QUOTIENT(ROW(A14)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
         <v>10</v>
       </c>
-      <c r="B14" s="34"/>
-[...5 lines deleted...]
-      <c r="I14" s="31" t="str">
+      <c r="B14" s="35"/>
+      <c r="C14" s="36"/>
+      <c r="D14" s="35"/>
+      <c r="E14" s="36"/>
+      <c r="F14" s="37"/>
+      <c r="G14" s="37"/>
+      <c r="I14" s="33" t="str">
         <f aca="false">IF(ROW(I14)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I14)&lt;&gt;3,I13+2,1),"")</f>
         <v/>
       </c>
       <c r="J14" s="1" t="str">
         <f aca="false">IF(I14&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I14,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I14,$W$2:$W$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="K14" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J14,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L14" s="1" t="str">
         <f aca="false">IF(AND(N14&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N14,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N14,$W$2:$W$61,0),1),0))&lt;&gt;0),SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N14,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N14,$W$2:$W$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="M14" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L14,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N14" s="31" t="str">
+      <c r="N14" s="33" t="str">
         <f aca="false">IF(ROW(N14)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I14+1,"")</f>
         <v/>
       </c>
       <c r="P14" s="28" t="str">
         <f aca="false">IF(Équipe!$B15&lt;&gt;0,Équipe!$A15,"")</f>
         <v/>
       </c>
       <c r="Q14" s="28" t="str">
         <f aca="false">IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P14,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P14,'Mène 1'!$D$5:$D$34,0),1),0))=13,$P14,"")</f>
         <v/>
       </c>
       <c r="R14" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B15&lt;&gt;0,'Mène 2'!Q14&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S14" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B15&lt;&gt;0,$Q14&lt;&gt;""),RANK($R14,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U14" s="28" t="str">
         <f aca="false">IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P14,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P14,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,$P14,"")</f>
         <v/>
       </c>
       <c r="V14" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B15&lt;&gt;0,'Mène 2'!U14&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="W14" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B15&lt;&gt;0,$U14&lt;&gt;""),RANK($V14,$V$2:INDIRECT("$V$"&amp;0+COUNTA($P$2:$P$61)))+MAX($S$2:$S$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="15" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A15" s="33" t="n">
+      <c r="A15" s="34" t="n">
         <f aca="false">IF(ROW(A15)-4&lt;=Procédure!$K$3,ROW(A15)-4,IF(ROW(A15)-(QUOTIENT(ROW(A15)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A15)-(QUOTIENT(ROW(A15)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A15)-(QUOTIENT(ROW(A15)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
         <v>11</v>
       </c>
-      <c r="B15" s="37"/>
-[...5 lines deleted...]
-      <c r="I15" s="31" t="str">
+      <c r="B15" s="38"/>
+      <c r="C15" s="39"/>
+      <c r="D15" s="38"/>
+      <c r="E15" s="39"/>
+      <c r="F15" s="15"/>
+      <c r="G15" s="15"/>
+      <c r="I15" s="33" t="str">
         <f aca="false">IF(ROW(I15)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I15)&lt;&gt;3,I14+2,1),"")</f>
         <v/>
       </c>
       <c r="J15" s="1" t="str">
         <f aca="false">IF(I15&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I15,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I15,$W$2:$W$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="K15" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J15,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L15" s="1" t="str">
         <f aca="false">IF(AND(N15&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N15,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N15,$W$2:$W$61,0),1),0))&lt;&gt;0),SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N15,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N15,$W$2:$W$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="M15" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L15,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N15" s="31" t="str">
+      <c r="N15" s="33" t="str">
         <f aca="false">IF(ROW(N15)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I15+1,"")</f>
         <v/>
       </c>
       <c r="P15" s="28" t="str">
         <f aca="false">IF(Équipe!$B16&lt;&gt;0,Équipe!$A16,"")</f>
         <v/>
       </c>
       <c r="Q15" s="28" t="str">
         <f aca="false">IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P15,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P15,'Mène 1'!$D$5:$D$34,0),1),0))=13,$P15,"")</f>
         <v/>
       </c>
       <c r="R15" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B16&lt;&gt;0,'Mène 2'!Q15&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S15" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B16&lt;&gt;0,$Q15&lt;&gt;""),RANK($R15,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U15" s="28" t="str">
         <f aca="false">IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P15,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P15,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,$P15,"")</f>
         <v/>
       </c>
       <c r="V15" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B16&lt;&gt;0,'Mène 2'!U15&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="W15" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B16&lt;&gt;0,$U15&lt;&gt;""),RANK($V15,$V$2:INDIRECT("$V$"&amp;0+COUNTA($P$2:$P$61)))+MAX($S$2:$S$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="16" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A16" s="33" t="n">
+      <c r="A16" s="34" t="n">
         <f aca="false">IF(ROW(A16)-4&lt;=Procédure!$K$3,ROW(A16)-4,IF(ROW(A16)-(QUOTIENT(ROW(A16)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A16)-(QUOTIENT(ROW(A16)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A16)-(QUOTIENT(ROW(A16)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
         <v>12</v>
       </c>
-      <c r="B16" s="37"/>
-[...5 lines deleted...]
-      <c r="I16" s="31" t="str">
+      <c r="B16" s="38"/>
+      <c r="C16" s="39"/>
+      <c r="D16" s="38"/>
+      <c r="E16" s="39"/>
+      <c r="F16" s="15"/>
+      <c r="G16" s="15"/>
+      <c r="I16" s="33" t="str">
         <f aca="false">IF(ROW(I16)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I16)&lt;&gt;3,I15+2,1),"")</f>
         <v/>
       </c>
       <c r="J16" s="1" t="str">
         <f aca="false">IF(I16&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I16,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I16,$W$2:$W$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="K16" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J16,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L16" s="1" t="str">
         <f aca="false">IF(AND(N16&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N16,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N16,$W$2:$W$61,0),1),0))&lt;&gt;0),SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N16,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N16,$W$2:$W$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="M16" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L16,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N16" s="31" t="str">
+      <c r="N16" s="33" t="str">
         <f aca="false">IF(ROW(N16)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I16+1,"")</f>
         <v/>
       </c>
       <c r="P16" s="28" t="str">
         <f aca="false">IF(Équipe!$B17&lt;&gt;0,Équipe!$A17,"")</f>
         <v/>
       </c>
       <c r="Q16" s="28" t="str">
         <f aca="false">IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P16,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P16,'Mène 1'!$D$5:$D$34,0),1),0))=13,$P16,"")</f>
         <v/>
       </c>
       <c r="R16" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B17&lt;&gt;0,'Mène 2'!Q16&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S16" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B17&lt;&gt;0,$Q16&lt;&gt;""),RANK($R16,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U16" s="28" t="str">
         <f aca="false">IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P16,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P16,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,$P16,"")</f>
         <v/>
       </c>
       <c r="V16" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B17&lt;&gt;0,'Mène 2'!U16&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="W16" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B17&lt;&gt;0,$U16&lt;&gt;""),RANK($V16,$V$2:INDIRECT("$V$"&amp;0+COUNTA($P$2:$P$61)))+MAX($S$2:$S$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="17" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A17" s="33" t="n">
+      <c r="A17" s="34" t="n">
         <f aca="false">IF(ROW(A17)-4&lt;=Procédure!$K$3,ROW(A17)-4,IF(ROW(A17)-(QUOTIENT(ROW(A17)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A17)-(QUOTIENT(ROW(A17)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A17)-(QUOTIENT(ROW(A17)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
         <v>13</v>
       </c>
-      <c r="B17" s="37"/>
-[...5 lines deleted...]
-      <c r="I17" s="31" t="str">
+      <c r="B17" s="38"/>
+      <c r="C17" s="39"/>
+      <c r="D17" s="38"/>
+      <c r="E17" s="39"/>
+      <c r="F17" s="15"/>
+      <c r="G17" s="15"/>
+      <c r="I17" s="33" t="str">
         <f aca="false">IF(ROW(I17)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I17)&lt;&gt;3,I16+2,1),"")</f>
         <v/>
       </c>
       <c r="J17" s="1" t="str">
         <f aca="false">IF(I17&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I17,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I17,$W$2:$W$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="K17" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J17,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L17" s="1" t="str">
         <f aca="false">IF(AND(N17&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N17,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N17,$W$2:$W$61,0),1),0))&lt;&gt;0),SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N17,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N17,$W$2:$W$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="M17" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L17,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N17" s="31" t="str">
+      <c r="N17" s="33" t="str">
         <f aca="false">IF(ROW(N17)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I17+1,"")</f>
         <v/>
       </c>
       <c r="P17" s="28" t="str">
         <f aca="false">IF(Équipe!$B18&lt;&gt;0,Équipe!$A18,"")</f>
         <v/>
       </c>
       <c r="Q17" s="28" t="str">
         <f aca="false">IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P17,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P17,'Mène 1'!$D$5:$D$34,0),1),0))=13,$P17,"")</f>
         <v/>
       </c>
       <c r="R17" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B18&lt;&gt;0,'Mène 2'!Q17&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S17" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B18&lt;&gt;0,$Q17&lt;&gt;""),RANK($R17,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U17" s="28" t="str">
         <f aca="false">IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P17,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P17,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,$P17,"")</f>
         <v/>
       </c>
       <c r="V17" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B18&lt;&gt;0,'Mène 2'!U17&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="W17" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B18&lt;&gt;0,$U17&lt;&gt;""),RANK($V17,$V$2:INDIRECT("$V$"&amp;0+COUNTA($P$2:$P$61)))+MAX($S$2:$S$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="18" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A18" s="33" t="n">
+      <c r="A18" s="34" t="n">
         <f aca="false">IF(ROW(A18)-4&lt;=Procédure!$K$3,ROW(A18)-4,IF(ROW(A18)-(QUOTIENT(ROW(A18)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A18)-(QUOTIENT(ROW(A18)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A18)-(QUOTIENT(ROW(A18)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
         <v>14</v>
       </c>
-      <c r="B18" s="37"/>
-[...5 lines deleted...]
-      <c r="I18" s="31" t="str">
+      <c r="B18" s="38"/>
+      <c r="C18" s="39"/>
+      <c r="D18" s="38"/>
+      <c r="E18" s="39"/>
+      <c r="F18" s="15"/>
+      <c r="G18" s="15"/>
+      <c r="I18" s="33" t="str">
         <f aca="false">IF(ROW(I18)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I18)&lt;&gt;3,I17+2,1),"")</f>
         <v/>
       </c>
       <c r="J18" s="1" t="str">
         <f aca="false">IF(I18&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I18,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I18,$W$2:$W$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="K18" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J18,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L18" s="1" t="str">
         <f aca="false">IF(N18&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N18,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N18,$W$2:$W$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="M18" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L18,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N18" s="31" t="str">
+      <c r="N18" s="33" t="str">
         <f aca="false">IF(ROW(N18)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I18+1,"")</f>
         <v/>
       </c>
       <c r="P18" s="28" t="str">
         <f aca="false">IF(Équipe!$B19&lt;&gt;0,Équipe!$A19,"")</f>
         <v/>
       </c>
       <c r="Q18" s="28" t="str">
         <f aca="false">IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P18,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P18,'Mène 1'!$D$5:$D$34,0),1),0))=13,$P18,"")</f>
         <v/>
       </c>
       <c r="R18" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B19&lt;&gt;0,'Mène 2'!Q18&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S18" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B19&lt;&gt;0,$Q18&lt;&gt;""),RANK($R18,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U18" s="28" t="str">
         <f aca="false">IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P18,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P18,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,$P18,"")</f>
         <v/>
       </c>
       <c r="V18" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B19&lt;&gt;0,'Mène 2'!U18&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="W18" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B19&lt;&gt;0,$U18&lt;&gt;""),RANK($V18,$V$2:INDIRECT("$V$"&amp;0+COUNTA($P$2:$P$61)))+MAX($S$2:$S$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="19" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A19" s="33" t="n">
+      <c r="A19" s="34" t="n">
         <f aca="false">IF(ROW(A19)-4&lt;=Procédure!$K$3,ROW(A19)-4,IF(ROW(A19)-(QUOTIENT(ROW(A19)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A19)-(QUOTIENT(ROW(A19)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A19)-(QUOTIENT(ROW(A19)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
         <v>15</v>
       </c>
-      <c r="B19" s="37"/>
-[...5 lines deleted...]
-      <c r="I19" s="31" t="str">
+      <c r="B19" s="38"/>
+      <c r="C19" s="39"/>
+      <c r="D19" s="38"/>
+      <c r="E19" s="39"/>
+      <c r="F19" s="15"/>
+      <c r="G19" s="15"/>
+      <c r="I19" s="33" t="str">
         <f aca="false">IF(ROW(I19)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I19)&lt;&gt;3,I18+2,1),"")</f>
         <v/>
       </c>
       <c r="J19" s="1" t="str">
         <f aca="false">IF(I19&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I19,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I19,$W$2:$W$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="K19" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J19,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L19" s="1" t="str">
         <f aca="false">IF(N19&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N19,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N19,$W$2:$W$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="M19" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L19,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N19" s="31" t="str">
+      <c r="N19" s="33" t="str">
         <f aca="false">IF(ROW(N19)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I19+1,"")</f>
         <v/>
       </c>
       <c r="P19" s="28" t="str">
         <f aca="false">IF(Équipe!$B20&lt;&gt;0,Équipe!$A20,"")</f>
         <v/>
       </c>
       <c r="Q19" s="28" t="str">
         <f aca="false">IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P19,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P19,'Mène 1'!$D$5:$D$34,0),1),0))=13,$P19,"")</f>
         <v/>
       </c>
       <c r="R19" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B20&lt;&gt;0,'Mène 2'!Q19&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S19" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B20&lt;&gt;0,$Q19&lt;&gt;""),RANK($R19,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U19" s="28" t="str">
         <f aca="false">IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P19,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P19,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,$P19,"")</f>
         <v/>
       </c>
       <c r="V19" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B20&lt;&gt;0,'Mène 2'!U19&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="W19" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B20&lt;&gt;0,$U19&lt;&gt;""),RANK($V19,$V$2:INDIRECT("$V$"&amp;0+COUNTA($P$2:$P$61)))+MAX($S$2:$S$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="20" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A20" s="33" t="n">
+      <c r="A20" s="34" t="n">
         <f aca="false">IF(ROW(A20)-4&lt;=Procédure!$K$3,ROW(A20)-4,IF(ROW(A20)-(QUOTIENT(ROW(A20)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A20)-(QUOTIENT(ROW(A20)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A20)-(QUOTIENT(ROW(A20)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
-        <v>1</v>
-[...7 lines deleted...]
-      <c r="I20" s="31" t="str">
+        <v>16</v>
+      </c>
+      <c r="B20" s="38"/>
+      <c r="C20" s="39"/>
+      <c r="D20" s="38"/>
+      <c r="E20" s="39"/>
+      <c r="F20" s="15"/>
+      <c r="G20" s="15"/>
+      <c r="I20" s="33" t="str">
         <f aca="false">IF(ROW(I20)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I20)&lt;&gt;3,I19+2,1),"")</f>
         <v/>
       </c>
       <c r="J20" s="1" t="str">
         <f aca="false">IF(I20&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I20,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I20,$W$2:$W$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="K20" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J20,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L20" s="1" t="str">
         <f aca="false">IF(N20&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N20,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N20,$W$2:$W$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="M20" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L20,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N20" s="31" t="str">
+      <c r="N20" s="33" t="str">
         <f aca="false">IF(ROW(N20)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I20+1,"")</f>
         <v/>
       </c>
       <c r="P20" s="28" t="str">
         <f aca="false">IF(Équipe!$B21&lt;&gt;0,Équipe!$A21,"")</f>
         <v/>
       </c>
       <c r="Q20" s="28" t="str">
         <f aca="false">IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P20,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P20,'Mène 1'!$D$5:$D$34,0),1),0))=13,$P20,"")</f>
         <v/>
       </c>
       <c r="R20" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B21&lt;&gt;0,'Mène 2'!Q20&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S20" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B21&lt;&gt;0,$Q20&lt;&gt;""),RANK($R20,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U20" s="28" t="str">
         <f aca="false">IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P20,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P20,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,$P20,"")</f>
         <v/>
       </c>
       <c r="V20" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B21&lt;&gt;0,'Mène 2'!U20&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="W20" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B21&lt;&gt;0,$U20&lt;&gt;""),RANK($V20,$V$2:INDIRECT("$V$"&amp;0+COUNTA($P$2:$P$61)))+MAX($S$2:$S$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="21" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A21" s="33" t="n">
+      <c r="A21" s="34" t="n">
         <f aca="false">IF(ROW(A21)-4&lt;=Procédure!$K$3,ROW(A21)-4,IF(ROW(A21)-(QUOTIENT(ROW(A21)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A21)-(QUOTIENT(ROW(A21)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A21)-(QUOTIENT(ROW(A21)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
-        <v>2</v>
-[...7 lines deleted...]
-      <c r="I21" s="31" t="str">
+        <v>17</v>
+      </c>
+      <c r="B21" s="38"/>
+      <c r="C21" s="39"/>
+      <c r="D21" s="38"/>
+      <c r="E21" s="39"/>
+      <c r="F21" s="15"/>
+      <c r="G21" s="15"/>
+      <c r="I21" s="33" t="str">
         <f aca="false">IF(ROW(I21)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I21)&lt;&gt;3,I20+2,1),"")</f>
         <v/>
       </c>
       <c r="J21" s="1" t="str">
         <f aca="false">IF(I21&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I21,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I21,$W$2:$W$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="K21" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J21,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L21" s="1" t="str">
         <f aca="false">IF(N21&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N21,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N21,$W$2:$W$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="M21" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L21,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N21" s="31" t="str">
+      <c r="N21" s="33" t="str">
         <f aca="false">IF(ROW(N21)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I21+1,"")</f>
         <v/>
       </c>
       <c r="P21" s="28" t="str">
         <f aca="false">IF(Équipe!$B22&lt;&gt;0,Équipe!$A22,"")</f>
         <v/>
       </c>
       <c r="Q21" s="28" t="str">
         <f aca="false">IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P21,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P21,'Mène 1'!$D$5:$D$34,0),1),0))=13,$P21,"")</f>
         <v/>
       </c>
       <c r="R21" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B22&lt;&gt;0,'Mène 2'!Q21&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S21" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B22&lt;&gt;0,$Q21&lt;&gt;""),RANK($R21,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U21" s="28" t="str">
         <f aca="false">IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P21,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P21,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,$P21,"")</f>
         <v/>
       </c>
       <c r="V21" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B22&lt;&gt;0,'Mène 2'!U21&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="W21" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B22&lt;&gt;0,$U21&lt;&gt;""),RANK($V21,$V$2:INDIRECT("$V$"&amp;0+COUNTA($P$2:$P$61)))+MAX($S$2:$S$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="22" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A22" s="33" t="n">
+      <c r="A22" s="34" t="n">
         <f aca="false">IF(ROW(A22)-4&lt;=Procédure!$K$3,ROW(A22)-4,IF(ROW(A22)-(QUOTIENT(ROW(A22)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A22)-(QUOTIENT(ROW(A22)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A22)-(QUOTIENT(ROW(A22)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
-        <v>3</v>
-[...7 lines deleted...]
-      <c r="I22" s="31" t="str">
+        <v>18</v>
+      </c>
+      <c r="B22" s="38"/>
+      <c r="C22" s="39"/>
+      <c r="D22" s="38"/>
+      <c r="E22" s="39"/>
+      <c r="F22" s="15"/>
+      <c r="G22" s="15"/>
+      <c r="I22" s="33" t="str">
         <f aca="false">IF(ROW(I22)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I22)&lt;&gt;3,I21+2,1),"")</f>
         <v/>
       </c>
       <c r="J22" s="1" t="str">
         <f aca="false">IF(I22&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I22,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I22,$W$2:$W$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="K22" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J22,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L22" s="1" t="str">
         <f aca="false">IF(N22&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N22,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N22,$W$2:$W$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="M22" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L22,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N22" s="31" t="str">
+      <c r="N22" s="33" t="str">
         <f aca="false">IF(ROW(N22)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I22+1,"")</f>
         <v/>
       </c>
       <c r="P22" s="28" t="str">
         <f aca="false">IF(Équipe!$B23&lt;&gt;0,Équipe!$A23,"")</f>
         <v/>
       </c>
       <c r="Q22" s="28" t="str">
         <f aca="false">IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P22,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P22,'Mène 1'!$D$5:$D$34,0),1),0))=13,$P22,"")</f>
         <v/>
       </c>
       <c r="R22" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B23&lt;&gt;0,'Mène 2'!Q22&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S22" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B23&lt;&gt;0,$Q22&lt;&gt;""),RANK($R22,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U22" s="28" t="str">
         <f aca="false">IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P22,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P22,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,$P22,"")</f>
         <v/>
       </c>
       <c r="V22" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B23&lt;&gt;0,'Mène 2'!U22&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="W22" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B23&lt;&gt;0,$U22&lt;&gt;""),RANK($V22,$V$2:INDIRECT("$V$"&amp;0+COUNTA($P$2:$P$61)))+MAX($S$2:$S$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="23" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A23" s="33" t="n">
+      <c r="A23" s="34" t="n">
         <f aca="false">IF(ROW(A23)-4&lt;=Procédure!$K$3,ROW(A23)-4,IF(ROW(A23)-(QUOTIENT(ROW(A23)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A23)-(QUOTIENT(ROW(A23)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A23)-(QUOTIENT(ROW(A23)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
-        <v>4</v>
-[...7 lines deleted...]
-      <c r="I23" s="31" t="str">
+        <v>1</v>
+      </c>
+      <c r="B23" s="38"/>
+      <c r="C23" s="39"/>
+      <c r="D23" s="38"/>
+      <c r="E23" s="39"/>
+      <c r="F23" s="15"/>
+      <c r="G23" s="15"/>
+      <c r="I23" s="33" t="str">
         <f aca="false">IF(ROW(I23)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I23)&lt;&gt;3,I22+2,1),"")</f>
         <v/>
       </c>
       <c r="J23" s="1" t="str">
         <f aca="false">IF(I23&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I23,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I23,$W$2:$W$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="K23" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J23,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L23" s="1" t="str">
         <f aca="false">IF(N23&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N23,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N23,$W$2:$W$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="M23" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L23,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N23" s="31" t="str">
+      <c r="N23" s="33" t="str">
         <f aca="false">IF(ROW(N23)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I23+1,"")</f>
         <v/>
       </c>
       <c r="P23" s="28" t="str">
         <f aca="false">IF(Équipe!$B24&lt;&gt;0,Équipe!$A24,"")</f>
         <v/>
       </c>
       <c r="Q23" s="28" t="str">
         <f aca="false">IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P23,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P23,'Mène 1'!$D$5:$D$34,0),1),0))=13,$P23,"")</f>
         <v/>
       </c>
       <c r="R23" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B24&lt;&gt;0,'Mène 2'!Q23&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S23" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B24&lt;&gt;0,$Q23&lt;&gt;""),RANK($R23,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U23" s="28" t="str">
         <f aca="false">IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P23,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P23,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,$P23,"")</f>
         <v/>
       </c>
       <c r="V23" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B24&lt;&gt;0,'Mène 2'!U23&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="W23" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B24&lt;&gt;0,$U23&lt;&gt;""),RANK($V23,$V$2:INDIRECT("$V$"&amp;0+COUNTA($P$2:$P$61)))+MAX($S$2:$S$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="24" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A24" s="33" t="n">
+      <c r="A24" s="34" t="n">
         <f aca="false">IF(ROW(A24)-4&lt;=Procédure!$K$3,ROW(A24)-4,IF(ROW(A24)-(QUOTIENT(ROW(A24)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A24)-(QUOTIENT(ROW(A24)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A24)-(QUOTIENT(ROW(A24)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
-        <v>5</v>
-[...7 lines deleted...]
-      <c r="I24" s="31" t="str">
+        <v>2</v>
+      </c>
+      <c r="B24" s="38"/>
+      <c r="C24" s="39"/>
+      <c r="D24" s="38"/>
+      <c r="E24" s="39"/>
+      <c r="F24" s="15"/>
+      <c r="G24" s="15"/>
+      <c r="I24" s="33" t="str">
         <f aca="false">IF(ROW(I24)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I24)&lt;&gt;3,I23+2,1),"")</f>
         <v/>
       </c>
       <c r="J24" s="1" t="str">
         <f aca="false">IF(I24&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I24,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I24,$W$2:$W$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="K24" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J24,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L24" s="1" t="str">
         <f aca="false">IF(N24&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N24,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N24,$W$2:$W$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="M24" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L24,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N24" s="31" t="str">
+      <c r="N24" s="33" t="str">
         <f aca="false">IF(ROW(N24)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I24+1,"")</f>
         <v/>
       </c>
       <c r="P24" s="28" t="str">
         <f aca="false">IF(Équipe!$B25&lt;&gt;0,Équipe!$A25,"")</f>
         <v/>
       </c>
       <c r="Q24" s="28" t="str">
         <f aca="false">IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P24,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P24,'Mène 1'!$D$5:$D$34,0),1),0))=13,$P24,"")</f>
         <v/>
       </c>
       <c r="R24" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B25&lt;&gt;0,'Mène 2'!Q24&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S24" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B25&lt;&gt;0,$Q24&lt;&gt;""),RANK($R24,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U24" s="28" t="str">
         <f aca="false">IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P24,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P24,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,$P24,"")</f>
         <v/>
       </c>
       <c r="V24" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B25&lt;&gt;0,'Mène 2'!U24&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="W24" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B25&lt;&gt;0,$U24&lt;&gt;""),RANK($V24,$V$2:INDIRECT("$V$"&amp;0+COUNTA($P$2:$P$61)))+MAX($S$2:$S$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="25" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A25" s="33" t="n">
+      <c r="A25" s="34" t="n">
         <f aca="false">IF(ROW(A25)-4&lt;=Procédure!$K$3,ROW(A25)-4,IF(ROW(A25)-(QUOTIENT(ROW(A25)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A25)-(QUOTIENT(ROW(A25)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A25)-(QUOTIENT(ROW(A25)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
-        <v>6</v>
-[...7 lines deleted...]
-      <c r="I25" s="31" t="str">
+        <v>3</v>
+      </c>
+      <c r="B25" s="38"/>
+      <c r="C25" s="39"/>
+      <c r="D25" s="38"/>
+      <c r="E25" s="39"/>
+      <c r="F25" s="15"/>
+      <c r="G25" s="15"/>
+      <c r="I25" s="33" t="str">
         <f aca="false">IF(ROW(I25)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I25)&lt;&gt;3,I24+2,1),"")</f>
         <v/>
       </c>
       <c r="J25" s="1" t="str">
         <f aca="false">IF(I25&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I25,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I25,$W$2:$W$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="K25" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J25,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L25" s="1" t="str">
         <f aca="false">IF(N25&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N25,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N25,$W$2:$W$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="M25" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L25,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N25" s="31" t="str">
+      <c r="N25" s="33" t="str">
         <f aca="false">IF(ROW(N25)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I25+1,"")</f>
         <v/>
       </c>
       <c r="P25" s="28" t="str">
         <f aca="false">IF(Équipe!$B26&lt;&gt;0,Équipe!$A26,"")</f>
         <v/>
       </c>
       <c r="Q25" s="28" t="str">
         <f aca="false">IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P25,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P25,'Mène 1'!$D$5:$D$34,0),1),0))=13,$P25,"")</f>
         <v/>
       </c>
       <c r="R25" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B26&lt;&gt;0,'Mène 2'!Q25&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S25" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B26&lt;&gt;0,$Q25&lt;&gt;""),RANK($R25,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U25" s="28" t="str">
         <f aca="false">IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P25,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P25,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,$P25,"")</f>
         <v/>
       </c>
       <c r="V25" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B26&lt;&gt;0,'Mène 2'!U25&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="W25" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B26&lt;&gt;0,$U25&lt;&gt;""),RANK($V25,$V$2:INDIRECT("$V$"&amp;0+COUNTA($P$2:$P$61)))+MAX($S$2:$S$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="26" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A26" s="33" t="n">
+      <c r="A26" s="34" t="n">
         <f aca="false">IF(ROW(A26)-4&lt;=Procédure!$K$3,ROW(A26)-4,IF(ROW(A26)-(QUOTIENT(ROW(A26)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A26)-(QUOTIENT(ROW(A26)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A26)-(QUOTIENT(ROW(A26)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
-        <v>7</v>
-[...7 lines deleted...]
-      <c r="I26" s="31" t="str">
+        <v>4</v>
+      </c>
+      <c r="B26" s="38"/>
+      <c r="C26" s="39"/>
+      <c r="D26" s="38"/>
+      <c r="E26" s="39"/>
+      <c r="F26" s="15"/>
+      <c r="G26" s="15"/>
+      <c r="I26" s="33" t="str">
         <f aca="false">IF(ROW(I26)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I26)&lt;&gt;3,I25+2,1),"")</f>
         <v/>
       </c>
       <c r="J26" s="1" t="str">
         <f aca="false">IF(I26&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I26,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I26,$W$2:$W$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="K26" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J26,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L26" s="1" t="str">
         <f aca="false">IF(N26&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N26,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N26,$W$2:$W$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="M26" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L26,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N26" s="31" t="str">
+      <c r="N26" s="33" t="str">
         <f aca="false">IF(ROW(N26)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I26+1,"")</f>
         <v/>
       </c>
       <c r="P26" s="28" t="str">
         <f aca="false">IF(Équipe!$B27&lt;&gt;0,Équipe!$A27,"")</f>
         <v/>
       </c>
       <c r="Q26" s="28" t="str">
         <f aca="false">IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P26,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P26,'Mène 1'!$D$5:$D$34,0),1),0))=13,$P26,"")</f>
         <v/>
       </c>
       <c r="R26" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B27&lt;&gt;0,'Mène 2'!Q26&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S26" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B27&lt;&gt;0,$Q26&lt;&gt;""),RANK($R26,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U26" s="28" t="str">
         <f aca="false">IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P26,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P26,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,$P26,"")</f>
         <v/>
       </c>
       <c r="V26" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B27&lt;&gt;0,'Mène 2'!U26&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="W26" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B27&lt;&gt;0,$U26&lt;&gt;""),RANK($V26,$V$2:INDIRECT("$V$"&amp;0+COUNTA($P$2:$P$61)))+MAX($S$2:$S$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="27" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A27" s="33" t="n">
+      <c r="A27" s="34" t="n">
         <f aca="false">IF(ROW(A27)-4&lt;=Procédure!$K$3,ROW(A27)-4,IF(ROW(A27)-(QUOTIENT(ROW(A27)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A27)-(QUOTIENT(ROW(A27)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A27)-(QUOTIENT(ROW(A27)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
-        <v>8</v>
-[...7 lines deleted...]
-      <c r="I27" s="31" t="str">
+        <v>5</v>
+      </c>
+      <c r="B27" s="38"/>
+      <c r="C27" s="39"/>
+      <c r="D27" s="38"/>
+      <c r="E27" s="39"/>
+      <c r="F27" s="15"/>
+      <c r="G27" s="15"/>
+      <c r="I27" s="33" t="str">
         <f aca="false">IF(ROW(I27)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I27)&lt;&gt;3,I26+2,1),"")</f>
         <v/>
       </c>
       <c r="J27" s="1" t="str">
         <f aca="false">IF(I27&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I27,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I27,$W$2:$W$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="K27" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J27,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L27" s="1" t="str">
         <f aca="false">IF(N27&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N27,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N27,$W$2:$W$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="M27" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L27,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N27" s="31" t="str">
+      <c r="N27" s="33" t="str">
         <f aca="false">IF(ROW(N27)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I27+1,"")</f>
         <v/>
       </c>
       <c r="P27" s="28" t="str">
         <f aca="false">IF(Équipe!$B28&lt;&gt;0,Équipe!$A28,"")</f>
         <v/>
       </c>
       <c r="Q27" s="28" t="str">
         <f aca="false">IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P27,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P27,'Mène 1'!$D$5:$D$34,0),1),0))=13,$P27,"")</f>
         <v/>
       </c>
       <c r="R27" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B28&lt;&gt;0,'Mène 2'!Q27&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S27" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B28&lt;&gt;0,$Q27&lt;&gt;""),RANK($R27,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U27" s="28" t="str">
         <f aca="false">IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P27,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P27,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,$P27,"")</f>
         <v/>
       </c>
       <c r="V27" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B28&lt;&gt;0,'Mène 2'!U27&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="W27" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B28&lt;&gt;0,$U27&lt;&gt;""),RANK($V27,$V$2:INDIRECT("$V$"&amp;0+COUNTA($P$2:$P$61)))+MAX($S$2:$S$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="28" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A28" s="33" t="n">
+      <c r="A28" s="34" t="n">
         <f aca="false">IF(ROW(A28)-4&lt;=Procédure!$K$3,ROW(A28)-4,IF(ROW(A28)-(QUOTIENT(ROW(A28)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A28)-(QUOTIENT(ROW(A28)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A28)-(QUOTIENT(ROW(A28)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
-        <v>9</v>
-[...7 lines deleted...]
-      <c r="I28" s="31" t="str">
+        <v>6</v>
+      </c>
+      <c r="B28" s="38"/>
+      <c r="C28" s="39"/>
+      <c r="D28" s="38"/>
+      <c r="E28" s="39"/>
+      <c r="F28" s="15"/>
+      <c r="G28" s="15"/>
+      <c r="I28" s="33" t="str">
         <f aca="false">IF(ROW(I28)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I28)&lt;&gt;3,I27+2,1),"")</f>
         <v/>
       </c>
       <c r="J28" s="1" t="str">
         <f aca="false">IF(I28&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I28,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I28,$W$2:$W$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="K28" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J28,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L28" s="1" t="str">
         <f aca="false">IF(N28&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N28,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N28,$W$2:$W$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="M28" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L28,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N28" s="31" t="str">
+      <c r="N28" s="33" t="str">
         <f aca="false">IF(ROW(N28)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I28+1,"")</f>
         <v/>
       </c>
       <c r="P28" s="28" t="str">
         <f aca="false">IF(Équipe!$B29&lt;&gt;0,Équipe!$A29,"")</f>
         <v/>
       </c>
       <c r="Q28" s="28" t="str">
         <f aca="false">IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P28,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P28,'Mène 1'!$D$5:$D$34,0),1),0))=13,$P28,"")</f>
         <v/>
       </c>
       <c r="R28" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B29&lt;&gt;0,'Mène 2'!Q28&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S28" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B29&lt;&gt;0,$Q28&lt;&gt;""),RANK($R28,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U28" s="28" t="str">
         <f aca="false">IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P28,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P28,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,$P28,"")</f>
         <v/>
       </c>
       <c r="V28" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B29&lt;&gt;0,'Mène 2'!U28&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="W28" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B29&lt;&gt;0,$U28&lt;&gt;""),RANK($V28,$V$2:INDIRECT("$V$"&amp;0+COUNTA($P$2:$P$61)))+MAX($S$2:$S$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="29" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A29" s="33" t="n">
+      <c r="A29" s="34" t="n">
         <f aca="false">IF(ROW(A29)-4&lt;=Procédure!$K$3,ROW(A29)-4,IF(ROW(A29)-(QUOTIENT(ROW(A29)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A29)-(QUOTIENT(ROW(A29)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A29)-(QUOTIENT(ROW(A29)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
-        <v>10</v>
-[...7 lines deleted...]
-      <c r="I29" s="31" t="str">
+        <v>7</v>
+      </c>
+      <c r="B29" s="38"/>
+      <c r="C29" s="39"/>
+      <c r="D29" s="38"/>
+      <c r="E29" s="39"/>
+      <c r="F29" s="15"/>
+      <c r="G29" s="15"/>
+      <c r="I29" s="33" t="str">
         <f aca="false">IF(ROW(I29)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I29)&lt;&gt;3,I28+2,1),"")</f>
         <v/>
       </c>
       <c r="J29" s="1" t="str">
         <f aca="false">IF(I29&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I29,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I29,$W$2:$W$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="K29" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J29,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L29" s="1" t="str">
         <f aca="false">IF(N29&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N29,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N29,$W$2:$W$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="M29" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L29,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N29" s="31" t="str">
+      <c r="N29" s="33" t="str">
         <f aca="false">IF(ROW(N29)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I29+1,"")</f>
         <v/>
       </c>
       <c r="P29" s="28" t="str">
         <f aca="false">IF(Équipe!$B30&lt;&gt;0,Équipe!$A30,"")</f>
         <v/>
       </c>
       <c r="Q29" s="28" t="str">
         <f aca="false">IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P29,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P29,'Mène 1'!$D$5:$D$34,0),1),0))=13,$P29,"")</f>
         <v/>
       </c>
       <c r="R29" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B30&lt;&gt;0,'Mène 2'!Q29&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S29" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B30&lt;&gt;0,$Q29&lt;&gt;""),RANK($R29,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U29" s="28" t="str">
         <f aca="false">IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P29,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P29,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,$P29,"")</f>
         <v/>
       </c>
       <c r="V29" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B30&lt;&gt;0,'Mène 2'!U29&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="W29" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B30&lt;&gt;0,$U29&lt;&gt;""),RANK($V29,$V$2:INDIRECT("$V$"&amp;0+COUNTA($P$2:$P$61)))+MAX($S$2:$S$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="30" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A30" s="33" t="n">
+      <c r="A30" s="34" t="n">
         <f aca="false">IF(ROW(A30)-4&lt;=Procédure!$K$3,ROW(A30)-4,IF(ROW(A30)-(QUOTIENT(ROW(A30)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A30)-(QUOTIENT(ROW(A30)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A30)-(QUOTIENT(ROW(A30)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
-        <v>11</v>
-[...7 lines deleted...]
-      <c r="I30" s="31" t="str">
+        <v>8</v>
+      </c>
+      <c r="B30" s="38"/>
+      <c r="C30" s="39"/>
+      <c r="D30" s="38"/>
+      <c r="E30" s="39"/>
+      <c r="F30" s="15"/>
+      <c r="G30" s="15"/>
+      <c r="I30" s="33" t="str">
         <f aca="false">IF(ROW(I30)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I30)&lt;&gt;3,I29+2,1),"")</f>
         <v/>
       </c>
       <c r="J30" s="1" t="str">
         <f aca="false">IF(I30&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I30,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I30,$W$2:$W$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="K30" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J30,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L30" s="1" t="str">
         <f aca="false">IF(N30&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N30,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N30,$W$2:$W$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="M30" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L30,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N30" s="31" t="str">
+      <c r="N30" s="33" t="str">
         <f aca="false">IF(ROW(N30)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I30+1,"")</f>
         <v/>
       </c>
       <c r="P30" s="28" t="str">
         <f aca="false">IF(Équipe!$B31&lt;&gt;0,Équipe!$A31,"")</f>
         <v/>
       </c>
       <c r="Q30" s="28" t="str">
         <f aca="false">IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P30,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P30,'Mène 1'!$D$5:$D$34,0),1),0))=13,$P30,"")</f>
         <v/>
       </c>
       <c r="R30" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B31&lt;&gt;0,'Mène 2'!Q30&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S30" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B31&lt;&gt;0,$Q30&lt;&gt;""),RANK($R30,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U30" s="28" t="str">
         <f aca="false">IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P30,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P30,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,$P30,"")</f>
         <v/>
       </c>
       <c r="V30" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B31&lt;&gt;0,'Mène 2'!U30&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="W30" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B31&lt;&gt;0,$U30&lt;&gt;""),RANK($V30,$V$2:INDIRECT("$V$"&amp;0+COUNTA($P$2:$P$61)))+MAX($S$2:$S$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="31" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A31" s="33" t="n">
+      <c r="A31" s="34" t="n">
         <f aca="false">IF(ROW(A31)-4&lt;=Procédure!$K$3,ROW(A31)-4,IF(ROW(A31)-(QUOTIENT(ROW(A31)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A31)-(QUOTIENT(ROW(A31)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A31)-(QUOTIENT(ROW(A31)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
-        <v>12</v>
-[...7 lines deleted...]
-      <c r="I31" s="31" t="str">
+        <v>9</v>
+      </c>
+      <c r="B31" s="38"/>
+      <c r="C31" s="39"/>
+      <c r="D31" s="38"/>
+      <c r="E31" s="39"/>
+      <c r="F31" s="15"/>
+      <c r="G31" s="15"/>
+      <c r="I31" s="33" t="str">
         <f aca="false">IF(ROW(I31)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I31)&lt;&gt;3,I30+2,1),"")</f>
         <v/>
       </c>
       <c r="J31" s="1" t="str">
         <f aca="false">IF(I31&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I31,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I31,$W$2:$W$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="K31" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J31,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L31" s="1" t="str">
         <f aca="false">IF(N31&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N31,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N31,$W$2:$W$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="M31" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L31,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N31" s="31" t="str">
+      <c r="N31" s="33" t="str">
         <f aca="false">IF(ROW(N31)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I31+1,"")</f>
         <v/>
       </c>
       <c r="P31" s="28" t="str">
         <f aca="false">IF(Équipe!$B32&lt;&gt;0,Équipe!$A32,"")</f>
         <v/>
       </c>
       <c r="Q31" s="28" t="str">
         <f aca="false">IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P31,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P31,'Mène 1'!$D$5:$D$34,0),1),0))=13,$P31,"")</f>
         <v/>
       </c>
       <c r="R31" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B32&lt;&gt;0,'Mène 2'!Q31&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S31" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B32&lt;&gt;0,$Q31&lt;&gt;""),RANK($R31,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U31" s="28" t="str">
         <f aca="false">IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P31,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P31,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,$P31,"")</f>
         <v/>
       </c>
       <c r="V31" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B32&lt;&gt;0,'Mène 2'!U31&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="W31" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B32&lt;&gt;0,$U31&lt;&gt;""),RANK($V31,$V$2:INDIRECT("$V$"&amp;0+COUNTA($P$2:$P$61)))+MAX($S$2:$S$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="32" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A32" s="33" t="n">
+      <c r="A32" s="34" t="n">
         <f aca="false">IF(ROW(A32)-4&lt;=Procédure!$K$3,ROW(A32)-4,IF(ROW(A32)-(QUOTIENT(ROW(A32)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A32)-(QUOTIENT(ROW(A32)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A32)-(QUOTIENT(ROW(A32)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
-        <v>13</v>
-[...7 lines deleted...]
-      <c r="I32" s="31" t="str">
+        <v>10</v>
+      </c>
+      <c r="B32" s="38"/>
+      <c r="C32" s="39"/>
+      <c r="D32" s="38"/>
+      <c r="E32" s="39"/>
+      <c r="F32" s="15"/>
+      <c r="G32" s="15"/>
+      <c r="I32" s="33" t="str">
         <f aca="false">IF(ROW(I32)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I32)&lt;&gt;3,I31+2,1),"")</f>
         <v/>
       </c>
       <c r="J32" s="1" t="str">
         <f aca="false">IF(I32&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I32,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I32,$W$2:$W$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="K32" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J32,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L32" s="1" t="str">
         <f aca="false">IF(N32&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N32,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N32,$W$2:$W$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="M32" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L32,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N32" s="31" t="str">
+      <c r="N32" s="33" t="str">
         <f aca="false">IF(ROW(N32)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I32+1,"")</f>
         <v/>
       </c>
       <c r="P32" s="28" t="str">
         <f aca="false">IF(Équipe!$B33&lt;&gt;0,Équipe!$A33,"")</f>
         <v/>
       </c>
       <c r="Q32" s="28" t="str">
         <f aca="false">IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P32,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P32,'Mène 1'!$D$5:$D$34,0),1),0))=13,$P32,"")</f>
         <v/>
       </c>
       <c r="R32" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B33&lt;&gt;0,'Mène 2'!Q32&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S32" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B33&lt;&gt;0,$Q32&lt;&gt;""),RANK($R32,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U32" s="28" t="str">
         <f aca="false">IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P32,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P32,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,$P32,"")</f>
         <v/>
       </c>
       <c r="V32" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B33&lt;&gt;0,'Mène 2'!U32&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="W32" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B33&lt;&gt;0,$U32&lt;&gt;""),RANK($V32,$V$2:INDIRECT("$V$"&amp;0+COUNTA($P$2:$P$61)))+MAX($S$2:$S$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="33" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A33" s="33" t="n">
+      <c r="A33" s="34" t="n">
         <f aca="false">IF(ROW(A33)-4&lt;=Procédure!$K$3,ROW(A33)-4,IF(ROW(A33)-(QUOTIENT(ROW(A33)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A33)-(QUOTIENT(ROW(A33)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A33)-(QUOTIENT(ROW(A33)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
-        <v>14</v>
-[...7 lines deleted...]
-      <c r="I33" s="31" t="str">
+        <v>11</v>
+      </c>
+      <c r="B33" s="38"/>
+      <c r="C33" s="39"/>
+      <c r="D33" s="38"/>
+      <c r="E33" s="39"/>
+      <c r="F33" s="15"/>
+      <c r="G33" s="15"/>
+      <c r="I33" s="33" t="str">
         <f aca="false">IF(ROW(I33)&lt;=QUOTIENT(COUNTA($P$2:$P$60)-COUNTBLANK($P$2:$P$60),2)+MOD(COUNTA($P$2:$P$60)-COUNTBLANK($P$2:$P$60),2)+2,IF(ROW(I33)&lt;&gt;3,I32+2,1),"")</f>
         <v/>
       </c>
-      <c r="N33" s="31" t="str">
+      <c r="N33" s="33" t="str">
         <f aca="false">IF(ROW(N33)&lt;=QUOTIENT(COUNTA($P$2:$P$60)-COUNTBLANK($P$2:$P$60),2)+MOD(COUNTA($P$2:$P$60)-COUNTBLANK($P$2:$P$60),2)+2,I33+1,"")</f>
         <v/>
       </c>
       <c r="P33" s="28" t="str">
         <f aca="false">IF(Équipe!$B34&lt;&gt;0,Équipe!$A34,"")</f>
         <v/>
       </c>
       <c r="Q33" s="28" t="str">
         <f aca="false">IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P33,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P33,'Mène 1'!$D$5:$D$34,0),1),0))=13,$P33,"")</f>
         <v/>
       </c>
       <c r="R33" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B34&lt;&gt;0,'Mène 2'!Q33&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S33" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B34&lt;&gt;0,$Q33&lt;&gt;""),RANK($R33,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U33" s="28" t="str">
         <f aca="false">IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P33,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P33,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,$P33,"")</f>
         <v/>
       </c>
       <c r="V33" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B34&lt;&gt;0,'Mène 2'!U33&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="W33" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B34&lt;&gt;0,$U33&lt;&gt;""),RANK($V33,$V$2:INDIRECT("$V$"&amp;0+COUNTA($P$2:$P$61)))+MAX($S$2:$S$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="34" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A34" s="33" t="n">
+      <c r="A34" s="34" t="n">
         <f aca="false">IF(ROW(A34)-4&lt;=Procédure!$K$3,ROW(A34)-4,IF(ROW(A34)-(QUOTIENT(ROW(A34)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A34)-(QUOTIENT(ROW(A34)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A34)-(QUOTIENT(ROW(A34)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
-        <v>15</v>
-[...6 lines deleted...]
-      <c r="G34" s="17"/>
+        <v>12</v>
+      </c>
+      <c r="B34" s="38"/>
+      <c r="C34" s="39"/>
+      <c r="D34" s="38"/>
+      <c r="E34" s="39"/>
+      <c r="F34" s="15"/>
+      <c r="G34" s="15"/>
       <c r="P34" s="28" t="str">
         <f aca="false">IF(Équipe!$B35&lt;&gt;0,Équipe!$A35,"")</f>
         <v/>
       </c>
       <c r="Q34" s="28" t="str">
         <f aca="false">IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P34,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P34,'Mène 1'!$D$5:$D$34,0),1),0))=13,$P34,"")</f>
         <v/>
       </c>
       <c r="R34" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B35&lt;&gt;0,'Mène 2'!Q34&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S34" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B35&lt;&gt;0,$Q34&lt;&gt;""),RANK($R34,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U34" s="28" t="str">
         <f aca="false">IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P34,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P34,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,$P34,"")</f>
         <v/>
       </c>
       <c r="V34" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B35&lt;&gt;0,'Mène 2'!U34&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="W34" s="28" t="str">
@@ -15358,253 +20578,249 @@
       <c r="V61" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B62&lt;&gt;0,'Mène 2'!U61&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="W61" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B62&lt;&gt;0,$U61&lt;&gt;""),RANK($V61,$V$2:INDIRECT("$V$"&amp;0+COUNTA($P$2:$P$61)))+MAX($S$2:$S$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="63" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="W63" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B64&lt;&gt;0,$U63&lt;&gt;""),RANK($V63,$V$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$59)))+MAX($S$2:$S$59),"")</f>
         <v/>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:G2"/>
     <mergeCell ref="I1:N1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C4"/>
     <mergeCell ref="D3:E4"/>
     <mergeCell ref="F3:G3"/>
   </mergeCells>
   <conditionalFormatting sqref="B21:E34 B5:B34">
-    <cfRule type="expression" priority="2" aboveAverage="0" equalAverage="0" bottom="0" percent="0" rank="0" text="" dxfId="7">
+    <cfRule type="expression" priority="2" aboveAverage="0" equalAverage="0" bottom="0" percent="0" rank="0" text="" dxfId="9">
       <formula>AND('Mène 2'!$B5=SUM(_xlfn.IFNA(INDEX('Mène 1'!$D$5:$D$33,MATCH('Mène 2'!$D5,'Mène 1'!$B$5:$B$33,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$B$5:$B$33,MATCH('Mène 2'!$D5,'Mène 1'!$D$5:$D$33,0),1),0)),'Mène 2'!$D5=SUM(_xlfn.IFNA(INDEX('Mène 1'!$D$5:$D$33,MATCH('Mène 2'!$B5,'Mène 1'!$B$5:$B$33,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$B$5:$B$33,MATCH('Mène 2'!$B5,'Mène 1'!$D$5:$D$33,0),1),0)),'Mène 2'!$B5&lt;&gt;"")</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B21:G34 B5:B20 G5:G20">
+  <conditionalFormatting sqref="B5:G34">
     <cfRule type="cellIs" priority="3" operator="equal" aboveAverage="0" equalAverage="0" bottom="0" percent="0" rank="0" text="" dxfId="0">
       <formula>""</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I3:I33">
-    <cfRule type="expression" priority="4" aboveAverage="0" equalAverage="0" bottom="0" percent="0" rank="0" text="" dxfId="6">
+    <cfRule type="expression" priority="4" aboveAverage="0" equalAverage="0" bottom="0" percent="0" rank="0" text="" dxfId="8">
       <formula>J3=""</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="N3:N33">
-    <cfRule type="expression" priority="5" aboveAverage="0" equalAverage="0" bottom="0" percent="0" rank="0" text="" dxfId="6">
+    <cfRule type="expression" priority="5" aboveAverage="0" equalAverage="0" bottom="0" percent="0" rank="0" text="" dxfId="8">
       <formula>M3=""</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C5:E20">
-    <cfRule type="expression" priority="6" aboveAverage="0" equalAverage="0" bottom="0" percent="0" rank="0" text="" dxfId="7">
+    <cfRule type="expression" priority="6" aboveAverage="0" equalAverage="0" bottom="0" percent="0" rank="0" text="" dxfId="9">
       <formula>AND('Mène 2'!$B5=SUM(_xlfn.IFNA(INDEX('Mène 1'!$D$5:$D$33,MATCH('Mène 2'!$D5,'Mène 1'!$B$5:$B$33,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$B$5:$B$33,MATCH('Mène 2'!$D5,'Mène 1'!$D$5:$D$33,0),1),0)),'Mène 2'!$D5=SUM(_xlfn.IFNA(INDEX('Mène 1'!$D$5:$D$33,MATCH('Mène 2'!$B5,'Mène 1'!$B$5:$B$33,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$B$5:$B$33,MATCH('Mène 2'!$B5,'Mène 1'!$D$5:$D$33,0),1),0)),'Mène 2'!$B5&lt;&gt;"")</formula>
-    </cfRule>
-[...3 lines deleted...]
-      <formula>""</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <pageSetup paperSize="9" scale="100" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="portrait" blackAndWhite="false" draft="false" cellComments="none" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:AA61"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="80" zoomScaleNormal="80" zoomScalePageLayoutView="100" workbookViewId="0">
-      <selection pane="topLeft" activeCell="F5" activeCellId="0" sqref="F5"/>
+      <selection pane="topLeft" activeCell="B5" activeCellId="0" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.55078125" defaultRowHeight="12.8" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1" min="1" style="1" width="16.67"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2" min="2" style="1" width="4.84"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3" min="3" style="1" width="44.84"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4" min="4" style="1" width="4.84"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5" min="5" style="1" width="51.96"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7" min="6" style="1" width="12.67"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14" min="9" style="1" width="14.25"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="16" min="16" style="28" width="11.54"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="17" min="17" style="28" width="15.78"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="18" min="18" style="28" width="11.54"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="31" min="19" style="28" width="11.55"/>
+    <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="42" min="32" style="40" width="11.55"/>
   </cols>
   <sheetData>
     <row r="1" customFormat="false" ht="16.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A1" s="6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B1" s="6"/>
       <c r="C1" s="6"/>
       <c r="D1" s="6"/>
       <c r="E1" s="6"/>
       <c r="F1" s="6"/>
       <c r="G1" s="6"/>
       <c r="I1" s="30" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="J1" s="30"/>
       <c r="K1" s="30"/>
       <c r="L1" s="30"/>
       <c r="M1" s="30"/>
       <c r="N1" s="30"/>
       <c r="Q1" s="28" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="U1" s="39" t="s">
         <v>53</v>
       </c>
+      <c r="U1" s="41" t="s">
+        <v>54</v>
+      </c>
       <c r="Y1" s="28" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="2" customFormat="false" ht="16.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A2" s="6"/>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="I2" s="31"/>
       <c r="J2" s="32" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="K2" s="32"/>
       <c r="L2" s="32" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M2" s="32"/>
       <c r="N2" s="31"/>
       <c r="P2" s="28" t="str">
         <f aca="false">IF(Équipe!$B3&lt;&gt;0,Équipe!$A3,"")</f>
         <v/>
       </c>
       <c r="Q2" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P2,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P2,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P2,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P2,'Mène 2'!$D$5:$D$34,0),1),0))=13 ),$P2,"")</f>
         <v/>
       </c>
       <c r="R2" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B3&lt;&gt;0,'Mène 3'!Q2&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S2" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B3&lt;&gt;0,$Q2&lt;&gt;""),RANK($R2,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U2" s="28" t="str">
         <f aca="false">IF(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P2,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P2,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P2,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P2,'Mène 2'!$D$5:$D$34,0),1),0))=13 ),$P2,"")</f>
         <v/>
       </c>
       <c r="V2" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B3&lt;&gt;0,'Mène 3'!U2&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="W2" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B3&lt;&gt;0,$U2&lt;&gt;""),RANK($V2,$V$2:INDIRECT("$V$"&amp;0+COUNTA($P$2:$P$61)))+MAX($S$2:$S$61),"")</f>
         <v/>
       </c>
       <c r="Y2" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P2,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P2,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P2,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P2,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13 ),$P2,"")</f>
         <v/>
       </c>
       <c r="Z2" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B3&lt;&gt;0,'Mène 3'!Y2&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AA2" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B3&lt;&gt;0,$Y2&lt;&gt;""),RANK($Z2,$Z$2:INDIRECT("$Z$"&amp;0+COUNTA($P$2:$P$61)))+MAX($W$2:$W$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="3" customFormat="false" ht="18.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A3" s="6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C3" s="6"/>
       <c r="D3" s="6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E3" s="6"/>
       <c r="F3" s="6" t="s">
         <v>25</v>
       </c>
       <c r="G3" s="6"/>
-      <c r="I3" s="31" t="str">
+      <c r="I3" s="33" t="str">
         <f aca="false">IF(ROW(I3)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I3)&lt;&gt;3,I2+2,1),"")</f>
         <v/>
       </c>
       <c r="J3" s="1" t="str">
         <f aca="false">IF(I3&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I3,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I3,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I3,$AA$2:$AA$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="K3" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J3,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L3" s="1" t="str">
         <f aca="false">IF(
        AND(
              N3&lt;&gt;"",
              SUM(
                               _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N3,$S$2:$S$61,0),1),0),
                               _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N3,$W$2:$W$61,0),1),0),
                               _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N3,$AA$2:$AA$61,0),1),0)
               )
         &lt;&gt;0),
         SUM(
                          _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N3,$S$2:$S$61,0),1),0),
                          _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N3,$W$2:$W$61,0),1),0),
                          _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N3,$AA$2:$AA$61,0),1),0)
          ),
 "")</f>
         <v/>
       </c>
       <c r="M3" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L3,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N3" s="31" t="str">
+      <c r="N3" s="33" t="str">
         <f aca="false">IF(ROW(N3)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I3+1,"")</f>
         <v/>
       </c>
       <c r="P3" s="28" t="str">
         <f aca="false">IF(Équipe!$B4&lt;&gt;0,Équipe!$A4,"")</f>
         <v/>
       </c>
       <c r="Q3" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P3,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P3,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P3,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P3,'Mène 2'!$D$5:$D$34,0),1),0))=13 ),$P3,"")</f>
         <v/>
       </c>
       <c r="R3" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B4&lt;&gt;0,'Mène 3'!Q3&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S3" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B4&lt;&gt;0,$Q3&lt;&gt;""),RANK($R3,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U3" s="28" t="str">
         <f aca="false">IF(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P3,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P3,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P3,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P3,'Mène 2'!$D$5:$D$34,0),1),0))=13 ),$P3,"")</f>
         <v/>
       </c>
       <c r="V3" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B4&lt;&gt;0,'Mène 3'!U3&lt;&gt;""),RAND(),"")</f>
@@ -15612,2725 +20828,2725 @@
       </c>
       <c r="W3" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B4&lt;&gt;0,$U3&lt;&gt;""),RANK($V3,$V$2:INDIRECT("$V$"&amp;0+COUNTA($P$2:$P$61)))+MAX($S$2:$S$61),"")</f>
         <v/>
       </c>
       <c r="Y3" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P3,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P3,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P3,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P3,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13 ),$P3,"")</f>
         <v/>
       </c>
       <c r="Z3" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B4&lt;&gt;0,'Mène 3'!Y3&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AA3" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B4&lt;&gt;0,$Y3&lt;&gt;""),RANK($Z3,$Z$2:INDIRECT("$Z$"&amp;0+COUNTA($P$2:$P$61)))+MAX($W$2:$W$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="4" customFormat="false" ht="18.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A4" s="6"/>
       <c r="B4" s="6"/>
       <c r="C4" s="6"/>
       <c r="D4" s="6"/>
       <c r="E4" s="6"/>
       <c r="F4" s="6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G4" s="6" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="I4" s="31" t="str">
+        <v>48</v>
+      </c>
+      <c r="I4" s="33" t="str">
         <f aca="false">IF(ROW(I4)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I4)&lt;&gt;3,I3+2,1),"")</f>
         <v/>
       </c>
       <c r="J4" s="1" t="str">
         <f aca="false">IF(I4&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I4,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I4,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I4,$AA$2:$AA$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="K4" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J4,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L4" s="1" t="str">
         <f aca="false">IF(
        AND(
              N4&lt;&gt;"",
              SUM(
                               _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N4,$S$2:$S$61,0),1),0),
                               _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N4,$W$2:$W$61,0),1),0),
                               _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N4,$AA$2:$AA$61,0),1),0)
               )
         &lt;&gt;0),
         SUM(
                          _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N4,$S$2:$S$61,0),1),0),
                          _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N4,$W$2:$W$61,0),1),0),
                          _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N4,$AA$2:$AA$61,0),1),0)
          ),
 "")</f>
         <v/>
       </c>
       <c r="M4" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L4,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N4" s="31" t="str">
+      <c r="N4" s="33" t="str">
         <f aca="false">IF(ROW(N4)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I4+1,"")</f>
         <v/>
       </c>
       <c r="P4" s="28" t="str">
         <f aca="false">IF(Équipe!$B5&lt;&gt;0,Équipe!$A5,"")</f>
         <v/>
       </c>
       <c r="Q4" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P4,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P4,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P4,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P4,'Mène 2'!$D$5:$D$34,0),1),0))=13 ),$P4,"")</f>
         <v/>
       </c>
       <c r="R4" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B5&lt;&gt;0,'Mène 3'!Q4&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S4" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B5&lt;&gt;0,$Q4&lt;&gt;""),RANK($R4,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U4" s="28" t="str">
         <f aca="false">IF(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P4,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P4,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P4,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P4,'Mène 2'!$D$5:$D$34,0),1),0))=13 ),$P4,"")</f>
         <v/>
       </c>
       <c r="V4" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B5&lt;&gt;0,'Mène 3'!U4&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="W4" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B5&lt;&gt;0,$U4&lt;&gt;""),RANK($V4,$V$2:INDIRECT("$V$"&amp;0+COUNTA($P$2:$P$61)))+MAX($S$2:$S$61),"")</f>
         <v/>
       </c>
       <c r="Y4" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P4,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P4,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P4,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P4,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13 ),$P4,"")</f>
         <v/>
       </c>
       <c r="Z4" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B5&lt;&gt;0,'Mène 3'!Y4&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AA4" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B5&lt;&gt;0,$Y4&lt;&gt;""),RANK($Z4,$Z$2:INDIRECT("$Z$"&amp;0+COUNTA($P$2:$P$61)))+MAX($W$2:$W$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="5" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A5" s="33" t="n">
+      <c r="A5" s="34" t="n">
         <f aca="false">IF(ROW(A5)-4&lt;=Procédure!$K$3,ROW(A5)-4,IF(ROW(A5)-(QUOTIENT(ROW(A5)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A5)-(QUOTIENT(ROW(A5)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A5)-(QUOTIENT(ROW(A5)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
         <v>1</v>
       </c>
-      <c r="B5" s="34"/>
-[...5 lines deleted...]
-      <c r="I5" s="31" t="str">
+      <c r="B5" s="35"/>
+      <c r="C5" s="36"/>
+      <c r="D5" s="35"/>
+      <c r="E5" s="36"/>
+      <c r="F5" s="37"/>
+      <c r="G5" s="37"/>
+      <c r="I5" s="33" t="str">
         <f aca="false">IF(ROW(I5)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I5)&lt;&gt;3,I4+2,1),"")</f>
         <v/>
       </c>
       <c r="J5" s="1" t="str">
         <f aca="false">IF(I5&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I5,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I5,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I5,$AA$2:$AA$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="K5" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J5,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L5" s="1" t="str">
         <f aca="false">IF(
        AND(
              N5&lt;&gt;"",
              SUM(
                               _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N5,$S$2:$S$61,0),1),0),
                               _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N5,$W$2:$W$61,0),1),0),
                               _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N5,$AA$2:$AA$61,0),1),0)
               )
         &lt;&gt;0),
         SUM(
                          _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N5,$S$2:$S$61,0),1),0),
                          _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N5,$W$2:$W$61,0),1),0),
                          _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N5,$AA$2:$AA$61,0),1),0)
          ),
 "")</f>
         <v/>
       </c>
       <c r="M5" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L5,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N5" s="31" t="str">
+      <c r="N5" s="33" t="str">
         <f aca="false">IF(ROW(N5)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I5+1,"")</f>
         <v/>
       </c>
       <c r="P5" s="28" t="str">
         <f aca="false">IF(Équipe!$B6&lt;&gt;0,Équipe!$A6,"")</f>
         <v/>
       </c>
       <c r="Q5" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P5,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P5,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P5,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P5,'Mène 2'!$D$5:$D$34,0),1),0))=13 ),$P5,"")</f>
         <v/>
       </c>
       <c r="R5" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B6&lt;&gt;0,'Mène 3'!Q5&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S5" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B6&lt;&gt;0,$Q5&lt;&gt;""),RANK($R5,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U5" s="28" t="str">
         <f aca="false">IF(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P5,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P5,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P5,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P5,'Mène 2'!$D$5:$D$34,0),1),0))=13 ),$P5,"")</f>
         <v/>
       </c>
       <c r="V5" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B6&lt;&gt;0,'Mène 3'!U5&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="W5" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B6&lt;&gt;0,$U5&lt;&gt;""),RANK($V5,$V$2:INDIRECT("$V$"&amp;0+COUNTA($P$2:$P$61)))+MAX($S$2:$S$61),"")</f>
         <v/>
       </c>
       <c r="Y5" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P5,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P5,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P5,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P5,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13 ),$P5,"")</f>
         <v/>
       </c>
       <c r="Z5" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B6&lt;&gt;0,'Mène 3'!Y5&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AA5" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B6&lt;&gt;0,$Y5&lt;&gt;""),RANK($Z5,$Z$2:INDIRECT("$Z$"&amp;0+COUNTA($P$2:$P$61)))+MAX($W$2:$W$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="6" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A6" s="33" t="n">
+      <c r="A6" s="34" t="n">
         <f aca="false">IF(ROW(A6)-4&lt;=Procédure!$K$3,ROW(A6)-4,IF(ROW(A6)-(QUOTIENT(ROW(A6)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A6)-(QUOTIENT(ROW(A6)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A6)-(QUOTIENT(ROW(A6)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
         <v>2</v>
       </c>
-      <c r="B6" s="34"/>
-[...5 lines deleted...]
-      <c r="I6" s="31" t="str">
+      <c r="B6" s="35"/>
+      <c r="C6" s="36"/>
+      <c r="D6" s="35"/>
+      <c r="E6" s="36"/>
+      <c r="F6" s="37"/>
+      <c r="G6" s="37"/>
+      <c r="I6" s="33" t="str">
         <f aca="false">IF(ROW(I6)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I6)&lt;&gt;3,I5+2,1),"")</f>
         <v/>
       </c>
       <c r="J6" s="1" t="str">
         <f aca="false">IF(I6&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I6,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I6,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I6,$AA$2:$AA$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="K6" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J6,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L6" s="1" t="str">
         <f aca="false">IF(
        AND(
              N6&lt;&gt;"",
              SUM(
                               _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N6,$S$2:$S$61,0),1),0),
                               _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N6,$W$2:$W$61,0),1),0),
                               _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N6,$AA$2:$AA$61,0),1),0)
               )
         &lt;&gt;0),
         SUM(
                          _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N6,$S$2:$S$61,0),1),0),
                          _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N6,$W$2:$W$61,0),1),0),
                          _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N6,$AA$2:$AA$61,0),1),0)
          ),
 "")</f>
         <v/>
       </c>
       <c r="M6" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L6,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N6" s="31" t="str">
+      <c r="N6" s="33" t="str">
         <f aca="false">IF(ROW(N6)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I6+1,"")</f>
         <v/>
       </c>
       <c r="P6" s="28" t="str">
         <f aca="false">IF(Équipe!$B7&lt;&gt;0,Équipe!$A7,"")</f>
         <v/>
       </c>
       <c r="Q6" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P6,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P6,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P6,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P6,'Mène 2'!$D$5:$D$34,0),1),0))=13 ),$P6,"")</f>
         <v/>
       </c>
       <c r="R6" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B7&lt;&gt;0,'Mène 3'!Q6&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S6" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B7&lt;&gt;0,$Q6&lt;&gt;""),RANK($R6,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U6" s="28" t="str">
         <f aca="false">IF(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P6,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P6,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P6,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P6,'Mène 2'!$D$5:$D$34,0),1),0))=13 ),$P6,"")</f>
         <v/>
       </c>
       <c r="V6" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B7&lt;&gt;0,'Mène 3'!U6&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="W6" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B7&lt;&gt;0,$U6&lt;&gt;""),RANK($V6,$V$2:INDIRECT("$V$"&amp;0+COUNTA($P$2:$P$61)))+MAX($S$2:$S$61),"")</f>
         <v/>
       </c>
       <c r="Y6" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P6,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P6,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P6,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P6,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13 ),$P6,"")</f>
         <v/>
       </c>
       <c r="Z6" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B7&lt;&gt;0,'Mène 3'!Y6&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AA6" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B7&lt;&gt;0,$Y6&lt;&gt;""),RANK($Z6,$Z$2:INDIRECT("$Z$"&amp;0+COUNTA($P$2:$P$61)))+MAX($W$2:$W$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="7" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A7" s="33" t="n">
+      <c r="A7" s="34" t="n">
         <f aca="false">IF(ROW(A7)-4&lt;=Procédure!$K$3,ROW(A7)-4,IF(ROW(A7)-(QUOTIENT(ROW(A7)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A7)-(QUOTIENT(ROW(A7)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A7)-(QUOTIENT(ROW(A7)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
         <v>3</v>
       </c>
-      <c r="B7" s="34"/>
-[...5 lines deleted...]
-      <c r="I7" s="31" t="str">
+      <c r="B7" s="35"/>
+      <c r="C7" s="36"/>
+      <c r="D7" s="35"/>
+      <c r="E7" s="36"/>
+      <c r="F7" s="37"/>
+      <c r="G7" s="37"/>
+      <c r="I7" s="33" t="str">
         <f aca="false">IF(ROW(I7)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I7)&lt;&gt;3,I6+2,1),"")</f>
         <v/>
       </c>
       <c r="J7" s="1" t="str">
         <f aca="false">IF(I7&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I7,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I7,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I7,$AA$2:$AA$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="K7" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J7,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L7" s="1" t="str">
         <f aca="false">IF(
        AND(
              N7&lt;&gt;"",
              SUM(
                               _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N7,$S$2:$S$61,0),1),0),
                               _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N7,$W$2:$W$61,0),1),0),
                               _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N7,$AA$2:$AA$61,0),1),0)
               )
         &lt;&gt;0),
         SUM(
                          _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N7,$S$2:$S$61,0),1),0),
                          _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N7,$W$2:$W$61,0),1),0),
                          _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N7,$AA$2:$AA$61,0),1),0)
          ),
 "")</f>
         <v/>
       </c>
       <c r="M7" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L7,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N7" s="31" t="str">
+      <c r="N7" s="33" t="str">
         <f aca="false">IF(ROW(N7)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I7+1,"")</f>
         <v/>
       </c>
       <c r="P7" s="28" t="str">
         <f aca="false">IF(Équipe!$B8&lt;&gt;0,Équipe!$A8,"")</f>
         <v/>
       </c>
       <c r="Q7" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P7,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P7,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P7,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P7,'Mène 2'!$D$5:$D$34,0),1),0))=13 ),$P7,"")</f>
         <v/>
       </c>
       <c r="R7" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B8&lt;&gt;0,'Mène 3'!Q7&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S7" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B8&lt;&gt;0,$Q7&lt;&gt;""),RANK($R7,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U7" s="28" t="str">
         <f aca="false">IF(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P7,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P7,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P7,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P7,'Mène 2'!$D$5:$D$34,0),1),0))=13 ),$P7,"")</f>
         <v/>
       </c>
       <c r="V7" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B8&lt;&gt;0,'Mène 3'!U7&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="W7" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B8&lt;&gt;0,$U7&lt;&gt;""),RANK($V7,$V$2:INDIRECT("$V$"&amp;0+COUNTA($P$2:$P$61)))+MAX($S$2:$S$61),"")</f>
         <v/>
       </c>
       <c r="Y7" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P7,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P7,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P7,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P7,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13 ),$P7,"")</f>
         <v/>
       </c>
       <c r="Z7" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B8&lt;&gt;0,'Mène 3'!Y7&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AA7" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B8&lt;&gt;0,$Y7&lt;&gt;""),RANK($Z7,$Z$2:INDIRECT("$Z$"&amp;0+COUNTA($P$2:$P$61)))+MAX($W$2:$W$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="8" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A8" s="33" t="n">
+      <c r="A8" s="34" t="n">
         <f aca="false">IF(ROW(A8)-4&lt;=Procédure!$K$3,ROW(A8)-4,IF(ROW(A8)-(QUOTIENT(ROW(A8)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A8)-(QUOTIENT(ROW(A8)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A8)-(QUOTIENT(ROW(A8)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
         <v>4</v>
       </c>
-      <c r="B8" s="34"/>
-[...5 lines deleted...]
-      <c r="I8" s="31" t="str">
+      <c r="B8" s="35"/>
+      <c r="C8" s="36"/>
+      <c r="D8" s="35"/>
+      <c r="E8" s="36"/>
+      <c r="F8" s="37"/>
+      <c r="G8" s="37"/>
+      <c r="I8" s="33" t="str">
         <f aca="false">IF(ROW(I8)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I8)&lt;&gt;3,I7+2,1),"")</f>
         <v/>
       </c>
       <c r="J8" s="1" t="str">
         <f aca="false">IF(I8&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I8,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I8,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I8,$AA$2:$AA$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="K8" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J8,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L8" s="1" t="str">
         <f aca="false">IF(
        AND(
              N8&lt;&gt;"",
              SUM(
                               _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N8,$S$2:$S$61,0),1),0),
                               _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N8,$W$2:$W$61,0),1),0),
                               _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N8,$AA$2:$AA$61,0),1),0)
               )
         &lt;&gt;0),
         SUM(
                          _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N8,$S$2:$S$61,0),1),0),
                          _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N8,$W$2:$W$61,0),1),0),
                          _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N8,$AA$2:$AA$61,0),1),0)
          ),
 "")</f>
         <v/>
       </c>
       <c r="M8" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L8,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N8" s="31" t="str">
+      <c r="N8" s="33" t="str">
         <f aca="false">IF(ROW(N8)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I8+1,"")</f>
         <v/>
       </c>
       <c r="P8" s="28" t="str">
         <f aca="false">IF(Équipe!$B9&lt;&gt;0,Équipe!$A9,"")</f>
         <v/>
       </c>
       <c r="Q8" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P8,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P8,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P8,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P8,'Mène 2'!$D$5:$D$34,0),1),0))=13 ),$P8,"")</f>
         <v/>
       </c>
       <c r="R8" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B9&lt;&gt;0,'Mène 3'!Q8&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S8" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B9&lt;&gt;0,$Q8&lt;&gt;""),RANK($R8,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U8" s="28" t="str">
         <f aca="false">IF(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P8,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P8,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P8,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P8,'Mène 2'!$D$5:$D$34,0),1),0))=13 ),$P8,"")</f>
         <v/>
       </c>
       <c r="V8" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B9&lt;&gt;0,'Mène 3'!U8&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="W8" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B9&lt;&gt;0,$U8&lt;&gt;""),RANK($V8,$V$2:INDIRECT("$V$"&amp;0+COUNTA($P$2:$P$61)))+MAX($S$2:$S$61),"")</f>
         <v/>
       </c>
       <c r="Y8" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P8,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P8,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P8,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P8,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13 ),$P8,"")</f>
         <v/>
       </c>
       <c r="Z8" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B9&lt;&gt;0,'Mène 3'!Y8&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AA8" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B9&lt;&gt;0,$Y8&lt;&gt;""),RANK($Z8,$Z$2:INDIRECT("$Z$"&amp;0+COUNTA($P$2:$P$61)))+MAX($W$2:$W$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="9" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A9" s="33" t="n">
+      <c r="A9" s="34" t="n">
         <f aca="false">IF(ROW(A9)-4&lt;=Procédure!$K$3,ROW(A9)-4,IF(ROW(A9)-(QUOTIENT(ROW(A9)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A9)-(QUOTIENT(ROW(A9)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A9)-(QUOTIENT(ROW(A9)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
         <v>5</v>
       </c>
-      <c r="B9" s="34"/>
-[...5 lines deleted...]
-      <c r="I9" s="31" t="str">
+      <c r="B9" s="35"/>
+      <c r="C9" s="36"/>
+      <c r="D9" s="35"/>
+      <c r="E9" s="36"/>
+      <c r="F9" s="37"/>
+      <c r="G9" s="37"/>
+      <c r="I9" s="33" t="str">
         <f aca="false">IF(ROW(I9)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I9)&lt;&gt;3,I8+2,1),"")</f>
         <v/>
       </c>
       <c r="J9" s="1" t="str">
         <f aca="false">IF(I9&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I9,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I9,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I9,$AA$2:$AA$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="K9" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J9,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L9" s="1" t="str">
         <f aca="false">IF(
        AND(
              N9&lt;&gt;"",
              SUM(
                               _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N9,$S$2:$S$61,0),1),0),
                               _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N9,$W$2:$W$61,0),1),0),
                               _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N9,$AA$2:$AA$61,0),1),0)
               )
         &lt;&gt;0),
         SUM(
                          _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N9,$S$2:$S$61,0),1),0),
                          _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N9,$W$2:$W$61,0),1),0),
                          _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N9,$AA$2:$AA$61,0),1),0)
          ),
 "")</f>
         <v/>
       </c>
       <c r="M9" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L9,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N9" s="31" t="str">
+      <c r="N9" s="33" t="str">
         <f aca="false">IF(ROW(N9)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I9+1,"")</f>
         <v/>
       </c>
       <c r="P9" s="28" t="str">
         <f aca="false">IF(Équipe!$B10&lt;&gt;0,Équipe!$A10,"")</f>
         <v/>
       </c>
       <c r="Q9" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P9,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P9,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P9,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P9,'Mène 2'!$D$5:$D$34,0),1),0))=13 ),$P9,"")</f>
         <v/>
       </c>
       <c r="R9" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B10&lt;&gt;0,'Mène 3'!Q9&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S9" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B10&lt;&gt;0,$Q9&lt;&gt;""),RANK($R9,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U9" s="28" t="str">
         <f aca="false">IF(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P9,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P9,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P9,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P9,'Mène 2'!$D$5:$D$34,0),1),0))=13 ),$P9,"")</f>
         <v/>
       </c>
       <c r="V9" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B10&lt;&gt;0,'Mène 3'!U9&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="W9" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B10&lt;&gt;0,$U9&lt;&gt;""),RANK($V9,$V$2:INDIRECT("$V$"&amp;0+COUNTA($P$2:$P$61)))+MAX($S$2:$S$61),"")</f>
         <v/>
       </c>
       <c r="Y9" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P9,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P9,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P9,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P9,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13 ),$P9,"")</f>
         <v/>
       </c>
       <c r="Z9" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B10&lt;&gt;0,'Mène 3'!Y9&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AA9" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B10&lt;&gt;0,$Y9&lt;&gt;""),RANK($Z9,$Z$2:INDIRECT("$Z$"&amp;0+COUNTA($P$2:$P$61)))+MAX($W$2:$W$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="10" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A10" s="33" t="n">
+      <c r="A10" s="34" t="n">
         <f aca="false">IF(ROW(A10)-4&lt;=Procédure!$K$3,ROW(A10)-4,IF(ROW(A10)-(QUOTIENT(ROW(A10)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A10)-(QUOTIENT(ROW(A10)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A10)-(QUOTIENT(ROW(A10)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
         <v>6</v>
       </c>
-      <c r="B10" s="34"/>
-[...5 lines deleted...]
-      <c r="I10" s="31" t="str">
+      <c r="B10" s="35"/>
+      <c r="C10" s="36"/>
+      <c r="D10" s="35"/>
+      <c r="E10" s="36"/>
+      <c r="F10" s="37"/>
+      <c r="G10" s="37"/>
+      <c r="I10" s="33" t="str">
         <f aca="false">IF(ROW(I10)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I10)&lt;&gt;3,I9+2,1),"")</f>
         <v/>
       </c>
       <c r="J10" s="1" t="str">
         <f aca="false">IF(I10&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I10,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I10,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I10,$AA$2:$AA$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="K10" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J10,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L10" s="1" t="str">
         <f aca="false">IF(
        AND(
              N10&lt;&gt;"",
              SUM(
                               _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N10,$S$2:$S$61,0),1),0),
                               _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N10,$W$2:$W$61,0),1),0),
                               _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N10,$AA$2:$AA$61,0),1),0)
               )
         &lt;&gt;0),
         SUM(
                          _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N10,$S$2:$S$61,0),1),0),
                          _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N10,$W$2:$W$61,0),1),0),
                          _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N10,$AA$2:$AA$61,0),1),0)
          ),
 "")</f>
         <v/>
       </c>
       <c r="M10" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L10,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N10" s="31" t="str">
+      <c r="N10" s="33" t="str">
         <f aca="false">IF(ROW(N10)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I10+1,"")</f>
         <v/>
       </c>
       <c r="P10" s="28" t="str">
         <f aca="false">IF(Équipe!$B11&lt;&gt;0,Équipe!$A11,"")</f>
         <v/>
       </c>
       <c r="Q10" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P10,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P10,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P10,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P10,'Mène 2'!$D$5:$D$34,0),1),0))=13 ),$P10,"")</f>
         <v/>
       </c>
       <c r="R10" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B11&lt;&gt;0,'Mène 3'!Q10&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S10" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B11&lt;&gt;0,$Q10&lt;&gt;""),RANK($R10,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U10" s="28" t="str">
         <f aca="false">IF(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P10,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P10,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P10,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P10,'Mène 2'!$D$5:$D$34,0),1),0))=13 ),$P10,"")</f>
         <v/>
       </c>
       <c r="V10" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B11&lt;&gt;0,'Mène 3'!U10&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="W10" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B11&lt;&gt;0,$U10&lt;&gt;""),RANK($V10,$V$2:INDIRECT("$V$"&amp;0+COUNTA($P$2:$P$61)))+MAX($S$2:$S$61),"")</f>
         <v/>
       </c>
       <c r="Y10" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P10,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P10,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P10,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P10,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13 ),$P10,"")</f>
         <v/>
       </c>
       <c r="Z10" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B11&lt;&gt;0,'Mène 3'!Y10&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AA10" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B11&lt;&gt;0,$Y10&lt;&gt;""),RANK($Z10,$Z$2:INDIRECT("$Z$"&amp;0+COUNTA($P$2:$P$61)))+MAX($W$2:$W$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="11" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A11" s="33" t="n">
+      <c r="A11" s="34" t="n">
         <f aca="false">IF(ROW(A11)-4&lt;=Procédure!$K$3,ROW(A11)-4,IF(ROW(A11)-(QUOTIENT(ROW(A11)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A11)-(QUOTIENT(ROW(A11)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A11)-(QUOTIENT(ROW(A11)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
         <v>7</v>
       </c>
-      <c r="B11" s="34"/>
-[...5 lines deleted...]
-      <c r="I11" s="31" t="str">
+      <c r="B11" s="35"/>
+      <c r="C11" s="36"/>
+      <c r="D11" s="35"/>
+      <c r="E11" s="36"/>
+      <c r="F11" s="37"/>
+      <c r="G11" s="37"/>
+      <c r="I11" s="33" t="str">
         <f aca="false">IF(ROW(I11)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I11)&lt;&gt;3,I10+2,1),"")</f>
         <v/>
       </c>
       <c r="J11" s="1" t="str">
         <f aca="false">IF(I11&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I11,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I11,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I11,$AA$2:$AA$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="K11" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J11,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L11" s="1" t="str">
         <f aca="false">IF(
        AND(
              N11&lt;&gt;"",
              SUM(
                               _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N11,$S$2:$S$61,0),1),0),
                               _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N11,$W$2:$W$61,0),1),0),
                               _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N11,$AA$2:$AA$61,0),1),0)
               )
         &lt;&gt;0),
         SUM(
                          _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N11,$S$2:$S$61,0),1),0),
                          _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N11,$W$2:$W$61,0),1),0),
                          _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N11,$AA$2:$AA$61,0),1),0)
          ),
 "")</f>
         <v/>
       </c>
       <c r="M11" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L11,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N11" s="31" t="str">
+      <c r="N11" s="33" t="str">
         <f aca="false">IF(ROW(N11)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I11+1,"")</f>
         <v/>
       </c>
       <c r="P11" s="28" t="str">
         <f aca="false">IF(Équipe!$B12&lt;&gt;0,Équipe!$A12,"")</f>
         <v/>
       </c>
       <c r="Q11" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P11,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P11,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P11,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P11,'Mène 2'!$D$5:$D$34,0),1),0))=13 ),$P11,"")</f>
         <v/>
       </c>
       <c r="R11" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B12&lt;&gt;0,'Mène 3'!Q11&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S11" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B12&lt;&gt;0,$Q11&lt;&gt;""),RANK($R11,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U11" s="28" t="str">
         <f aca="false">IF(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P11,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P11,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P11,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P11,'Mène 2'!$D$5:$D$34,0),1),0))=13 ),$P11,"")</f>
         <v/>
       </c>
       <c r="V11" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B12&lt;&gt;0,'Mène 3'!U11&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="W11" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B12&lt;&gt;0,$U11&lt;&gt;""),RANK($V11,$V$2:INDIRECT("$V$"&amp;0+COUNTA($P$2:$P$61)))+MAX($S$2:$S$61),"")</f>
         <v/>
       </c>
       <c r="Y11" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P11,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P11,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P11,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P11,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13 ),$P11,"")</f>
         <v/>
       </c>
       <c r="Z11" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B12&lt;&gt;0,'Mène 3'!Y11&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AA11" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B12&lt;&gt;0,$Y11&lt;&gt;""),RANK($Z11,$Z$2:INDIRECT("$Z$"&amp;0+COUNTA($P$2:$P$61)))+MAX($W$2:$W$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="12" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A12" s="33" t="n">
+      <c r="A12" s="34" t="n">
         <f aca="false">IF(ROW(A12)-4&lt;=Procédure!$K$3,ROW(A12)-4,IF(ROW(A12)-(QUOTIENT(ROW(A12)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A12)-(QUOTIENT(ROW(A12)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A12)-(QUOTIENT(ROW(A12)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
         <v>8</v>
       </c>
-      <c r="B12" s="34"/>
-[...5 lines deleted...]
-      <c r="I12" s="31" t="str">
+      <c r="B12" s="35"/>
+      <c r="C12" s="36"/>
+      <c r="D12" s="35"/>
+      <c r="E12" s="36"/>
+      <c r="F12" s="37"/>
+      <c r="G12" s="37"/>
+      <c r="I12" s="33" t="str">
         <f aca="false">IF(ROW(I12)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I12)&lt;&gt;3,I11+2,1),"")</f>
         <v/>
       </c>
       <c r="J12" s="1" t="str">
         <f aca="false">IF(I12&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I12,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I12,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I12,$AA$2:$AA$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="K12" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J12,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L12" s="1" t="str">
         <f aca="false">IF(
        AND(
              N12&lt;&gt;"",
              SUM(
                               _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N12,$S$2:$S$61,0),1),0),
                               _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N12,$W$2:$W$61,0),1),0),
                               _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N12,$AA$2:$AA$61,0),1),0)
               )
         &lt;&gt;0),
         SUM(
                          _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N12,$S$2:$S$61,0),1),0),
                          _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N12,$W$2:$W$61,0),1),0),
                          _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N12,$AA$2:$AA$61,0),1),0)
          ),
 "")</f>
         <v/>
       </c>
       <c r="M12" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L12,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N12" s="31" t="str">
+      <c r="N12" s="33" t="str">
         <f aca="false">IF(ROW(N12)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I12+1,"")</f>
         <v/>
       </c>
       <c r="P12" s="28" t="str">
         <f aca="false">IF(Équipe!$B13&lt;&gt;0,Équipe!$A13,"")</f>
         <v/>
       </c>
       <c r="Q12" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P12,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P12,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P12,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P12,'Mène 2'!$D$5:$D$34,0),1),0))=13 ),$P12,"")</f>
         <v/>
       </c>
       <c r="R12" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B13&lt;&gt;0,'Mène 3'!Q12&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S12" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B13&lt;&gt;0,$Q12&lt;&gt;""),RANK($R12,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U12" s="28" t="str">
         <f aca="false">IF(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P12,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P12,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P12,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P12,'Mène 2'!$D$5:$D$34,0),1),0))=13 ),$P12,"")</f>
         <v/>
       </c>
       <c r="V12" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B13&lt;&gt;0,'Mène 3'!U12&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="W12" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B13&lt;&gt;0,$U12&lt;&gt;""),RANK($V12,$V$2:INDIRECT("$V$"&amp;0+COUNTA($P$2:$P$61)))+MAX($S$2:$S$61),"")</f>
         <v/>
       </c>
       <c r="Y12" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P12,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P12,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P12,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P12,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13 ),$P12,"")</f>
         <v/>
       </c>
       <c r="Z12" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B13&lt;&gt;0,'Mène 3'!Y12&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AA12" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B13&lt;&gt;0,$Y12&lt;&gt;""),RANK($Z12,$Z$2:INDIRECT("$Z$"&amp;0+COUNTA($P$2:$P$61)))+MAX($W$2:$W$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="13" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A13" s="33" t="n">
+      <c r="A13" s="34" t="n">
         <f aca="false">IF(ROW(A13)-4&lt;=Procédure!$K$3,ROW(A13)-4,IF(ROW(A13)-(QUOTIENT(ROW(A13)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A13)-(QUOTIENT(ROW(A13)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A13)-(QUOTIENT(ROW(A13)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
         <v>9</v>
       </c>
-      <c r="B13" s="34"/>
-[...5 lines deleted...]
-      <c r="I13" s="31" t="str">
+      <c r="B13" s="35"/>
+      <c r="C13" s="36"/>
+      <c r="D13" s="35"/>
+      <c r="E13" s="36"/>
+      <c r="F13" s="37"/>
+      <c r="G13" s="37"/>
+      <c r="I13" s="33" t="str">
         <f aca="false">IF(ROW(I13)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I13)&lt;&gt;3,I12+2,1),"")</f>
         <v/>
       </c>
       <c r="J13" s="1" t="str">
         <f aca="false">IF(I13&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I13,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I13,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I13,$AA$2:$AA$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="K13" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J13,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L13" s="1" t="str">
         <f aca="false">IF(
        AND(
              N13&lt;&gt;"",
              SUM(
                               _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N13,$S$2:$S$61,0),1),0),
                               _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N13,$W$2:$W$61,0),1),0),
                               _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N13,$AA$2:$AA$61,0),1),0)
               )
         &lt;&gt;0),
         SUM(
                          _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N13,$S$2:$S$61,0),1),0),
                          _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N13,$W$2:$W$61,0),1),0),
                          _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N13,$AA$2:$AA$61,0),1),0)
          ),
 "")</f>
         <v/>
       </c>
       <c r="M13" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L13,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N13" s="31" t="str">
+      <c r="N13" s="33" t="str">
         <f aca="false">IF(ROW(N13)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I13+1,"")</f>
         <v/>
       </c>
       <c r="P13" s="28" t="str">
         <f aca="false">IF(Équipe!$B14&lt;&gt;0,Équipe!$A14,"")</f>
         <v/>
       </c>
       <c r="Q13" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P13,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P13,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P13,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P13,'Mène 2'!$D$5:$D$34,0),1),0))=13 ),$P13,"")</f>
         <v/>
       </c>
       <c r="R13" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B14&lt;&gt;0,'Mène 3'!Q13&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S13" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B14&lt;&gt;0,$Q13&lt;&gt;""),RANK($R13,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U13" s="28" t="str">
         <f aca="false">IF(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P13,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P13,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P13,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P13,'Mène 2'!$D$5:$D$34,0),1),0))=13 ),$P13,"")</f>
         <v/>
       </c>
       <c r="V13" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B14&lt;&gt;0,'Mène 3'!U13&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="W13" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B14&lt;&gt;0,$U13&lt;&gt;""),RANK($V13,$V$2:INDIRECT("$V$"&amp;0+COUNTA($P$2:$P$61)))+MAX($S$2:$S$61),"")</f>
         <v/>
       </c>
       <c r="Y13" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P13,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P13,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P13,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P13,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13 ),$P13,"")</f>
         <v/>
       </c>
       <c r="Z13" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B14&lt;&gt;0,'Mène 3'!Y13&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AA13" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B14&lt;&gt;0,$Y13&lt;&gt;""),RANK($Z13,$Z$2:INDIRECT("$Z$"&amp;0+COUNTA($P$2:$P$61)))+MAX($W$2:$W$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="14" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A14" s="33" t="n">
+      <c r="A14" s="34" t="n">
         <f aca="false">IF(ROW(A14)-4&lt;=Procédure!$K$3,ROW(A14)-4,IF(ROW(A14)-(QUOTIENT(ROW(A14)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A14)-(QUOTIENT(ROW(A14)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A14)-(QUOTIENT(ROW(A14)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
         <v>10</v>
       </c>
-      <c r="B14" s="34"/>
-[...5 lines deleted...]
-      <c r="I14" s="31" t="str">
+      <c r="B14" s="35"/>
+      <c r="C14" s="36"/>
+      <c r="D14" s="35"/>
+      <c r="E14" s="36"/>
+      <c r="F14" s="37"/>
+      <c r="G14" s="37"/>
+      <c r="I14" s="33" t="str">
         <f aca="false">IF(ROW(I14)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I14)&lt;&gt;3,I13+2,1),"")</f>
         <v/>
       </c>
       <c r="J14" s="1" t="str">
         <f aca="false">IF(I14&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I14,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I14,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I14,$AA$2:$AA$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="K14" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J14,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L14" s="1" t="str">
         <f aca="false">IF(
        AND(
              N14&lt;&gt;"",
              SUM(
                               _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N14,$S$2:$S$61,0),1),0),
                               _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N14,$W$2:$W$61,0),1),0),
                               _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N14,$AA$2:$AA$61,0),1),0)
               )
         &lt;&gt;0),
         SUM(
                          _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N14,$S$2:$S$61,0),1),0),
                          _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N14,$W$2:$W$61,0),1),0),
                          _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N14,$AA$2:$AA$61,0),1),0)
          ),
 "")</f>
         <v/>
       </c>
       <c r="M14" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L14,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N14" s="31" t="str">
+      <c r="N14" s="33" t="str">
         <f aca="false">IF(ROW(N14)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I14+1,"")</f>
         <v/>
       </c>
       <c r="P14" s="28" t="str">
         <f aca="false">IF(Équipe!$B15&lt;&gt;0,Équipe!$A15,"")</f>
         <v/>
       </c>
       <c r="Q14" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P14,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P14,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P14,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P14,'Mène 2'!$D$5:$D$34,0),1),0))=13 ),$P14,"")</f>
         <v/>
       </c>
       <c r="R14" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B15&lt;&gt;0,'Mène 3'!Q14&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S14" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B15&lt;&gt;0,$Q14&lt;&gt;""),RANK($R14,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U14" s="28" t="str">
         <f aca="false">IF(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P14,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P14,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P14,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P14,'Mène 2'!$D$5:$D$34,0),1),0))=13 ),$P14,"")</f>
         <v/>
       </c>
       <c r="V14" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B15&lt;&gt;0,'Mène 3'!U14&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="W14" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B15&lt;&gt;0,$U14&lt;&gt;""),RANK($V14,$V$2:INDIRECT("$V$"&amp;0+COUNTA($P$2:$P$61)))+MAX($S$2:$S$61),"")</f>
         <v/>
       </c>
       <c r="Y14" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P14,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P14,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P14,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P14,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13 ),$P14,"")</f>
         <v/>
       </c>
       <c r="Z14" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B15&lt;&gt;0,'Mène 3'!Y14&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AA14" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B15&lt;&gt;0,$Y14&lt;&gt;""),RANK($Z14,$Z$2:INDIRECT("$Z$"&amp;0+COUNTA($P$2:$P$61)))+MAX($W$2:$W$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="15" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A15" s="33" t="n">
+      <c r="A15" s="34" t="n">
         <f aca="false">IF(ROW(A15)-4&lt;=Procédure!$K$3,ROW(A15)-4,IF(ROW(A15)-(QUOTIENT(ROW(A15)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A15)-(QUOTIENT(ROW(A15)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A15)-(QUOTIENT(ROW(A15)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
         <v>11</v>
       </c>
-      <c r="B15" s="37"/>
-[...5 lines deleted...]
-      <c r="I15" s="31" t="str">
+      <c r="B15" s="38"/>
+      <c r="C15" s="39"/>
+      <c r="D15" s="38"/>
+      <c r="E15" s="39"/>
+      <c r="F15" s="15"/>
+      <c r="G15" s="15"/>
+      <c r="I15" s="33" t="str">
         <f aca="false">IF(ROW(I15)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I15)&lt;&gt;3,I14+2,1),"")</f>
         <v/>
       </c>
       <c r="J15" s="1" t="str">
         <f aca="false">IF(I15&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I15,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I15,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I15,$AA$2:$AA$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="K15" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J15,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L15" s="1" t="str">
         <f aca="false">IF(
        AND(
              N15&lt;&gt;"",
              SUM(
                               _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N15,$S$2:$S$61,0),1),0),
                               _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N15,$W$2:$W$61,0),1),0),
                               _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N15,$AA$2:$AA$61,0),1),0)
               )
         &lt;&gt;0),
         SUM(
                          _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N15,$S$2:$S$61,0),1),0),
                          _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N15,$W$2:$W$61,0),1),0),
                          _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N15,$AA$2:$AA$61,0),1),0)
          ),
 "")</f>
         <v/>
       </c>
       <c r="M15" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L15,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N15" s="31" t="str">
+      <c r="N15" s="33" t="str">
         <f aca="false">IF(ROW(N15)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I15+1,"")</f>
         <v/>
       </c>
       <c r="P15" s="28" t="str">
         <f aca="false">IF(Équipe!$B16&lt;&gt;0,Équipe!$A16,"")</f>
         <v/>
       </c>
       <c r="Q15" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P15,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P15,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P15,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P15,'Mène 2'!$D$5:$D$34,0),1),0))=13 ),$P15,"")</f>
         <v/>
       </c>
       <c r="R15" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B16&lt;&gt;0,'Mène 3'!Q15&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S15" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B16&lt;&gt;0,$Q15&lt;&gt;""),RANK($R15,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U15" s="28" t="str">
         <f aca="false">IF(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P15,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P15,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P15,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P15,'Mène 2'!$D$5:$D$34,0),1),0))=13 ),$P15,"")</f>
         <v/>
       </c>
       <c r="V15" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B16&lt;&gt;0,'Mène 3'!U15&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="W15" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B16&lt;&gt;0,$U15&lt;&gt;""),RANK($V15,$V$2:INDIRECT("$V$"&amp;0+COUNTA($P$2:$P$61)))+MAX($S$2:$S$61),"")</f>
         <v/>
       </c>
       <c r="Y15" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P15,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P15,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P15,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P15,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13 ),$P15,"")</f>
         <v/>
       </c>
       <c r="Z15" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B16&lt;&gt;0,'Mène 3'!Y15&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AA15" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B16&lt;&gt;0,$Y15&lt;&gt;""),RANK($Z15,$Z$2:INDIRECT("$Z$"&amp;0+COUNTA($P$2:$P$61)))+MAX($W$2:$W$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="16" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A16" s="33" t="n">
+      <c r="A16" s="34" t="n">
         <f aca="false">IF(ROW(A16)-4&lt;=Procédure!$K$3,ROW(A16)-4,IF(ROW(A16)-(QUOTIENT(ROW(A16)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A16)-(QUOTIENT(ROW(A16)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A16)-(QUOTIENT(ROW(A16)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
         <v>12</v>
       </c>
-      <c r="B16" s="37"/>
-[...5 lines deleted...]
-      <c r="I16" s="31" t="str">
+      <c r="B16" s="38"/>
+      <c r="C16" s="39"/>
+      <c r="D16" s="38"/>
+      <c r="E16" s="39"/>
+      <c r="F16" s="15"/>
+      <c r="G16" s="15"/>
+      <c r="I16" s="33" t="str">
         <f aca="false">IF(ROW(I16)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I16)&lt;&gt;3,I15+2,1),"")</f>
         <v/>
       </c>
       <c r="J16" s="1" t="str">
         <f aca="false">IF(I16&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I16,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I16,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I16,$AA$2:$AA$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="K16" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J16,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L16" s="1" t="str">
         <f aca="false">IF(
        AND(
              N16&lt;&gt;"",
              SUM(
                               _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N16,$S$2:$S$61,0),1),0),
                               _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N16,$W$2:$W$61,0),1),0),
                               _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N16,$AA$2:$AA$61,0),1),0)
               )
         &lt;&gt;0),
         SUM(
                          _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N16,$S$2:$S$61,0),1),0),
                          _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N16,$W$2:$W$61,0),1),0),
                          _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N16,$AA$2:$AA$61,0),1),0)
          ),
 "")</f>
         <v/>
       </c>
       <c r="M16" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L16,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N16" s="31" t="str">
+      <c r="N16" s="33" t="str">
         <f aca="false">IF(ROW(N16)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I16+1,"")</f>
         <v/>
       </c>
       <c r="P16" s="28" t="str">
         <f aca="false">IF(Équipe!$B17&lt;&gt;0,Équipe!$A17,"")</f>
         <v/>
       </c>
       <c r="Q16" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P16,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P16,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P16,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P16,'Mène 2'!$D$5:$D$34,0),1),0))=13 ),$P16,"")</f>
         <v/>
       </c>
       <c r="R16" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B17&lt;&gt;0,'Mène 3'!Q16&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S16" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B17&lt;&gt;0,$Q16&lt;&gt;""),RANK($R16,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U16" s="28" t="str">
         <f aca="false">IF(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P16,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P16,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P16,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P16,'Mène 2'!$D$5:$D$34,0),1),0))=13 ),$P16,"")</f>
         <v/>
       </c>
       <c r="V16" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B17&lt;&gt;0,'Mène 3'!U16&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="W16" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B17&lt;&gt;0,$U16&lt;&gt;""),RANK($V16,$V$2:INDIRECT("$V$"&amp;0+COUNTA($P$2:$P$61)))+MAX($S$2:$S$61),"")</f>
         <v/>
       </c>
       <c r="Y16" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P16,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P16,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P16,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P16,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13 ),$P16,"")</f>
         <v/>
       </c>
       <c r="Z16" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B17&lt;&gt;0,'Mène 3'!Y16&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AA16" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B17&lt;&gt;0,$Y16&lt;&gt;""),RANK($Z16,$Z$2:INDIRECT("$Z$"&amp;0+COUNTA($P$2:$P$61)))+MAX($W$2:$W$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="17" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A17" s="33" t="n">
+      <c r="A17" s="34" t="n">
         <f aca="false">IF(ROW(A17)-4&lt;=Procédure!$K$3,ROW(A17)-4,IF(ROW(A17)-(QUOTIENT(ROW(A17)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A17)-(QUOTIENT(ROW(A17)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A17)-(QUOTIENT(ROW(A17)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
         <v>13</v>
       </c>
-      <c r="B17" s="37"/>
-[...5 lines deleted...]
-      <c r="I17" s="31" t="str">
+      <c r="B17" s="38"/>
+      <c r="C17" s="39"/>
+      <c r="D17" s="38"/>
+      <c r="E17" s="39"/>
+      <c r="F17" s="15"/>
+      <c r="G17" s="15"/>
+      <c r="I17" s="33" t="str">
         <f aca="false">IF(ROW(I17)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I17)&lt;&gt;3,I16+2,1),"")</f>
         <v/>
       </c>
       <c r="J17" s="1" t="str">
         <f aca="false">IF(I17&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I17,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I17,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I17,$AA$2:$AA$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="K17" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J17,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L17" s="1" t="str">
         <f aca="false">IF(
        AND(
              N17&lt;&gt;"",
              SUM(
                               _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N17,$S$2:$S$61,0),1),0),
                               _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N17,$W$2:$W$61,0),1),0),
                               _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N17,$AA$2:$AA$61,0),1),0)
               )
         &lt;&gt;0),
         SUM(
                          _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N17,$S$2:$S$61,0),1),0),
                          _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N17,$W$2:$W$61,0),1),0),
                          _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N17,$AA$2:$AA$61,0),1),0)
          ),
 "")</f>
         <v/>
       </c>
       <c r="M17" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L17,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N17" s="31" t="str">
+      <c r="N17" s="33" t="str">
         <f aca="false">IF(ROW(N17)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I17+1,"")</f>
         <v/>
       </c>
       <c r="P17" s="28" t="str">
         <f aca="false">IF(Équipe!$B18&lt;&gt;0,Équipe!$A18,"")</f>
         <v/>
       </c>
       <c r="Q17" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P17,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P17,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P17,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P17,'Mène 2'!$D$5:$D$34,0),1),0))=13 ),$P17,"")</f>
         <v/>
       </c>
       <c r="R17" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B18&lt;&gt;0,'Mène 3'!Q17&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S17" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B18&lt;&gt;0,$Q17&lt;&gt;""),RANK($R17,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U17" s="28" t="str">
         <f aca="false">IF(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P17,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P17,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P17,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P17,'Mène 2'!$D$5:$D$34,0),1),0))=13 ),$P17,"")</f>
         <v/>
       </c>
       <c r="V17" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B18&lt;&gt;0,'Mène 3'!U17&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="W17" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B18&lt;&gt;0,$U17&lt;&gt;""),RANK($V17,$V$2:INDIRECT("$V$"&amp;0+COUNTA($P$2:$P$61)))+MAX($S$2:$S$61),"")</f>
         <v/>
       </c>
       <c r="Y17" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P17,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P17,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P17,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P17,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13 ),$P17,"")</f>
         <v/>
       </c>
       <c r="Z17" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B18&lt;&gt;0,'Mène 3'!Y17&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AA17" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B18&lt;&gt;0,$Y17&lt;&gt;""),RANK($Z17,$Z$2:INDIRECT("$Z$"&amp;0+COUNTA($P$2:$P$61)))+MAX($W$2:$W$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="18" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A18" s="33" t="n">
+      <c r="A18" s="34" t="n">
         <f aca="false">IF(ROW(A18)-4&lt;=Procédure!$K$3,ROW(A18)-4,IF(ROW(A18)-(QUOTIENT(ROW(A18)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A18)-(QUOTIENT(ROW(A18)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A18)-(QUOTIENT(ROW(A18)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
         <v>14</v>
       </c>
-      <c r="B18" s="37"/>
-[...5 lines deleted...]
-      <c r="I18" s="31" t="str">
+      <c r="B18" s="38"/>
+      <c r="C18" s="39"/>
+      <c r="D18" s="38"/>
+      <c r="E18" s="39"/>
+      <c r="F18" s="15"/>
+      <c r="G18" s="15"/>
+      <c r="I18" s="33" t="str">
         <f aca="false">IF(ROW(I18)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I18)&lt;&gt;3,I17+2,1),"")</f>
         <v/>
       </c>
       <c r="J18" s="1" t="str">
         <f aca="false">IF(I18&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I18,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I18,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I18,$AA$2:$AA$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="K18" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J18,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L18" s="1" t="str">
         <f aca="false">IF(
        AND(
              N18&lt;&gt;"",
              SUM(
                               _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N18,$S$2:$S$61,0),1),0),
                               _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N18,$W$2:$W$61,0),1),0),
                               _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N18,$AA$2:$AA$61,0),1),0)
               )
         &lt;&gt;0),
         SUM(
                          _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N18,$S$2:$S$61,0),1),0),
                          _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N18,$W$2:$W$61,0),1),0),
                          _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N18,$AA$2:$AA$61,0),1),0)
          ),
 "")</f>
         <v/>
       </c>
       <c r="M18" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L18,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N18" s="31" t="str">
+      <c r="N18" s="33" t="str">
         <f aca="false">IF(ROW(N18)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I18+1,"")</f>
         <v/>
       </c>
       <c r="P18" s="28" t="str">
         <f aca="false">IF(Équipe!$B19&lt;&gt;0,Équipe!$A19,"")</f>
         <v/>
       </c>
       <c r="Q18" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P18,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P18,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P18,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P18,'Mène 2'!$D$5:$D$34,0),1),0))=13 ),$P18,"")</f>
         <v/>
       </c>
       <c r="R18" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B19&lt;&gt;0,'Mène 3'!Q18&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S18" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B19&lt;&gt;0,$Q18&lt;&gt;""),RANK($R18,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U18" s="28" t="str">
         <f aca="false">IF(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P18,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P18,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P18,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P18,'Mène 2'!$D$5:$D$34,0),1),0))=13 ),$P18,"")</f>
         <v/>
       </c>
       <c r="V18" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B19&lt;&gt;0,'Mène 3'!U18&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="W18" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B19&lt;&gt;0,$U18&lt;&gt;""),RANK($V18,$V$2:INDIRECT("$V$"&amp;0+COUNTA($P$2:$P$61)))+MAX($S$2:$S$61),"")</f>
         <v/>
       </c>
       <c r="Y18" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P18,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P18,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P18,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P18,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13 ),$P18,"")</f>
         <v/>
       </c>
       <c r="Z18" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B19&lt;&gt;0,'Mène 3'!Y18&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AA18" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B19&lt;&gt;0,$Y18&lt;&gt;""),RANK($Z18,$Z$2:INDIRECT("$Z$"&amp;0+COUNTA($P$2:$P$61)))+MAX($W$2:$W$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="19" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A19" s="33" t="n">
+      <c r="A19" s="34" t="n">
         <f aca="false">IF(ROW(A19)-4&lt;=Procédure!$K$3,ROW(A19)-4,IF(ROW(A19)-(QUOTIENT(ROW(A19)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A19)-(QUOTIENT(ROW(A19)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A19)-(QUOTIENT(ROW(A19)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
         <v>15</v>
       </c>
-      <c r="B19" s="37"/>
-[...5 lines deleted...]
-      <c r="I19" s="31" t="str">
+      <c r="B19" s="38"/>
+      <c r="C19" s="39"/>
+      <c r="D19" s="38"/>
+      <c r="E19" s="39"/>
+      <c r="F19" s="15"/>
+      <c r="G19" s="15"/>
+      <c r="I19" s="33" t="str">
         <f aca="false">IF(ROW(I19)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I19)&lt;&gt;3,I18+2,1),"")</f>
         <v/>
       </c>
       <c r="J19" s="1" t="str">
         <f aca="false">IF(I19&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I19,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I19,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I19,$AA$2:$AA$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="K19" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J19,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L19" s="1" t="str">
         <f aca="false">IF(
        AND(
              N19&lt;&gt;"",
              SUM(
                               _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N19,$S$2:$S$61,0),1),0),
                               _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N19,$W$2:$W$61,0),1),0),
                               _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N19,$AA$2:$AA$61,0),1),0)
               )
         &lt;&gt;0),
         SUM(
                          _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N19,$S$2:$S$61,0),1),0),
                          _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N19,$W$2:$W$61,0),1),0),
                          _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N19,$AA$2:$AA$61,0),1),0)
          ),
 "")</f>
         <v/>
       </c>
       <c r="M19" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L19,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N19" s="31" t="str">
+      <c r="N19" s="33" t="str">
         <f aca="false">IF(ROW(N19)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I19+1,"")</f>
         <v/>
       </c>
       <c r="P19" s="28" t="str">
         <f aca="false">IF(Équipe!$B20&lt;&gt;0,Équipe!$A20,"")</f>
         <v/>
       </c>
       <c r="Q19" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P19,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P19,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P19,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P19,'Mène 2'!$D$5:$D$34,0),1),0))=13 ),$P19,"")</f>
         <v/>
       </c>
       <c r="R19" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B20&lt;&gt;0,'Mène 3'!Q19&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S19" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B20&lt;&gt;0,$Q19&lt;&gt;""),RANK($R19,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U19" s="28" t="str">
         <f aca="false">IF(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P19,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P19,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P19,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P19,'Mène 2'!$D$5:$D$34,0),1),0))=13 ),$P19,"")</f>
         <v/>
       </c>
       <c r="V19" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B20&lt;&gt;0,'Mène 3'!U19&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="W19" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B20&lt;&gt;0,$U19&lt;&gt;""),RANK($V19,$V$2:INDIRECT("$V$"&amp;0+COUNTA($P$2:$P$61)))+MAX($S$2:$S$61),"")</f>
         <v/>
       </c>
       <c r="Y19" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P19,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P19,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P19,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P19,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13 ),$P19,"")</f>
         <v/>
       </c>
       <c r="Z19" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B20&lt;&gt;0,'Mène 3'!Y19&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AA19" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B20&lt;&gt;0,$Y19&lt;&gt;""),RANK($Z19,$Z$2:INDIRECT("$Z$"&amp;0+COUNTA($P$2:$P$61)))+MAX($W$2:$W$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="20" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A20" s="33" t="n">
+      <c r="A20" s="34" t="n">
         <f aca="false">IF(ROW(A20)-4&lt;=Procédure!$K$3,ROW(A20)-4,IF(ROW(A20)-(QUOTIENT(ROW(A20)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A20)-(QUOTIENT(ROW(A20)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A20)-(QUOTIENT(ROW(A20)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
-        <v>1</v>
-[...7 lines deleted...]
-      <c r="I20" s="31" t="str">
+        <v>16</v>
+      </c>
+      <c r="B20" s="38"/>
+      <c r="C20" s="39"/>
+      <c r="D20" s="38"/>
+      <c r="E20" s="39"/>
+      <c r="F20" s="15"/>
+      <c r="G20" s="15"/>
+      <c r="I20" s="33" t="str">
         <f aca="false">IF(ROW(I20)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I20)&lt;&gt;3,I19+2,1),"")</f>
         <v/>
       </c>
       <c r="J20" s="1" t="str">
         <f aca="false">IF(I20&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I20,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I20,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I20,$AA$2:$AA$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="K20" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J20,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L20" s="1" t="str">
         <f aca="false">IF(
        AND(
              N20&lt;&gt;"",
              SUM(
                               _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N20,$S$2:$S$61,0),1),0),
                               _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N20,$W$2:$W$61,0),1),0),
                               _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N20,$AA$2:$AA$61,0),1),0)
               )
         &lt;&gt;0),
         SUM(
                          _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N20,$S$2:$S$61,0),1),0),
                          _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N20,$W$2:$W$61,0),1),0),
                          _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N20,$AA$2:$AA$61,0),1),0)
          ),
 "")</f>
         <v/>
       </c>
       <c r="M20" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L20,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N20" s="31" t="str">
+      <c r="N20" s="33" t="str">
         <f aca="false">IF(ROW(N20)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I20+1,"")</f>
         <v/>
       </c>
       <c r="P20" s="28" t="str">
         <f aca="false">IF(Équipe!$B21&lt;&gt;0,Équipe!$A21,"")</f>
         <v/>
       </c>
       <c r="Q20" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P20,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P20,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P20,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P20,'Mène 2'!$D$5:$D$34,0),1),0))=13 ),$P20,"")</f>
         <v/>
       </c>
       <c r="R20" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B21&lt;&gt;0,'Mène 3'!Q20&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S20" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B21&lt;&gt;0,$Q20&lt;&gt;""),RANK($R20,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U20" s="28" t="str">
         <f aca="false">IF(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P20,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P20,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P20,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P20,'Mène 2'!$D$5:$D$34,0),1),0))=13 ),$P20,"")</f>
         <v/>
       </c>
       <c r="V20" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B21&lt;&gt;0,'Mène 3'!U20&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="W20" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B21&lt;&gt;0,$U20&lt;&gt;""),RANK($V20,$V$2:INDIRECT("$V$"&amp;0+COUNTA($P$2:$P$61)))+MAX($S$2:$S$61),"")</f>
         <v/>
       </c>
       <c r="Y20" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P20,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P20,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P20,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P20,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13 ),$P20,"")</f>
         <v/>
       </c>
       <c r="Z20" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B21&lt;&gt;0,'Mène 3'!Y20&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AA20" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B21&lt;&gt;0,$Y20&lt;&gt;""),RANK($Z20,$Z$2:INDIRECT("$Z$"&amp;0+COUNTA($P$2:$P$61)))+MAX($W$2:$W$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="21" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A21" s="33" t="n">
+      <c r="A21" s="34" t="n">
         <f aca="false">IF(ROW(A21)-4&lt;=Procédure!$K$3,ROW(A21)-4,IF(ROW(A21)-(QUOTIENT(ROW(A21)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A21)-(QUOTIENT(ROW(A21)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A21)-(QUOTIENT(ROW(A21)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
-        <v>2</v>
-[...7 lines deleted...]
-      <c r="I21" s="31" t="str">
+        <v>17</v>
+      </c>
+      <c r="B21" s="38"/>
+      <c r="C21" s="39"/>
+      <c r="D21" s="38"/>
+      <c r="E21" s="39"/>
+      <c r="F21" s="15"/>
+      <c r="G21" s="15"/>
+      <c r="I21" s="33" t="str">
         <f aca="false">IF(ROW(I21)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I21)&lt;&gt;3,I20+2,1),"")</f>
         <v/>
       </c>
       <c r="J21" s="1" t="str">
         <f aca="false">IF(I21&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I21,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I21,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I21,$AA$2:$AA$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="K21" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J21,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L21" s="1" t="str">
         <f aca="false">IF(
        AND(
              N21&lt;&gt;"",
              SUM(
                               _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N21,$S$2:$S$61,0),1),0),
                               _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N21,$W$2:$W$61,0),1),0),
                               _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N21,$AA$2:$AA$61,0),1),0)
               )
         &lt;&gt;0),
         SUM(
                          _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N21,$S$2:$S$61,0),1),0),
                          _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N21,$W$2:$W$61,0),1),0),
                          _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N21,$AA$2:$AA$61,0),1),0)
          ),
 "")</f>
         <v/>
       </c>
       <c r="M21" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L21,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N21" s="31" t="str">
+      <c r="N21" s="33" t="str">
         <f aca="false">IF(ROW(N21)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I21+1,"")</f>
         <v/>
       </c>
       <c r="P21" s="28" t="str">
         <f aca="false">IF(Équipe!$B22&lt;&gt;0,Équipe!$A22,"")</f>
         <v/>
       </c>
       <c r="Q21" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P21,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P21,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P21,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P21,'Mène 2'!$D$5:$D$34,0),1),0))=13 ),$P21,"")</f>
         <v/>
       </c>
       <c r="R21" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B22&lt;&gt;0,'Mène 3'!Q21&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S21" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B22&lt;&gt;0,$Q21&lt;&gt;""),RANK($R21,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U21" s="28" t="str">
         <f aca="false">IF(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P21,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P21,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P21,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P21,'Mène 2'!$D$5:$D$34,0),1),0))=13 ),$P21,"")</f>
         <v/>
       </c>
       <c r="V21" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B22&lt;&gt;0,'Mène 3'!U21&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="W21" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B22&lt;&gt;0,$U21&lt;&gt;""),RANK($V21,$V$2:INDIRECT("$V$"&amp;0+COUNTA($P$2:$P$61)))+MAX($S$2:$S$61),"")</f>
         <v/>
       </c>
       <c r="Y21" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P21,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P21,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P21,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P21,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13 ),$P21,"")</f>
         <v/>
       </c>
       <c r="Z21" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B22&lt;&gt;0,'Mène 3'!Y21&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AA21" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B22&lt;&gt;0,$Y21&lt;&gt;""),RANK($Z21,$Z$2:INDIRECT("$Z$"&amp;0+COUNTA($P$2:$P$61)))+MAX($W$2:$W$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="22" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A22" s="33" t="n">
+      <c r="A22" s="34" t="n">
         <f aca="false">IF(ROW(A22)-4&lt;=Procédure!$K$3,ROW(A22)-4,IF(ROW(A22)-(QUOTIENT(ROW(A22)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A22)-(QUOTIENT(ROW(A22)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A22)-(QUOTIENT(ROW(A22)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
-        <v>3</v>
-[...7 lines deleted...]
-      <c r="I22" s="31" t="str">
+        <v>18</v>
+      </c>
+      <c r="B22" s="38"/>
+      <c r="C22" s="39"/>
+      <c r="D22" s="38"/>
+      <c r="E22" s="39"/>
+      <c r="F22" s="15"/>
+      <c r="G22" s="15"/>
+      <c r="I22" s="33" t="str">
         <f aca="false">IF(ROW(I22)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I22)&lt;&gt;3,I21+2,1),"")</f>
         <v/>
       </c>
       <c r="J22" s="1" t="str">
         <f aca="false">IF(I22&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I22,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I22,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I22,$AA$2:$AA$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="K22" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J22,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L22" s="1" t="str">
         <f aca="false">IF(
        AND(
              N22&lt;&gt;"",
              SUM(
                               _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N22,$S$2:$S$61,0),1),0),
                               _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N22,$W$2:$W$61,0),1),0),
                               _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N22,$AA$2:$AA$61,0),1),0)
               )
         &lt;&gt;0),
         SUM(
                          _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N22,$S$2:$S$61,0),1),0),
                          _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N22,$W$2:$W$61,0),1),0),
                          _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N22,$AA$2:$AA$61,0),1),0)
          ),
 "")</f>
         <v/>
       </c>
       <c r="M22" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L22,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N22" s="31" t="str">
+      <c r="N22" s="33" t="str">
         <f aca="false">IF(ROW(N22)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I22+1,"")</f>
         <v/>
       </c>
       <c r="P22" s="28" t="str">
         <f aca="false">IF(Équipe!$B23&lt;&gt;0,Équipe!$A23,"")</f>
         <v/>
       </c>
       <c r="Q22" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P22,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P22,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P22,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P22,'Mène 2'!$D$5:$D$34,0),1),0))=13 ),$P22,"")</f>
         <v/>
       </c>
       <c r="R22" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B23&lt;&gt;0,'Mène 3'!Q22&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S22" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B23&lt;&gt;0,$Q22&lt;&gt;""),RANK($R22,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U22" s="28" t="str">
         <f aca="false">IF(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P22,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P22,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P22,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P22,'Mène 2'!$D$5:$D$34,0),1),0))=13 ),$P22,"")</f>
         <v/>
       </c>
       <c r="V22" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B23&lt;&gt;0,'Mène 3'!U22&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="W22" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B23&lt;&gt;0,$U22&lt;&gt;""),RANK($V22,$V$2:INDIRECT("$V$"&amp;0+COUNTA($P$2:$P$61)))+MAX($S$2:$S$61),"")</f>
         <v/>
       </c>
       <c r="Y22" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P22,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P22,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P22,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P22,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13 ),$P22,"")</f>
         <v/>
       </c>
       <c r="Z22" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B23&lt;&gt;0,'Mène 3'!Y22&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AA22" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B23&lt;&gt;0,$Y22&lt;&gt;""),RANK($Z22,$Z$2:INDIRECT("$Z$"&amp;0+COUNTA($P$2:$P$61)))+MAX($W$2:$W$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="23" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A23" s="33" t="n">
+      <c r="A23" s="34" t="n">
         <f aca="false">IF(ROW(A23)-4&lt;=Procédure!$K$3,ROW(A23)-4,IF(ROW(A23)-(QUOTIENT(ROW(A23)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A23)-(QUOTIENT(ROW(A23)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A23)-(QUOTIENT(ROW(A23)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
-        <v>4</v>
-[...7 lines deleted...]
-      <c r="I23" s="31" t="str">
+        <v>1</v>
+      </c>
+      <c r="B23" s="38"/>
+      <c r="C23" s="39"/>
+      <c r="D23" s="38"/>
+      <c r="E23" s="39"/>
+      <c r="F23" s="15"/>
+      <c r="G23" s="15"/>
+      <c r="I23" s="33" t="str">
         <f aca="false">IF(ROW(I23)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I23)&lt;&gt;3,I22+2,1),"")</f>
         <v/>
       </c>
       <c r="J23" s="1" t="str">
         <f aca="false">IF(I23&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I23,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I23,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I23,$AA$2:$AA$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="K23" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J23,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L23" s="1" t="str">
         <f aca="false">IF(
        AND(
              N23&lt;&gt;"",
              SUM(
                               _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N23,$S$2:$S$61,0),1),0),
                               _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N23,$W$2:$W$61,0),1),0),
                               _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N23,$AA$2:$AA$61,0),1),0)
               )
         &lt;&gt;0),
         SUM(
                          _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N23,$S$2:$S$61,0),1),0),
                          _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N23,$W$2:$W$61,0),1),0),
                          _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N23,$AA$2:$AA$61,0),1),0)
          ),
 "")</f>
         <v/>
       </c>
       <c r="M23" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L23,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N23" s="31" t="str">
+      <c r="N23" s="33" t="str">
         <f aca="false">IF(ROW(N23)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I23+1,"")</f>
         <v/>
       </c>
       <c r="P23" s="28" t="str">
         <f aca="false">IF(Équipe!$B24&lt;&gt;0,Équipe!$A24,"")</f>
         <v/>
       </c>
       <c r="Q23" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P23,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P23,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P23,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P23,'Mène 2'!$D$5:$D$34,0),1),0))=13 ),$P23,"")</f>
         <v/>
       </c>
       <c r="R23" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B24&lt;&gt;0,'Mène 3'!Q23&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S23" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B24&lt;&gt;0,$Q23&lt;&gt;""),RANK($R23,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U23" s="28" t="str">
         <f aca="false">IF(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P23,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P23,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P23,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P23,'Mène 2'!$D$5:$D$34,0),1),0))=13 ),$P23,"")</f>
         <v/>
       </c>
       <c r="V23" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B24&lt;&gt;0,'Mène 3'!U23&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="W23" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B24&lt;&gt;0,$U23&lt;&gt;""),RANK($V23,$V$2:INDIRECT("$V$"&amp;0+COUNTA($P$2:$P$61)))+MAX($S$2:$S$61),"")</f>
         <v/>
       </c>
       <c r="Y23" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P23,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P23,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P23,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P23,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13 ),$P23,"")</f>
         <v/>
       </c>
       <c r="Z23" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B24&lt;&gt;0,'Mène 3'!Y23&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AA23" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B24&lt;&gt;0,$Y23&lt;&gt;""),RANK($Z23,$Z$2:INDIRECT("$Z$"&amp;0+COUNTA($P$2:$P$61)))+MAX($W$2:$W$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="24" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A24" s="33" t="n">
+      <c r="A24" s="34" t="n">
         <f aca="false">IF(ROW(A24)-4&lt;=Procédure!$K$3,ROW(A24)-4,IF(ROW(A24)-(QUOTIENT(ROW(A24)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A24)-(QUOTIENT(ROW(A24)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A24)-(QUOTIENT(ROW(A24)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
-        <v>5</v>
-[...7 lines deleted...]
-      <c r="I24" s="31" t="str">
+        <v>2</v>
+      </c>
+      <c r="B24" s="38"/>
+      <c r="C24" s="39"/>
+      <c r="D24" s="38"/>
+      <c r="E24" s="39"/>
+      <c r="F24" s="15"/>
+      <c r="G24" s="15"/>
+      <c r="I24" s="33" t="str">
         <f aca="false">IF(ROW(I24)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I24)&lt;&gt;3,I23+2,1),"")</f>
         <v/>
       </c>
       <c r="J24" s="1" t="str">
         <f aca="false">IF(I24&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I24,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I24,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I24,$AA$2:$AA$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="K24" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J24,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L24" s="1" t="str">
         <f aca="false">IF(
        AND(
              N24&lt;&gt;"",
              SUM(
                               _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N24,$S$2:$S$61,0),1),0),
                               _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N24,$W$2:$W$61,0),1),0),
                               _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N24,$AA$2:$AA$61,0),1),0)
               )
         &lt;&gt;0),
         SUM(
                          _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N24,$S$2:$S$61,0),1),0),
                          _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N24,$W$2:$W$61,0),1),0),
                          _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N24,$AA$2:$AA$61,0),1),0)
          ),
 "")</f>
         <v/>
       </c>
       <c r="M24" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L24,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N24" s="31" t="str">
+      <c r="N24" s="33" t="str">
         <f aca="false">IF(ROW(N24)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I24+1,"")</f>
         <v/>
       </c>
       <c r="P24" s="28" t="str">
         <f aca="false">IF(Équipe!$B25&lt;&gt;0,Équipe!$A25,"")</f>
         <v/>
       </c>
       <c r="Q24" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P24,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P24,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P24,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P24,'Mène 2'!$D$5:$D$34,0),1),0))=13 ),$P24,"")</f>
         <v/>
       </c>
       <c r="R24" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B25&lt;&gt;0,'Mène 3'!Q24&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S24" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B25&lt;&gt;0,$Q24&lt;&gt;""),RANK($R24,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U24" s="28" t="str">
         <f aca="false">IF(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P24,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P24,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P24,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P24,'Mène 2'!$D$5:$D$34,0),1),0))=13 ),$P24,"")</f>
         <v/>
       </c>
       <c r="V24" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B25&lt;&gt;0,'Mène 3'!U24&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="W24" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B25&lt;&gt;0,$U24&lt;&gt;""),RANK($V24,$V$2:INDIRECT("$V$"&amp;0+COUNTA($P$2:$P$61)))+MAX($S$2:$S$61),"")</f>
         <v/>
       </c>
       <c r="Y24" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P24,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P24,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P24,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P24,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13 ),$P24,"")</f>
         <v/>
       </c>
       <c r="Z24" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B25&lt;&gt;0,'Mène 3'!Y24&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AA24" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B25&lt;&gt;0,$Y24&lt;&gt;""),RANK($Z24,$Z$2:INDIRECT("$Z$"&amp;0+COUNTA($P$2:$P$61)))+MAX($W$2:$W$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="25" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A25" s="33" t="n">
+      <c r="A25" s="34" t="n">
         <f aca="false">IF(ROW(A25)-4&lt;=Procédure!$K$3,ROW(A25)-4,IF(ROW(A25)-(QUOTIENT(ROW(A25)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A25)-(QUOTIENT(ROW(A25)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A25)-(QUOTIENT(ROW(A25)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
-        <v>6</v>
-[...7 lines deleted...]
-      <c r="I25" s="31" t="str">
+        <v>3</v>
+      </c>
+      <c r="B25" s="38"/>
+      <c r="C25" s="39"/>
+      <c r="D25" s="38"/>
+      <c r="E25" s="39"/>
+      <c r="F25" s="15"/>
+      <c r="G25" s="15"/>
+      <c r="I25" s="33" t="str">
         <f aca="false">IF(ROW(I25)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I25)&lt;&gt;3,I24+2,1),"")</f>
         <v/>
       </c>
       <c r="J25" s="1" t="str">
         <f aca="false">IF(I25&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I25,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I25,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I25,$AA$2:$AA$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="K25" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J25,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L25" s="1" t="str">
         <f aca="false">IF(
        AND(
              N25&lt;&gt;"",
              SUM(
                               _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N25,$S$2:$S$61,0),1),0),
                               _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N25,$W$2:$W$61,0),1),0),
                               _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N25,$AA$2:$AA$61,0),1),0)
               )
         &lt;&gt;0),
         SUM(
                          _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N25,$S$2:$S$61,0),1),0),
                          _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N25,$W$2:$W$61,0),1),0),
                          _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N25,$AA$2:$AA$61,0),1),0)
          ),
 "")</f>
         <v/>
       </c>
       <c r="M25" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L25,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N25" s="31" t="str">
+      <c r="N25" s="33" t="str">
         <f aca="false">IF(ROW(N25)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I25+1,"")</f>
         <v/>
       </c>
       <c r="P25" s="28" t="str">
         <f aca="false">IF(Équipe!$B26&lt;&gt;0,Équipe!$A26,"")</f>
         <v/>
       </c>
       <c r="Q25" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P25,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P25,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P25,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P25,'Mène 2'!$D$5:$D$34,0),1),0))=13 ),$P25,"")</f>
         <v/>
       </c>
       <c r="R25" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B26&lt;&gt;0,'Mène 3'!Q25&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S25" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B26&lt;&gt;0,$Q25&lt;&gt;""),RANK($R25,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U25" s="28" t="str">
         <f aca="false">IF(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P25,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P25,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P25,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P25,'Mène 2'!$D$5:$D$34,0),1),0))=13 ),$P25,"")</f>
         <v/>
       </c>
       <c r="V25" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B26&lt;&gt;0,'Mène 3'!U25&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="W25" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B26&lt;&gt;0,$U25&lt;&gt;""),RANK($V25,$V$2:INDIRECT("$V$"&amp;0+COUNTA($P$2:$P$61)))+MAX($S$2:$S$61),"")</f>
         <v/>
       </c>
       <c r="Y25" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P25,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P25,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P25,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P25,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13 ),$P25,"")</f>
         <v/>
       </c>
       <c r="Z25" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B26&lt;&gt;0,'Mène 3'!Y25&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AA25" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B26&lt;&gt;0,$Y25&lt;&gt;""),RANK($Z25,$Z$2:INDIRECT("$Z$"&amp;0+COUNTA($P$2:$P$61)))+MAX($W$2:$W$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="26" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A26" s="33" t="n">
+      <c r="A26" s="34" t="n">
         <f aca="false">IF(ROW(A26)-4&lt;=Procédure!$K$3,ROW(A26)-4,IF(ROW(A26)-(QUOTIENT(ROW(A26)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A26)-(QUOTIENT(ROW(A26)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A26)-(QUOTIENT(ROW(A26)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
-        <v>7</v>
-[...7 lines deleted...]
-      <c r="I26" s="31" t="str">
+        <v>4</v>
+      </c>
+      <c r="B26" s="38"/>
+      <c r="C26" s="39"/>
+      <c r="D26" s="38"/>
+      <c r="E26" s="39"/>
+      <c r="F26" s="15"/>
+      <c r="G26" s="15"/>
+      <c r="I26" s="33" t="str">
         <f aca="false">IF(ROW(I26)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I26)&lt;&gt;3,I25+2,1),"")</f>
         <v/>
       </c>
       <c r="J26" s="1" t="str">
         <f aca="false">IF(I26&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I26,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I26,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I26,$AA$2:$AA$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="K26" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J26,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L26" s="1" t="str">
         <f aca="false">IF(
        AND(
              N26&lt;&gt;"",
              SUM(
                               _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N26,$S$2:$S$61,0),1),0),
                               _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N26,$W$2:$W$61,0),1),0),
                               _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N26,$AA$2:$AA$61,0),1),0)
               )
         &lt;&gt;0),
         SUM(
                          _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N26,$S$2:$S$61,0),1),0),
                          _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N26,$W$2:$W$61,0),1),0),
                          _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N26,$AA$2:$AA$61,0),1),0)
          ),
 "")</f>
         <v/>
       </c>
       <c r="M26" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L26,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N26" s="31" t="str">
+      <c r="N26" s="33" t="str">
         <f aca="false">IF(ROW(N26)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I26+1,"")</f>
         <v/>
       </c>
       <c r="P26" s="28" t="str">
         <f aca="false">IF(Équipe!$B27&lt;&gt;0,Équipe!$A27,"")</f>
         <v/>
       </c>
       <c r="Q26" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P26,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P26,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P26,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P26,'Mène 2'!$D$5:$D$34,0),1),0))=13 ),$P26,"")</f>
         <v/>
       </c>
       <c r="R26" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B27&lt;&gt;0,'Mène 3'!Q26&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S26" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B27&lt;&gt;0,$Q26&lt;&gt;""),RANK($R26,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U26" s="28" t="str">
         <f aca="false">IF(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P26,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P26,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P26,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P26,'Mène 2'!$D$5:$D$34,0),1),0))=13 ),$P26,"")</f>
         <v/>
       </c>
       <c r="V26" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B27&lt;&gt;0,'Mène 3'!U26&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="W26" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B27&lt;&gt;0,$U26&lt;&gt;""),RANK($V26,$V$2:INDIRECT("$V$"&amp;0+COUNTA($P$2:$P$61)))+MAX($S$2:$S$61),"")</f>
         <v/>
       </c>
       <c r="Y26" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P26,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P26,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P26,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P26,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13 ),$P26,"")</f>
         <v/>
       </c>
       <c r="Z26" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B27&lt;&gt;0,'Mène 3'!Y26&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AA26" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B27&lt;&gt;0,$Y26&lt;&gt;""),RANK($Z26,$Z$2:INDIRECT("$Z$"&amp;0+COUNTA($P$2:$P$61)))+MAX($W$2:$W$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="27" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A27" s="33" t="n">
+      <c r="A27" s="34" t="n">
         <f aca="false">IF(ROW(A27)-4&lt;=Procédure!$K$3,ROW(A27)-4,IF(ROW(A27)-(QUOTIENT(ROW(A27)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A27)-(QUOTIENT(ROW(A27)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A27)-(QUOTIENT(ROW(A27)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
-        <v>8</v>
-[...7 lines deleted...]
-      <c r="I27" s="31" t="str">
+        <v>5</v>
+      </c>
+      <c r="B27" s="38"/>
+      <c r="C27" s="39"/>
+      <c r="D27" s="38"/>
+      <c r="E27" s="39"/>
+      <c r="F27" s="15"/>
+      <c r="G27" s="15"/>
+      <c r="I27" s="33" t="str">
         <f aca="false">IF(ROW(I27)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I27)&lt;&gt;3,I26+2,1),"")</f>
         <v/>
       </c>
       <c r="J27" s="1" t="str">
         <f aca="false">IF(I27&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I27,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I27,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I27,$AA$2:$AA$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="K27" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J27,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L27" s="1" t="str">
         <f aca="false">IF(
        AND(
              N27&lt;&gt;"",
              SUM(
                               _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N27,$S$2:$S$61,0),1),0),
                               _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N27,$W$2:$W$61,0),1),0),
                               _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N27,$AA$2:$AA$61,0),1),0)
               )
         &lt;&gt;0),
         SUM(
                          _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N27,$S$2:$S$61,0),1),0),
                          _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N27,$W$2:$W$61,0),1),0),
                          _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N27,$AA$2:$AA$61,0),1),0)
          ),
 "")</f>
         <v/>
       </c>
       <c r="M27" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L27,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N27" s="31" t="str">
+      <c r="N27" s="33" t="str">
         <f aca="false">IF(ROW(N27)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I27+1,"")</f>
         <v/>
       </c>
       <c r="P27" s="28" t="str">
         <f aca="false">IF(Équipe!$B28&lt;&gt;0,Équipe!$A28,"")</f>
         <v/>
       </c>
       <c r="Q27" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P27,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P27,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P27,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P27,'Mène 2'!$D$5:$D$34,0),1),0))=13 ),$P27,"")</f>
         <v/>
       </c>
       <c r="R27" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B28&lt;&gt;0,'Mène 3'!Q27&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S27" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B28&lt;&gt;0,$Q27&lt;&gt;""),RANK($R27,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U27" s="28" t="str">
         <f aca="false">IF(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P27,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P27,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P27,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P27,'Mène 2'!$D$5:$D$34,0),1),0))=13 ),$P27,"")</f>
         <v/>
       </c>
       <c r="V27" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B28&lt;&gt;0,'Mène 3'!U27&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="W27" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B28&lt;&gt;0,$U27&lt;&gt;""),RANK($V27,$V$2:INDIRECT("$V$"&amp;0+COUNTA($P$2:$P$61)))+MAX($S$2:$S$61),"")</f>
         <v/>
       </c>
       <c r="Y27" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P27,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P27,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P27,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P27,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13 ),$P27,"")</f>
         <v/>
       </c>
       <c r="Z27" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B28&lt;&gt;0,'Mène 3'!Y27&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AA27" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B28&lt;&gt;0,$Y27&lt;&gt;""),RANK($Z27,$Z$2:INDIRECT("$Z$"&amp;0+COUNTA($P$2:$P$61)))+MAX($W$2:$W$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="28" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A28" s="33" t="n">
+      <c r="A28" s="34" t="n">
         <f aca="false">IF(ROW(A28)-4&lt;=Procédure!$K$3,ROW(A28)-4,IF(ROW(A28)-(QUOTIENT(ROW(A28)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A28)-(QUOTIENT(ROW(A28)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A28)-(QUOTIENT(ROW(A28)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
-        <v>9</v>
-[...7 lines deleted...]
-      <c r="I28" s="31" t="str">
+        <v>6</v>
+      </c>
+      <c r="B28" s="38"/>
+      <c r="C28" s="39"/>
+      <c r="D28" s="38"/>
+      <c r="E28" s="39"/>
+      <c r="F28" s="15"/>
+      <c r="G28" s="15"/>
+      <c r="I28" s="33" t="str">
         <f aca="false">IF(ROW(I28)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I28)&lt;&gt;3,I27+2,1),"")</f>
         <v/>
       </c>
       <c r="J28" s="1" t="str">
         <f aca="false">IF(I28&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I28,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I28,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I28,$AA$2:$AA$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="K28" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J28,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L28" s="1" t="str">
         <f aca="false">IF(
        AND(
              N28&lt;&gt;"",
              SUM(
                               _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N28,$S$2:$S$61,0),1),0),
                               _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N28,$W$2:$W$61,0),1),0),
                               _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N28,$AA$2:$AA$61,0),1),0)
               )
         &lt;&gt;0),
         SUM(
                          _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N28,$S$2:$S$61,0),1),0),
                          _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N28,$W$2:$W$61,0),1),0),
                          _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N28,$AA$2:$AA$61,0),1),0)
          ),
 "")</f>
         <v/>
       </c>
       <c r="M28" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L28,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N28" s="31" t="str">
+      <c r="N28" s="33" t="str">
         <f aca="false">IF(ROW(N28)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I28+1,"")</f>
         <v/>
       </c>
       <c r="P28" s="28" t="str">
         <f aca="false">IF(Équipe!$B29&lt;&gt;0,Équipe!$A29,"")</f>
         <v/>
       </c>
       <c r="Q28" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P28,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P28,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P28,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P28,'Mène 2'!$D$5:$D$34,0),1),0))=13 ),$P28,"")</f>
         <v/>
       </c>
       <c r="R28" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B29&lt;&gt;0,'Mène 3'!Q28&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S28" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B29&lt;&gt;0,$Q28&lt;&gt;""),RANK($R28,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U28" s="28" t="str">
         <f aca="false">IF(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P28,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P28,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P28,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P28,'Mène 2'!$D$5:$D$34,0),1),0))=13 ),$P28,"")</f>
         <v/>
       </c>
       <c r="V28" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B29&lt;&gt;0,'Mène 3'!U28&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="W28" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B29&lt;&gt;0,$U28&lt;&gt;""),RANK($V28,$V$2:INDIRECT("$V$"&amp;0+COUNTA($P$2:$P$61)))+MAX($S$2:$S$61),"")</f>
         <v/>
       </c>
       <c r="Y28" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P28,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P28,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P28,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P28,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13 ),$P28,"")</f>
         <v/>
       </c>
       <c r="Z28" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B29&lt;&gt;0,'Mène 3'!Y28&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AA28" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B29&lt;&gt;0,$Y28&lt;&gt;""),RANK($Z28,$Z$2:INDIRECT("$Z$"&amp;0+COUNTA($P$2:$P$61)))+MAX($W$2:$W$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="29" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A29" s="33" t="n">
+      <c r="A29" s="34" t="n">
         <f aca="false">IF(ROW(A29)-4&lt;=Procédure!$K$3,ROW(A29)-4,IF(ROW(A29)-(QUOTIENT(ROW(A29)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A29)-(QUOTIENT(ROW(A29)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A29)-(QUOTIENT(ROW(A29)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
-        <v>10</v>
-[...7 lines deleted...]
-      <c r="I29" s="31" t="str">
+        <v>7</v>
+      </c>
+      <c r="B29" s="38"/>
+      <c r="C29" s="39"/>
+      <c r="D29" s="38"/>
+      <c r="E29" s="39"/>
+      <c r="F29" s="15"/>
+      <c r="G29" s="15"/>
+      <c r="I29" s="33" t="str">
         <f aca="false">IF(ROW(I29)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I29)&lt;&gt;3,I28+2,1),"")</f>
         <v/>
       </c>
       <c r="J29" s="1" t="str">
         <f aca="false">IF(I29&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I29,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I29,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I29,$AA$2:$AA$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="K29" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J29,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L29" s="1" t="str">
         <f aca="false">IF(
        AND(
              N29&lt;&gt;"",
              SUM(
                               _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N29,$S$2:$S$61,0),1),0),
                               _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N29,$W$2:$W$61,0),1),0),
                               _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N29,$AA$2:$AA$61,0),1),0)
               )
         &lt;&gt;0),
         SUM(
                          _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N29,$S$2:$S$61,0),1),0),
                          _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N29,$W$2:$W$61,0),1),0),
                          _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N29,$AA$2:$AA$61,0),1),0)
          ),
 "")</f>
         <v/>
       </c>
       <c r="M29" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L29,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N29" s="31" t="str">
+      <c r="N29" s="33" t="str">
         <f aca="false">IF(ROW(N29)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I29+1,"")</f>
         <v/>
       </c>
       <c r="P29" s="28" t="str">
         <f aca="false">IF(Équipe!$B30&lt;&gt;0,Équipe!$A30,"")</f>
         <v/>
       </c>
       <c r="Q29" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P29,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P29,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P29,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P29,'Mène 2'!$D$5:$D$34,0),1),0))=13 ),$P29,"")</f>
         <v/>
       </c>
       <c r="R29" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B30&lt;&gt;0,'Mène 3'!Q29&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S29" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B30&lt;&gt;0,$Q29&lt;&gt;""),RANK($R29,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U29" s="28" t="str">
         <f aca="false">IF(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P29,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P29,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P29,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P29,'Mène 2'!$D$5:$D$34,0),1),0))=13 ),$P29,"")</f>
         <v/>
       </c>
       <c r="V29" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B30&lt;&gt;0,'Mène 3'!U29&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="W29" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B30&lt;&gt;0,$U29&lt;&gt;""),RANK($V29,$V$2:INDIRECT("$V$"&amp;0+COUNTA($P$2:$P$61)))+MAX($S$2:$S$61),"")</f>
         <v/>
       </c>
       <c r="Y29" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P29,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P29,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P29,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P29,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13 ),$P29,"")</f>
         <v/>
       </c>
       <c r="Z29" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B30&lt;&gt;0,'Mène 3'!Y29&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AA29" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B30&lt;&gt;0,$Y29&lt;&gt;""),RANK($Z29,$Z$2:INDIRECT("$Z$"&amp;0+COUNTA($P$2:$P$61)))+MAX($W$2:$W$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="30" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A30" s="33" t="n">
+      <c r="A30" s="34" t="n">
         <f aca="false">IF(ROW(A30)-4&lt;=Procédure!$K$3,ROW(A30)-4,IF(ROW(A30)-(QUOTIENT(ROW(A30)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A30)-(QUOTIENT(ROW(A30)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A30)-(QUOTIENT(ROW(A30)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
-        <v>11</v>
-[...7 lines deleted...]
-      <c r="I30" s="31" t="str">
+        <v>8</v>
+      </c>
+      <c r="B30" s="38"/>
+      <c r="C30" s="39"/>
+      <c r="D30" s="38"/>
+      <c r="E30" s="39"/>
+      <c r="F30" s="15"/>
+      <c r="G30" s="15"/>
+      <c r="I30" s="33" t="str">
         <f aca="false">IF(ROW(I30)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I30)&lt;&gt;3,I29+2,1),"")</f>
         <v/>
       </c>
       <c r="J30" s="1" t="str">
         <f aca="false">IF(I30&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I30,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I30,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I30,$AA$2:$AA$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="K30" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J30,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L30" s="1" t="str">
         <f aca="false">IF(
        AND(
              N30&lt;&gt;"",
              SUM(
                               _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N30,$S$2:$S$61,0),1),0),
                               _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N30,$W$2:$W$61,0),1),0),
                               _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N30,$AA$2:$AA$61,0),1),0)
               )
         &lt;&gt;0),
         SUM(
                          _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N30,$S$2:$S$61,0),1),0),
                          _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N30,$W$2:$W$61,0),1),0),
                          _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N30,$AA$2:$AA$61,0),1),0)
          ),
 "")</f>
         <v/>
       </c>
       <c r="M30" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L30,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N30" s="31" t="str">
+      <c r="N30" s="33" t="str">
         <f aca="false">IF(ROW(N30)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I30+1,"")</f>
         <v/>
       </c>
       <c r="P30" s="28" t="str">
         <f aca="false">IF(Équipe!$B31&lt;&gt;0,Équipe!$A31,"")</f>
         <v/>
       </c>
       <c r="Q30" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P30,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P30,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P30,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P30,'Mène 2'!$D$5:$D$34,0),1),0))=13 ),$P30,"")</f>
         <v/>
       </c>
       <c r="R30" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B31&lt;&gt;0,'Mène 3'!Q30&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S30" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B31&lt;&gt;0,$Q30&lt;&gt;""),RANK($R30,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U30" s="28" t="str">
         <f aca="false">IF(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P30,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P30,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P30,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P30,'Mène 2'!$D$5:$D$34,0),1),0))=13 ),$P30,"")</f>
         <v/>
       </c>
       <c r="V30" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B31&lt;&gt;0,'Mène 3'!U30&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="W30" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B31&lt;&gt;0,$U30&lt;&gt;""),RANK($V30,$V$2:INDIRECT("$V$"&amp;0+COUNTA($P$2:$P$61)))+MAX($S$2:$S$61),"")</f>
         <v/>
       </c>
       <c r="Y30" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P30,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P30,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P30,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P30,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13 ),$P30,"")</f>
         <v/>
       </c>
       <c r="Z30" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B31&lt;&gt;0,'Mène 3'!Y30&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AA30" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B31&lt;&gt;0,$Y30&lt;&gt;""),RANK($Z30,$Z$2:INDIRECT("$Z$"&amp;0+COUNTA($P$2:$P$61)))+MAX($W$2:$W$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="31" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A31" s="33" t="n">
+      <c r="A31" s="34" t="n">
         <f aca="false">IF(ROW(A31)-4&lt;=Procédure!$K$3,ROW(A31)-4,IF(ROW(A31)-(QUOTIENT(ROW(A31)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A31)-(QUOTIENT(ROW(A31)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A31)-(QUOTIENT(ROW(A31)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
-        <v>12</v>
-[...7 lines deleted...]
-      <c r="I31" s="31" t="str">
+        <v>9</v>
+      </c>
+      <c r="B31" s="38"/>
+      <c r="C31" s="39"/>
+      <c r="D31" s="38"/>
+      <c r="E31" s="39"/>
+      <c r="F31" s="15"/>
+      <c r="G31" s="15"/>
+      <c r="I31" s="33" t="str">
         <f aca="false">IF(ROW(I31)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I31)&lt;&gt;3,I30+2,1),"")</f>
         <v/>
       </c>
       <c r="J31" s="1" t="str">
         <f aca="false">IF(I31&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I31,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I31,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I31,$AA$2:$AA$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="K31" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J31,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L31" s="1" t="str">
         <f aca="false">IF(
        AND(
              N31&lt;&gt;"",
              SUM(
                               _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N31,$S$2:$S$61,0),1),0),
                               _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N31,$W$2:$W$61,0),1),0),
                               _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N31,$AA$2:$AA$61,0),1),0)
               )
         &lt;&gt;0),
         SUM(
                          _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N31,$S$2:$S$61,0),1),0),
                          _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N31,$W$2:$W$61,0),1),0),
                          _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N31,$AA$2:$AA$61,0),1),0)
          ),
 "")</f>
         <v/>
       </c>
       <c r="M31" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L31,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N31" s="31" t="str">
+      <c r="N31" s="33" t="str">
         <f aca="false">IF(ROW(N31)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I31+1,"")</f>
         <v/>
       </c>
       <c r="P31" s="28" t="str">
         <f aca="false">IF(Équipe!$B32&lt;&gt;0,Équipe!$A32,"")</f>
         <v/>
       </c>
       <c r="Q31" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P31,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P31,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P31,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P31,'Mène 2'!$D$5:$D$34,0),1),0))=13 ),$P31,"")</f>
         <v/>
       </c>
       <c r="R31" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B32&lt;&gt;0,'Mène 3'!Q31&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S31" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B32&lt;&gt;0,$Q31&lt;&gt;""),RANK($R31,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U31" s="28" t="str">
         <f aca="false">IF(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P31,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P31,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P31,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P31,'Mène 2'!$D$5:$D$34,0),1),0))=13 ),$P31,"")</f>
         <v/>
       </c>
       <c r="V31" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B32&lt;&gt;0,'Mène 3'!U31&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="W31" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B32&lt;&gt;0,$U31&lt;&gt;""),RANK($V31,$V$2:INDIRECT("$V$"&amp;0+COUNTA($P$2:$P$61)))+MAX($S$2:$S$61),"")</f>
         <v/>
       </c>
       <c r="Y31" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P31,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P31,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P31,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P31,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13 ),$P31,"")</f>
         <v/>
       </c>
       <c r="Z31" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B32&lt;&gt;0,'Mène 3'!Y31&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AA31" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B32&lt;&gt;0,$Y31&lt;&gt;""),RANK($Z31,$Z$2:INDIRECT("$Z$"&amp;0+COUNTA($P$2:$P$61)))+MAX($W$2:$W$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="32" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A32" s="33" t="n">
+      <c r="A32" s="34" t="n">
         <f aca="false">IF(ROW(A32)-4&lt;=Procédure!$K$3,ROW(A32)-4,IF(ROW(A32)-(QUOTIENT(ROW(A32)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A32)-(QUOTIENT(ROW(A32)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A32)-(QUOTIENT(ROW(A32)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
-        <v>13</v>
-[...7 lines deleted...]
-      <c r="I32" s="31" t="str">
+        <v>10</v>
+      </c>
+      <c r="B32" s="38"/>
+      <c r="C32" s="39"/>
+      <c r="D32" s="38"/>
+      <c r="E32" s="39"/>
+      <c r="F32" s="15"/>
+      <c r="G32" s="15"/>
+      <c r="I32" s="33" t="str">
         <f aca="false">IF(ROW(I32)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I32)&lt;&gt;3,I31+2,1),"")</f>
         <v/>
       </c>
       <c r="J32" s="1" t="str">
         <f aca="false">IF(I32&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I32,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I32,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I32,$AA$2:$AA$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="K32" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J32,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L32" s="1" t="str">
         <f aca="false">IF(
        AND(
              N32&lt;&gt;"",
              SUM(
                               _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N32,$S$2:$S$61,0),1),0),
                               _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N32,$W$2:$W$61,0),1),0),
                               _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N32,$AA$2:$AA$61,0),1),0)
               )
         &lt;&gt;0),
         SUM(
                          _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N32,$S$2:$S$61,0),1),0),
                          _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N32,$W$2:$W$61,0),1),0),
                          _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N32,$AA$2:$AA$61,0),1),0)
          ),
 "")</f>
         <v/>
       </c>
       <c r="M32" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L32,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N32" s="31" t="str">
+      <c r="N32" s="33" t="str">
         <f aca="false">IF(ROW(N32)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I32+1,"")</f>
         <v/>
       </c>
       <c r="P32" s="28" t="str">
         <f aca="false">IF(Équipe!$B33&lt;&gt;0,Équipe!$A33,"")</f>
         <v/>
       </c>
       <c r="Q32" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P32,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P32,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P32,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P32,'Mène 2'!$D$5:$D$34,0),1),0))=13 ),$P32,"")</f>
         <v/>
       </c>
       <c r="R32" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B33&lt;&gt;0,'Mène 3'!Q32&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S32" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B33&lt;&gt;0,$Q32&lt;&gt;""),RANK($R32,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U32" s="28" t="str">
         <f aca="false">IF(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P32,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P32,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P32,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P32,'Mène 2'!$D$5:$D$34,0),1),0))=13 ),$P32,"")</f>
         <v/>
       </c>
       <c r="V32" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B33&lt;&gt;0,'Mène 3'!U32&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="W32" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B33&lt;&gt;0,$U32&lt;&gt;""),RANK($V32,$V$2:INDIRECT("$V$"&amp;0+COUNTA($P$2:$P$61)))+MAX($S$2:$S$61),"")</f>
         <v/>
       </c>
       <c r="Y32" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P32,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P32,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P32,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P32,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13 ),$P32,"")</f>
         <v/>
       </c>
       <c r="Z32" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B33&lt;&gt;0,'Mène 3'!Y32&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AA32" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B33&lt;&gt;0,$Y32&lt;&gt;""),RANK($Z32,$Z$2:INDIRECT("$Z$"&amp;0+COUNTA($P$2:$P$61)))+MAX($W$2:$W$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="33" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A33" s="33" t="n">
+      <c r="A33" s="34" t="n">
         <f aca="false">IF(ROW(A33)-4&lt;=Procédure!$K$3,ROW(A33)-4,IF(ROW(A33)-(QUOTIENT(ROW(A33)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A33)-(QUOTIENT(ROW(A33)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A33)-(QUOTIENT(ROW(A33)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
-        <v>14</v>
-[...7 lines deleted...]
-      <c r="I33" s="31" t="str">
+        <v>11</v>
+      </c>
+      <c r="B33" s="38"/>
+      <c r="C33" s="39"/>
+      <c r="D33" s="38"/>
+      <c r="E33" s="39"/>
+      <c r="F33" s="15"/>
+      <c r="G33" s="15"/>
+      <c r="I33" s="33" t="str">
         <f aca="false">IF(ROW(I33)&lt;=QUOTIENT(COUNTA($P$2:$P$60)-COUNTBLANK($P$2:$P$60),2)+MOD(COUNTA($P$2:$P$60)-COUNTBLANK($P$2:$P$60),2)+2,IF(ROW(I33)&lt;&gt;3,I32+2,1),"")</f>
         <v/>
       </c>
-      <c r="N33" s="31" t="str">
+      <c r="N33" s="33" t="str">
         <f aca="false">IF(ROW(N33)&lt;=QUOTIENT(COUNTA($P$2:$P$60)-COUNTBLANK($P$2:$P$60),2)+MOD(COUNTA($P$2:$P$60)-COUNTBLANK($P$2:$P$60),2)+2,I33+1,"")</f>
         <v/>
       </c>
       <c r="P33" s="28" t="str">
         <f aca="false">IF(Équipe!$B34&lt;&gt;0,Équipe!$A34,"")</f>
         <v/>
       </c>
       <c r="Q33" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P33,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P33,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P33,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P33,'Mène 2'!$D$5:$D$34,0),1),0))=13 ),$P33,"")</f>
         <v/>
       </c>
       <c r="R33" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B34&lt;&gt;0,'Mène 3'!Q33&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S33" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B34&lt;&gt;0,$Q33&lt;&gt;""),RANK($R33,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U33" s="28" t="str">
         <f aca="false">IF(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P33,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P33,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P33,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P33,'Mène 2'!$D$5:$D$34,0),1),0))=13 ),$P33,"")</f>
         <v/>
       </c>
       <c r="V33" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B34&lt;&gt;0,'Mène 3'!U33&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="W33" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B34&lt;&gt;0,$U33&lt;&gt;""),RANK($V33,$V$2:INDIRECT("$V$"&amp;0+COUNTA($P$2:$P$61)))+MAX($S$2:$S$61),"")</f>
         <v/>
       </c>
       <c r="Y33" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P33,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P33,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P33,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P33,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13 ),$P33,"")</f>
         <v/>
       </c>
       <c r="Z33" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B34&lt;&gt;0,'Mène 3'!Y33&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AA33" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B34&lt;&gt;0,$Y33&lt;&gt;""),RANK($Z33,$Z$2:INDIRECT("$Z$"&amp;0+COUNTA($P$2:$P$61)))+MAX($W$2:$W$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="34" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A34" s="33" t="n">
+      <c r="A34" s="34" t="n">
         <f aca="false">IF(ROW(A34)-4&lt;=Procédure!$K$3,ROW(A34)-4,IF(ROW(A34)-(QUOTIENT(ROW(A34)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A34)-(QUOTIENT(ROW(A34)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A34)-(QUOTIENT(ROW(A34)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
-        <v>15</v>
-[...6 lines deleted...]
-      <c r="G34" s="17"/>
+        <v>12</v>
+      </c>
+      <c r="B34" s="38"/>
+      <c r="C34" s="39"/>
+      <c r="D34" s="38"/>
+      <c r="E34" s="39"/>
+      <c r="F34" s="15"/>
+      <c r="G34" s="15"/>
       <c r="P34" s="28" t="str">
         <f aca="false">IF(Équipe!$B35&lt;&gt;0,Équipe!$A35,"")</f>
         <v/>
       </c>
       <c r="Q34" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P34,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P34,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P34,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P34,'Mène 2'!$D$5:$D$34,0),1),0))=13 ),$P34,"")</f>
         <v/>
       </c>
       <c r="R34" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B35&lt;&gt;0,'Mène 3'!Q34&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S34" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B35&lt;&gt;0,$Q34&lt;&gt;""),RANK($R34,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U34" s="28" t="str">
         <f aca="false">IF(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P34,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P34,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P34,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P34,'Mène 2'!$D$5:$D$34,0),1),0))=13 ),$P34,"")</f>
         <v/>
       </c>
       <c r="V34" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B35&lt;&gt;0,'Mène 3'!U34&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="W34" s="28" t="str">
@@ -19472,155 +24688,155 @@
         <v/>
       </c>
       <c r="Y61" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P61,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P61,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P61,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P61,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13 ),$P61,"")</f>
         <v/>
       </c>
       <c r="Z61" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B62&lt;&gt;0,'Mène 3'!Y61&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AA61" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B62&lt;&gt;0,$Y61&lt;&gt;""),RANK($Z61,$Z$2:INDIRECT("$Z$"&amp;0+COUNTA($P$2:$P$61)))+MAX($W$2:$W$61),"")</f>
         <v/>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:G2"/>
     <mergeCell ref="I1:N1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C4"/>
     <mergeCell ref="D3:E4"/>
     <mergeCell ref="F3:G3"/>
   </mergeCells>
   <conditionalFormatting sqref="B5:E60">
-    <cfRule type="expression" priority="2" aboveAverage="0" equalAverage="0" bottom="0" percent="0" rank="0" text="" dxfId="7">
+    <cfRule type="expression" priority="2" aboveAverage="0" equalAverage="0" bottom="0" percent="0" rank="0" text="" dxfId="9">
       <formula>AND('Mène 3'!$B5=SUM(_xlfn.IFNA(INDEX('Mène 1'!$D$5:$D$33,MATCH('Mène 3'!$D5,'Mène 1'!$B$5:$B$33,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$B$5:$B$33,MATCH('Mène 3'!$D5,'Mène 1'!$D$5:$D$33,0),1),0)),'Mène 3'!$D5=SUM(_xlfn.IFNA(INDEX('Mène 1'!$D$5:$D$33,MATCH('Mène 3'!$B5,'Mène 1'!$B$5:$B$33,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$B$5:$B$33,MATCH('Mène 3'!$B5,'Mène 1'!$D$5:$D$33,0),1),0)),'Mène 3'!$B5&lt;&gt;"")</formula>
     </cfRule>
-    <cfRule type="expression" priority="3" aboveAverage="0" equalAverage="0" bottom="0" percent="0" rank="0" text="" dxfId="7">
+    <cfRule type="expression" priority="3" aboveAverage="0" equalAverage="0" bottom="0" percent="0" rank="0" text="" dxfId="9">
       <formula>AND('Mène 3'!$B5=SUM(_xlfn.IFNA(INDEX('Mène 2'!$D$5:$D$33,MATCH('Mène 3'!$D5,'Mène 2'!$B$5:$B$33,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$B$5:$B$33,MATCH('Mène 3'!$D5,'Mène 2'!$D$5:$D$33,0),1),0)),'Mène 3'!$D5=SUM(_xlfn.IFNA(INDEX('Mène 2'!$D$5:$D$33,MATCH('Mène 3'!$B5,'Mène 2'!$B$5:$B$33,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$B$5:$B$33,MATCH('Mène 3'!$B5,'Mène 2'!$D$5:$D$33,0),1),0)),'Mène 3'!$B5&lt;&gt;"")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B5:G34">
     <cfRule type="cellIs" priority="4" operator="equal" aboveAverage="0" equalAverage="0" bottom="0" percent="0" rank="0" text="" dxfId="0">
       <formula>""</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I3:I33">
-    <cfRule type="expression" priority="5" aboveAverage="0" equalAverage="0" bottom="0" percent="0" rank="0" text="" dxfId="6">
+    <cfRule type="expression" priority="5" aboveAverage="0" equalAverage="0" bottom="0" percent="0" rank="0" text="" dxfId="8">
       <formula>J3=""</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="N3:N33">
-    <cfRule type="expression" priority="6" aboveAverage="0" equalAverage="0" bottom="0" percent="0" rank="0" text="" dxfId="6">
+    <cfRule type="expression" priority="6" aboveAverage="0" equalAverage="0" bottom="0" percent="0" rank="0" text="" dxfId="8">
       <formula>M3=""</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <pageSetup paperSize="9" scale="100" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="portrait" blackAndWhite="false" draft="false" cellComments="none" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:AE61"/>
   <sheetViews>
-    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="true" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="80" zoomScaleNormal="80" zoomScalePageLayoutView="100" workbookViewId="0">
-      <selection pane="topLeft" activeCell="B5" activeCellId="0" sqref="B5"/>
+    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A13" colorId="64" zoomScale="80" zoomScaleNormal="80" zoomScalePageLayoutView="100" workbookViewId="0">
+      <selection pane="topLeft" activeCell="K20" activeCellId="0" sqref="K20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.55078125" defaultRowHeight="12.8" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1" min="1" style="1" width="16.67"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2" min="2" style="1" width="4.84"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3" min="3" style="1" width="51.96"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4" min="4" style="1" width="4.84"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5" min="5" style="1" width="44.84"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7" min="6" style="1" width="12.67"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14" min="9" style="1" width="14.25"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="16" min="16" style="28" width="11.54"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="17" min="17" style="28" width="15.78"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="31" min="18" style="28" width="11.54"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="32" min="32" style="28" width="11.55"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="53" min="33" style="29" width="11.55"/>
   </cols>
   <sheetData>
     <row r="1" customFormat="false" ht="17.7" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A1" s="6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B1" s="6"/>
       <c r="C1" s="6"/>
       <c r="D1" s="6"/>
       <c r="E1" s="6"/>
       <c r="F1" s="6"/>
       <c r="G1" s="6"/>
       <c r="I1" s="30" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="J1" s="30"/>
       <c r="K1" s="30"/>
       <c r="L1" s="30"/>
       <c r="M1" s="30"/>
       <c r="N1" s="30"/>
       <c r="Q1" s="28" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="U1" s="28" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="Y1" s="39" t="s">
         <v>58</v>
       </c>
+      <c r="Y1" s="41" t="s">
+        <v>59</v>
+      </c>
       <c r="AC1" s="28" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="2" customFormat="false" ht="17.7" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A2" s="6"/>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="I2" s="31"/>
       <c r="J2" s="32" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="K2" s="32"/>
       <c r="L2" s="32" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M2" s="32"/>
       <c r="N2" s="31"/>
       <c r="P2" s="28" t="str">
         <f aca="false">IF(Équipe!$B3&lt;&gt;0,Équipe!$A3,"")</f>
         <v/>
       </c>
       <c r="Q2" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P2,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P2,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P2,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P2,'Mène 2'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P2,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P2,'Mène 3'!$D$5:$D$34,0),1),0))=13),$P2,"")</f>
         <v/>
       </c>
       <c r="R2" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B3&lt;&gt;0,'Mène 4'!Q2&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S2" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B3&lt;&gt;0,$Q2&lt;&gt;""),RANK($R2,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U2" s="28" t="str">
         <f aca="false">IF(AND(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P2,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P2,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P2,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P2,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P2,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P2,'Mène 3'!$D$5:$D$34,0),1),0))&lt;&gt;13),SUM(IF(Équipe!D3=13,1,0),IF(Équipe!G3=13,1,0),IF(Équipe!J3=13,1,0))&lt;&gt;0 ),$P2,"")</f>
         <v/>
       </c>
       <c r="V2" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B3&lt;&gt;0,'Mène 4'!U2&lt;&gt;""),RAND(),"")</f>
@@ -19635,93 +24851,93 @@
         <v/>
       </c>
       <c r="Z2" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B3&lt;&gt;0,'Mène 4'!Y2&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AA2" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B3&lt;&gt;0,$Y2&lt;&gt;""),RANK($Z2,$Z$2:INDIRECT("$Z$"&amp;0+COUNTA($P$2:$P$61)))+MAX($W$2:$W$61),"")</f>
         <v/>
       </c>
       <c r="AC2" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P2,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P2,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P2,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P2,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P2,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P2,'Mène 3'!$D$5:$D$34,0),1),0))&lt;&gt;13 ),$P2,"")</f>
         <v/>
       </c>
       <c r="AD2" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B3&lt;&gt;0,'Mène 4'!AC2&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AE2" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B3&lt;&gt;0,$AC2&lt;&gt;""),RANK($AD2,$AD$2:INDIRECT("$AD$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AA$2:$AA$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="3" customFormat="false" ht="23.3" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A3" s="6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C3" s="6"/>
       <c r="D3" s="6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E3" s="6"/>
       <c r="F3" s="6" t="s">
         <v>25</v>
       </c>
       <c r="G3" s="6"/>
-      <c r="I3" s="31" t="str">
+      <c r="I3" s="33" t="str">
         <f aca="false">IF(ROW(I3)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I3)&lt;&gt;3,I2+2,1),"")</f>
         <v/>
       </c>
       <c r="J3" s="1" t="str">
         <f aca="false">IF(I3&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I3,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I3,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I3,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I3,$AE$2:$AE$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="K3" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J3,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L3" s="1" t="str">
         <f aca="false">IF(
 AND(N3&lt;&gt;"",SUM( _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N3,$S$2:$S$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N3,$W$2:$W$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N3,$AA$2:$AA$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N3,$AE$2:$AE$61,0),1),0) )&lt;&gt;0 ),
 SUM(
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N3,$S$2:$S$61,0),1),0),
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N3,$W$2:$W$61,0),1),0),
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N3,$AA$2:$AA$61,0),1),0),
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N3,$AE$2:$AE$61,0),1),0)
 ),
 "")</f>
         <v/>
       </c>
       <c r="M3" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L3,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N3" s="31" t="str">
+      <c r="N3" s="33" t="str">
         <f aca="false">IF(ROW(N3)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I3+1,"")</f>
         <v/>
       </c>
       <c r="P3" s="28" t="str">
         <f aca="false">IF(Équipe!$B4&lt;&gt;0,Équipe!$A4,"")</f>
         <v/>
       </c>
       <c r="Q3" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P3,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P3,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P3,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P3,'Mène 2'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P3,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P3,'Mène 3'!$D$5:$D$34,0),1),0))=13),$P3,"")</f>
         <v/>
       </c>
       <c r="R3" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B4&lt;&gt;0,'Mène 4'!Q3&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S3" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B4&lt;&gt;0,$Q3&lt;&gt;""),RANK($R3,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U3" s="28" t="str">
         <f aca="false">IF(AND(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P3,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P3,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P3,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P3,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P3,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P3,'Mène 3'!$D$5:$D$34,0),1),0))&lt;&gt;13),SUM(IF(Équipe!D4=13,1,0),IF(Équipe!G4=13,1,0),IF(Équipe!J4=13,1,0))&lt;&gt;0 ),$P3,"")</f>
         <v/>
       </c>
       <c r="V3" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B4&lt;&gt;0,'Mène 4'!U3&lt;&gt;""),RAND(),"")</f>
@@ -19741,84 +24957,84 @@
       </c>
       <c r="AA3" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B4&lt;&gt;0,$Y3&lt;&gt;""),RANK($Z3,$Z$2:INDIRECT("$Z$"&amp;0+COUNTA($P$2:$P$61)))+MAX($W$2:$W$61),"")</f>
         <v/>
       </c>
       <c r="AC3" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P3,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P3,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P3,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P3,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P3,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P3,'Mène 3'!$D$5:$D$34,0),1),0))&lt;&gt;13 ),$P3,"")</f>
         <v/>
       </c>
       <c r="AD3" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B4&lt;&gt;0,'Mène 4'!AC3&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AE3" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B4&lt;&gt;0,$AC3&lt;&gt;""),RANK($AD3,$AD$2:INDIRECT("$AD$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AA$2:$AA$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="4" customFormat="false" ht="18.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A4" s="6"/>
       <c r="B4" s="6"/>
       <c r="C4" s="6"/>
       <c r="D4" s="6"/>
       <c r="E4" s="6"/>
       <c r="F4" s="6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G4" s="6" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="I4" s="31" t="str">
+        <v>48</v>
+      </c>
+      <c r="I4" s="33" t="str">
         <f aca="false">IF(ROW(I4)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I4)&lt;&gt;3,I3+2,1),"")</f>
         <v/>
       </c>
       <c r="J4" s="1" t="str">
         <f aca="false">IF(I4&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I4,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I4,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I4,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I4,$AE$2:$AE$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="K4" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J4,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L4" s="1" t="str">
         <f aca="false">IF(
 AND(N4&lt;&gt;"",SUM( _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N4,$S$2:$S$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N4,$W$2:$W$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N4,$AA$2:$AA$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N4,$AE$2:$AE$61,0),1),0) )&lt;&gt;0 ),
 SUM(
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N4,$S$2:$S$61,0),1),0),
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N4,$W$2:$W$61,0),1),0),
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N4,$AA$2:$AA$61,0),1),0),
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N4,$AE$2:$AE$61,0),1),0)
 ),
 "")</f>
         <v/>
       </c>
       <c r="M4" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L4,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N4" s="31" t="str">
+      <c r="N4" s="33" t="str">
         <f aca="false">IF(ROW(N4)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I4+1,"")</f>
         <v/>
       </c>
       <c r="P4" s="28" t="str">
         <f aca="false">IF(Équipe!$B5&lt;&gt;0,Équipe!$A5,"")</f>
         <v/>
       </c>
       <c r="Q4" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P4,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P4,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P4,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P4,'Mène 2'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P4,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P4,'Mène 3'!$D$5:$D$34,0),1),0))=13),$P4,"")</f>
         <v/>
       </c>
       <c r="R4" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B5&lt;&gt;0,'Mène 4'!Q4&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S4" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B5&lt;&gt;0,$Q4&lt;&gt;""),RANK($R4,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U4" s="28" t="str">
         <f aca="false">IF(AND(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P4,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P4,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P4,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P4,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P4,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P4,'Mène 3'!$D$5:$D$34,0),1),0))&lt;&gt;13),SUM(IF(Équipe!D5=13,1,0),IF(Équipe!G5=13,1,0),IF(Équipe!J5=13,1,0))&lt;&gt;0 ),$P4,"")</f>
         <v/>
       </c>
       <c r="V4" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B5&lt;&gt;0,'Mène 4'!U4&lt;&gt;""),RAND(),"")</f>
@@ -19832,89 +25048,89 @@
         <f aca="false">IF(AND(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P4,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P4,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P4,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P4,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P4,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P4,'Mène 3'!$D$5:$D$34,0),1),0))=13 ),Q4=""),$P4,"")</f>
         <v/>
       </c>
       <c r="Z4" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B5&lt;&gt;0,'Mène 4'!Y4&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AA4" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B5&lt;&gt;0,$Y4&lt;&gt;""),RANK($Z4,$Z$2:INDIRECT("$Z$"&amp;0+COUNTA($P$2:$P$61)))+MAX($W$2:$W$61),"")</f>
         <v/>
       </c>
       <c r="AC4" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P4,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P4,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P4,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P4,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P4,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P4,'Mène 3'!$D$5:$D$34,0),1),0))&lt;&gt;13 ),$P4,"")</f>
         <v/>
       </c>
       <c r="AD4" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B5&lt;&gt;0,'Mène 4'!AC4&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AE4" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B5&lt;&gt;0,$AC4&lt;&gt;""),RANK($AD4,$AD$2:INDIRECT("$AD$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AA$2:$AA$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="5" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A5" s="33" t="n">
+      <c r="A5" s="34" t="n">
         <f aca="false">IF(ROW(A5)-4&lt;=Procédure!$K$3,ROW(A5)-4,IF(ROW(A5)-(QUOTIENT(ROW(A5)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A5)-(QUOTIENT(ROW(A5)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A5)-(QUOTIENT(ROW(A5)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
         <v>1</v>
       </c>
-      <c r="B5" s="34"/>
-[...5 lines deleted...]
-      <c r="I5" s="31" t="str">
+      <c r="B5" s="35"/>
+      <c r="C5" s="36"/>
+      <c r="D5" s="35"/>
+      <c r="E5" s="36"/>
+      <c r="F5" s="37"/>
+      <c r="G5" s="37"/>
+      <c r="I5" s="33" t="str">
         <f aca="false">IF(ROW(I5)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I5)&lt;&gt;3,I4+2,1),"")</f>
         <v/>
       </c>
       <c r="J5" s="1" t="str">
         <f aca="false">IF(I5&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I5,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I5,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I5,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I5,$AE$2:$AE$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="K5" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J5,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L5" s="1" t="str">
         <f aca="false">IF(
 AND(N5&lt;&gt;"",SUM( _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N5,$S$2:$S$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N5,$W$2:$W$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N5,$AA$2:$AA$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N5,$AE$2:$AE$61,0),1),0) )&lt;&gt;0 ),
 SUM(
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N5,$S$2:$S$61,0),1),0),
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N5,$W$2:$W$61,0),1),0),
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N5,$AA$2:$AA$61,0),1),0),
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N5,$AE$2:$AE$61,0),1),0)
 ),
 "")</f>
         <v/>
       </c>
       <c r="M5" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L5,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N5" s="31" t="str">
+      <c r="N5" s="33" t="str">
         <f aca="false">IF(ROW(N5)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I5+1,"")</f>
         <v/>
       </c>
       <c r="P5" s="28" t="str">
         <f aca="false">IF(Équipe!$B6&lt;&gt;0,Équipe!$A6,"")</f>
         <v/>
       </c>
       <c r="Q5" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P5,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P5,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P5,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P5,'Mène 2'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P5,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P5,'Mène 3'!$D$5:$D$34,0),1),0))=13),$P5,"")</f>
         <v/>
       </c>
       <c r="R5" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B6&lt;&gt;0,'Mène 4'!Q5&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S5" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B6&lt;&gt;0,$Q5&lt;&gt;""),RANK($R5,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U5" s="28" t="str">
         <f aca="false">IF(AND(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P5,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P5,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P5,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P5,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P5,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P5,'Mène 3'!$D$5:$D$34,0),1),0))&lt;&gt;13),SUM(IF(Équipe!D6=13,1,0),IF(Équipe!G6=13,1,0),IF(Équipe!J6=13,1,0))&lt;&gt;0 ),$P5,"")</f>
         <v/>
       </c>
       <c r="V5" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B6&lt;&gt;0,'Mène 4'!U5&lt;&gt;""),RAND(),"")</f>
@@ -19928,89 +25144,89 @@
         <f aca="false">IF(AND(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P5,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P5,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P5,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P5,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P5,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P5,'Mène 3'!$D$5:$D$34,0),1),0))=13 ),Q5=""),$P5,"")</f>
         <v/>
       </c>
       <c r="Z5" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B6&lt;&gt;0,'Mène 4'!Y5&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AA5" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B6&lt;&gt;0,$Y5&lt;&gt;""),RANK($Z5,$Z$2:INDIRECT("$Z$"&amp;0+COUNTA($P$2:$P$61)))+MAX($W$2:$W$61),"")</f>
         <v/>
       </c>
       <c r="AC5" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P5,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P5,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P5,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P5,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P5,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P5,'Mène 3'!$D$5:$D$34,0),1),0))&lt;&gt;13 ),$P5,"")</f>
         <v/>
       </c>
       <c r="AD5" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B6&lt;&gt;0,'Mène 4'!AC5&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AE5" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B6&lt;&gt;0,$AC5&lt;&gt;""),RANK($AD5,$AD$2:INDIRECT("$AD$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AA$2:$AA$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="6" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A6" s="33" t="n">
+      <c r="A6" s="34" t="n">
         <f aca="false">IF(ROW(A6)-4&lt;=Procédure!$K$3,ROW(A6)-4,IF(ROW(A6)-(QUOTIENT(ROW(A6)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A6)-(QUOTIENT(ROW(A6)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A6)-(QUOTIENT(ROW(A6)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
         <v>2</v>
       </c>
-      <c r="B6" s="34"/>
-[...5 lines deleted...]
-      <c r="I6" s="31" t="str">
+      <c r="B6" s="35"/>
+      <c r="C6" s="36"/>
+      <c r="D6" s="35"/>
+      <c r="E6" s="36"/>
+      <c r="F6" s="37"/>
+      <c r="G6" s="37"/>
+      <c r="I6" s="33" t="str">
         <f aca="false">IF(ROW(I6)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I6)&lt;&gt;3,I5+2,1),"")</f>
         <v/>
       </c>
       <c r="J6" s="1" t="str">
         <f aca="false">IF(I6&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I6,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I6,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I6,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I6,$AE$2:$AE$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="K6" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J6,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L6" s="1" t="str">
         <f aca="false">IF(
 AND(N6&lt;&gt;"",SUM( _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N6,$S$2:$S$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N6,$W$2:$W$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N6,$AA$2:$AA$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N6,$AE$2:$AE$61,0),1),0) )&lt;&gt;0 ),
 SUM(
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N6,$S$2:$S$61,0),1),0),
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N6,$W$2:$W$61,0),1),0),
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N6,$AA$2:$AA$61,0),1),0),
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N6,$AE$2:$AE$61,0),1),0)
 ),
 "")</f>
         <v/>
       </c>
       <c r="M6" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L6,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N6" s="31" t="str">
+      <c r="N6" s="33" t="str">
         <f aca="false">IF(ROW(N6)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I6+1,"")</f>
         <v/>
       </c>
       <c r="P6" s="28" t="str">
         <f aca="false">IF(Équipe!$B7&lt;&gt;0,Équipe!$A7,"")</f>
         <v/>
       </c>
       <c r="Q6" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P6,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P6,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P6,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P6,'Mène 2'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P6,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P6,'Mène 3'!$D$5:$D$34,0),1),0))=13),$P6,"")</f>
         <v/>
       </c>
       <c r="R6" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B7&lt;&gt;0,'Mène 4'!Q6&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S6" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B7&lt;&gt;0,$Q6&lt;&gt;""),RANK($R6,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U6" s="28" t="str">
         <f aca="false">IF(AND(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P6,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P6,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P6,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P6,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P6,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P6,'Mène 3'!$D$5:$D$34,0),1),0))&lt;&gt;13),SUM(IF(Équipe!D7=13,1,0),IF(Équipe!G7=13,1,0),IF(Équipe!J7=13,1,0))&lt;&gt;0 ),$P6,"")</f>
         <v/>
       </c>
       <c r="V6" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B7&lt;&gt;0,'Mène 4'!U6&lt;&gt;""),RAND(),"")</f>
@@ -20024,89 +25240,89 @@
         <f aca="false">IF(AND(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P6,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P6,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P6,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P6,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P6,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P6,'Mène 3'!$D$5:$D$34,0),1),0))=13 ),Q6=""),$P6,"")</f>
         <v/>
       </c>
       <c r="Z6" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B7&lt;&gt;0,'Mène 4'!Y6&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AA6" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B7&lt;&gt;0,$Y6&lt;&gt;""),RANK($Z6,$Z$2:INDIRECT("$Z$"&amp;0+COUNTA($P$2:$P$61)))+MAX($W$2:$W$61),"")</f>
         <v/>
       </c>
       <c r="AC6" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P6,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P6,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P6,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P6,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P6,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P6,'Mène 3'!$D$5:$D$34,0),1),0))&lt;&gt;13 ),$P6,"")</f>
         <v/>
       </c>
       <c r="AD6" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B7&lt;&gt;0,'Mène 4'!AC6&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AE6" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B7&lt;&gt;0,$AC6&lt;&gt;""),RANK($AD6,$AD$2:INDIRECT("$AD$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AA$2:$AA$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="7" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A7" s="33" t="n">
+      <c r="A7" s="34" t="n">
         <f aca="false">IF(ROW(A7)-4&lt;=Procédure!$K$3,ROW(A7)-4,IF(ROW(A7)-(QUOTIENT(ROW(A7)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A7)-(QUOTIENT(ROW(A7)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A7)-(QUOTIENT(ROW(A7)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
         <v>3</v>
       </c>
-      <c r="B7" s="34"/>
-[...5 lines deleted...]
-      <c r="I7" s="31" t="str">
+      <c r="B7" s="35"/>
+      <c r="C7" s="36"/>
+      <c r="D7" s="35"/>
+      <c r="E7" s="36"/>
+      <c r="F7" s="37"/>
+      <c r="G7" s="37"/>
+      <c r="I7" s="33" t="str">
         <f aca="false">IF(ROW(I7)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I7)&lt;&gt;3,I6+2,1),"")</f>
         <v/>
       </c>
       <c r="J7" s="1" t="str">
         <f aca="false">IF(I7&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I7,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I7,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I7,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I7,$AE$2:$AE$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="K7" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J7,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L7" s="1" t="str">
         <f aca="false">IF(
 AND(N7&lt;&gt;"",SUM( _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N7,$S$2:$S$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N7,$W$2:$W$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N7,$AA$2:$AA$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N7,$AE$2:$AE$61,0),1),0) )&lt;&gt;0 ),
 SUM(
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N7,$S$2:$S$61,0),1),0),
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N7,$W$2:$W$61,0),1),0),
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N7,$AA$2:$AA$61,0),1),0),
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N7,$AE$2:$AE$61,0),1),0)
 ),
 "")</f>
         <v/>
       </c>
       <c r="M7" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L7,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N7" s="31" t="str">
+      <c r="N7" s="33" t="str">
         <f aca="false">IF(ROW(N7)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I7+1,"")</f>
         <v/>
       </c>
       <c r="P7" s="28" t="str">
         <f aca="false">IF(Équipe!$B8&lt;&gt;0,Équipe!$A8,"")</f>
         <v/>
       </c>
       <c r="Q7" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P7,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P7,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P7,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P7,'Mène 2'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P7,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P7,'Mène 3'!$D$5:$D$34,0),1),0))=13),$P7,"")</f>
         <v/>
       </c>
       <c r="R7" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B8&lt;&gt;0,'Mène 4'!Q7&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S7" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B8&lt;&gt;0,$Q7&lt;&gt;""),RANK($R7,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U7" s="28" t="str">
         <f aca="false">IF(AND(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P7,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P7,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P7,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P7,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P7,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P7,'Mène 3'!$D$5:$D$34,0),1),0))&lt;&gt;13),SUM(IF(Équipe!D8=13,1,0),IF(Équipe!G8=13,1,0),IF(Équipe!J8=13,1,0))&lt;&gt;0 ),$P7,"")</f>
         <v/>
       </c>
       <c r="V7" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B8&lt;&gt;0,'Mène 4'!U7&lt;&gt;""),RAND(),"")</f>
@@ -20120,89 +25336,89 @@
         <f aca="false">IF(AND(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P7,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P7,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P7,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P7,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P7,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P7,'Mène 3'!$D$5:$D$34,0),1),0))=13 ),Q7=""),$P7,"")</f>
         <v/>
       </c>
       <c r="Z7" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B8&lt;&gt;0,'Mène 4'!Y7&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AA7" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B8&lt;&gt;0,$Y7&lt;&gt;""),RANK($Z7,$Z$2:INDIRECT("$Z$"&amp;0+COUNTA($P$2:$P$61)))+MAX($W$2:$W$61),"")</f>
         <v/>
       </c>
       <c r="AC7" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P7,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P7,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P7,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P7,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P7,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P7,'Mène 3'!$D$5:$D$34,0),1),0))&lt;&gt;13 ),$P7,"")</f>
         <v/>
       </c>
       <c r="AD7" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B8&lt;&gt;0,'Mène 4'!AC7&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AE7" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B8&lt;&gt;0,$AC7&lt;&gt;""),RANK($AD7,$AD$2:INDIRECT("$AD$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AA$2:$AA$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="8" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A8" s="33" t="n">
+      <c r="A8" s="34" t="n">
         <f aca="false">IF(ROW(A8)-4&lt;=Procédure!$K$3,ROW(A8)-4,IF(ROW(A8)-(QUOTIENT(ROW(A8)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A8)-(QUOTIENT(ROW(A8)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A8)-(QUOTIENT(ROW(A8)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
         <v>4</v>
       </c>
-      <c r="B8" s="34"/>
-[...5 lines deleted...]
-      <c r="I8" s="31" t="str">
+      <c r="B8" s="35"/>
+      <c r="C8" s="36"/>
+      <c r="D8" s="35"/>
+      <c r="E8" s="36"/>
+      <c r="F8" s="37"/>
+      <c r="G8" s="37"/>
+      <c r="I8" s="33" t="str">
         <f aca="false">IF(ROW(I8)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I8)&lt;&gt;3,I7+2,1),"")</f>
         <v/>
       </c>
       <c r="J8" s="1" t="str">
         <f aca="false">IF(I8&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I8,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I8,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I8,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I8,$AE$2:$AE$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="K8" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J8,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L8" s="1" t="str">
         <f aca="false">IF(
 AND(N8&lt;&gt;"",SUM( _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N8,$S$2:$S$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N8,$W$2:$W$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N8,$AA$2:$AA$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N8,$AE$2:$AE$61,0),1),0) )&lt;&gt;0 ),
 SUM(
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N8,$S$2:$S$61,0),1),0),
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N8,$W$2:$W$61,0),1),0),
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N8,$AA$2:$AA$61,0),1),0),
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N8,$AE$2:$AE$61,0),1),0)
 ),
 "")</f>
         <v/>
       </c>
       <c r="M8" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L8,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N8" s="31" t="str">
+      <c r="N8" s="33" t="str">
         <f aca="false">IF(ROW(N8)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I8+1,"")</f>
         <v/>
       </c>
       <c r="P8" s="28" t="str">
         <f aca="false">IF(Équipe!$B9&lt;&gt;0,Équipe!$A9,"")</f>
         <v/>
       </c>
       <c r="Q8" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P8,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P8,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P8,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P8,'Mène 2'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P8,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P8,'Mène 3'!$D$5:$D$34,0),1),0))=13),$P8,"")</f>
         <v/>
       </c>
       <c r="R8" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B9&lt;&gt;0,'Mène 4'!Q8&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S8" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B9&lt;&gt;0,$Q8&lt;&gt;""),RANK($R8,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U8" s="28" t="str">
         <f aca="false">IF(AND(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P8,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P8,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P8,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P8,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P8,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P8,'Mène 3'!$D$5:$D$34,0),1),0))&lt;&gt;13),SUM(IF(Équipe!D9=13,1,0),IF(Équipe!G9=13,1,0),IF(Équipe!J9=13,1,0))&lt;&gt;0 ),$P8,"")</f>
         <v/>
       </c>
       <c r="V8" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B9&lt;&gt;0,'Mène 4'!U8&lt;&gt;""),RAND(),"")</f>
@@ -20216,89 +25432,89 @@
         <f aca="false">IF(AND(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P8,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P8,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P8,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P8,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P8,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P8,'Mène 3'!$D$5:$D$34,0),1),0))=13 ),Q8=""),$P8,"")</f>
         <v/>
       </c>
       <c r="Z8" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B9&lt;&gt;0,'Mène 4'!Y8&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AA8" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B9&lt;&gt;0,$Y8&lt;&gt;""),RANK($Z8,$Z$2:INDIRECT("$Z$"&amp;0+COUNTA($P$2:$P$61)))+MAX($W$2:$W$61),"")</f>
         <v/>
       </c>
       <c r="AC8" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P8,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P8,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P8,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P8,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P8,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P8,'Mène 3'!$D$5:$D$34,0),1),0))&lt;&gt;13 ),$P8,"")</f>
         <v/>
       </c>
       <c r="AD8" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B9&lt;&gt;0,'Mène 4'!AC8&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AE8" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B9&lt;&gt;0,$AC8&lt;&gt;""),RANK($AD8,$AD$2:INDIRECT("$AD$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AA$2:$AA$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="9" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A9" s="33" t="n">
+      <c r="A9" s="34" t="n">
         <f aca="false">IF(ROW(A9)-4&lt;=Procédure!$K$3,ROW(A9)-4,IF(ROW(A9)-(QUOTIENT(ROW(A9)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A9)-(QUOTIENT(ROW(A9)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A9)-(QUOTIENT(ROW(A9)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
         <v>5</v>
       </c>
-      <c r="B9" s="34"/>
-[...5 lines deleted...]
-      <c r="I9" s="31" t="str">
+      <c r="B9" s="35"/>
+      <c r="C9" s="36"/>
+      <c r="D9" s="35"/>
+      <c r="E9" s="36"/>
+      <c r="F9" s="37"/>
+      <c r="G9" s="37"/>
+      <c r="I9" s="33" t="str">
         <f aca="false">IF(ROW(I9)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I9)&lt;&gt;3,I8+2,1),"")</f>
         <v/>
       </c>
       <c r="J9" s="1" t="str">
         <f aca="false">IF(I9&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I9,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I9,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I9,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I9,$AE$2:$AE$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="K9" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J9,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L9" s="1" t="str">
         <f aca="false">IF(
 AND(N9&lt;&gt;"",SUM( _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N9,$S$2:$S$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N9,$W$2:$W$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N9,$AA$2:$AA$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N9,$AE$2:$AE$61,0),1),0) )&lt;&gt;0 ),
 SUM(
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N9,$S$2:$S$61,0),1),0),
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N9,$W$2:$W$61,0),1),0),
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N9,$AA$2:$AA$61,0),1),0),
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N9,$AE$2:$AE$61,0),1),0)
 ),
 "")</f>
         <v/>
       </c>
       <c r="M9" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L9,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N9" s="31" t="str">
+      <c r="N9" s="33" t="str">
         <f aca="false">IF(ROW(N9)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I9+1,"")</f>
         <v/>
       </c>
       <c r="P9" s="28" t="str">
         <f aca="false">IF(Équipe!$B10&lt;&gt;0,Équipe!$A10,"")</f>
         <v/>
       </c>
       <c r="Q9" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P9,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P9,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P9,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P9,'Mène 2'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P9,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P9,'Mène 3'!$D$5:$D$34,0),1),0))=13),$P9,"")</f>
         <v/>
       </c>
       <c r="R9" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B10&lt;&gt;0,'Mène 4'!Q9&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S9" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B10&lt;&gt;0,$Q9&lt;&gt;""),RANK($R9,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U9" s="28" t="str">
         <f aca="false">IF(AND(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P9,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P9,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P9,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P9,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P9,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P9,'Mène 3'!$D$5:$D$34,0),1),0))&lt;&gt;13),SUM(IF(Équipe!D10=13,1,0),IF(Équipe!G10=13,1,0),IF(Équipe!J10=13,1,0))&lt;&gt;0 ),$P9,"")</f>
         <v/>
       </c>
       <c r="V9" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B10&lt;&gt;0,'Mène 4'!U9&lt;&gt;""),RAND(),"")</f>
@@ -20312,89 +25528,89 @@
         <f aca="false">IF(AND(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P9,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P9,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P9,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P9,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P9,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P9,'Mène 3'!$D$5:$D$34,0),1),0))=13 ),Q9=""),$P9,"")</f>
         <v/>
       </c>
       <c r="Z9" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B10&lt;&gt;0,'Mène 4'!Y9&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AA9" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B10&lt;&gt;0,$Y9&lt;&gt;""),RANK($Z9,$Z$2:INDIRECT("$Z$"&amp;0+COUNTA($P$2:$P$61)))+MAX($W$2:$W$61),"")</f>
         <v/>
       </c>
       <c r="AC9" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P9,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P9,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P9,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P9,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P9,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P9,'Mène 3'!$D$5:$D$34,0),1),0))&lt;&gt;13 ),$P9,"")</f>
         <v/>
       </c>
       <c r="AD9" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B10&lt;&gt;0,'Mène 4'!AC9&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AE9" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B10&lt;&gt;0,$AC9&lt;&gt;""),RANK($AD9,$AD$2:INDIRECT("$AD$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AA$2:$AA$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="10" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A10" s="33" t="n">
+      <c r="A10" s="34" t="n">
         <f aca="false">IF(ROW(A10)-4&lt;=Procédure!$K$3,ROW(A10)-4,IF(ROW(A10)-(QUOTIENT(ROW(A10)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A10)-(QUOTIENT(ROW(A10)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A10)-(QUOTIENT(ROW(A10)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
         <v>6</v>
       </c>
-      <c r="B10" s="34"/>
-[...5 lines deleted...]
-      <c r="I10" s="31" t="str">
+      <c r="B10" s="35"/>
+      <c r="C10" s="36"/>
+      <c r="D10" s="35"/>
+      <c r="E10" s="36"/>
+      <c r="F10" s="37"/>
+      <c r="G10" s="37"/>
+      <c r="I10" s="33" t="str">
         <f aca="false">IF(ROW(I10)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I10)&lt;&gt;3,I9+2,1),"")</f>
         <v/>
       </c>
       <c r="J10" s="1" t="str">
         <f aca="false">IF(I10&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I10,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I10,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I10,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I10,$AE$2:$AE$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="K10" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J10,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L10" s="1" t="str">
         <f aca="false">IF(
 AND(N10&lt;&gt;"",SUM( _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N10,$S$2:$S$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N10,$W$2:$W$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N10,$AA$2:$AA$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N10,$AE$2:$AE$61,0),1),0) )&lt;&gt;0 ),
 SUM(
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N10,$S$2:$S$61,0),1),0),
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N10,$W$2:$W$61,0),1),0),
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N10,$AA$2:$AA$61,0),1),0),
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N10,$AE$2:$AE$61,0),1),0)
 ),
 "")</f>
         <v/>
       </c>
       <c r="M10" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L10,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N10" s="31" t="str">
+      <c r="N10" s="33" t="str">
         <f aca="false">IF(ROW(N10)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I10+1,"")</f>
         <v/>
       </c>
       <c r="P10" s="28" t="str">
         <f aca="false">IF(Équipe!$B11&lt;&gt;0,Équipe!$A11,"")</f>
         <v/>
       </c>
       <c r="Q10" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P10,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P10,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P10,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P10,'Mène 2'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P10,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P10,'Mène 3'!$D$5:$D$34,0),1),0))=13),$P10,"")</f>
         <v/>
       </c>
       <c r="R10" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B11&lt;&gt;0,'Mène 4'!Q10&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S10" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B11&lt;&gt;0,$Q10&lt;&gt;""),RANK($R10,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U10" s="28" t="str">
         <f aca="false">IF(AND(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P10,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P10,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P10,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P10,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P10,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P10,'Mène 3'!$D$5:$D$34,0),1),0))&lt;&gt;13),SUM(IF(Équipe!D11=13,1,0),IF(Équipe!G11=13,1,0),IF(Équipe!J11=13,1,0))&lt;&gt;0 ),$P10,"")</f>
         <v/>
       </c>
       <c r="V10" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B11&lt;&gt;0,'Mène 4'!U10&lt;&gt;""),RAND(),"")</f>
@@ -20408,89 +25624,89 @@
         <f aca="false">IF(AND(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P10,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P10,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P10,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P10,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P10,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P10,'Mène 3'!$D$5:$D$34,0),1),0))=13 ),Q10=""),$P10,"")</f>
         <v/>
       </c>
       <c r="Z10" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B11&lt;&gt;0,'Mène 4'!Y10&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AA10" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B11&lt;&gt;0,$Y10&lt;&gt;""),RANK($Z10,$Z$2:INDIRECT("$Z$"&amp;0+COUNTA($P$2:$P$61)))+MAX($W$2:$W$61),"")</f>
         <v/>
       </c>
       <c r="AC10" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P10,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P10,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P10,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P10,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P10,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P10,'Mène 3'!$D$5:$D$34,0),1),0))&lt;&gt;13 ),$P10,"")</f>
         <v/>
       </c>
       <c r="AD10" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B11&lt;&gt;0,'Mène 4'!AC10&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AE10" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B11&lt;&gt;0,$AC10&lt;&gt;""),RANK($AD10,$AD$2:INDIRECT("$AD$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AA$2:$AA$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="11" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A11" s="33" t="n">
+      <c r="A11" s="34" t="n">
         <f aca="false">IF(ROW(A11)-4&lt;=Procédure!$K$3,ROW(A11)-4,IF(ROW(A11)-(QUOTIENT(ROW(A11)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A11)-(QUOTIENT(ROW(A11)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A11)-(QUOTIENT(ROW(A11)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
         <v>7</v>
       </c>
-      <c r="B11" s="34"/>
-[...5 lines deleted...]
-      <c r="I11" s="31" t="str">
+      <c r="B11" s="35"/>
+      <c r="C11" s="36"/>
+      <c r="D11" s="35"/>
+      <c r="E11" s="36"/>
+      <c r="F11" s="37"/>
+      <c r="G11" s="37"/>
+      <c r="I11" s="33" t="str">
         <f aca="false">IF(ROW(I11)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I11)&lt;&gt;3,I10+2,1),"")</f>
         <v/>
       </c>
       <c r="J11" s="1" t="str">
         <f aca="false">IF(I11&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I11,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I11,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I11,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I11,$AE$2:$AE$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="K11" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J11,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L11" s="1" t="str">
         <f aca="false">IF(
 AND(N11&lt;&gt;"",SUM( _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N11,$S$2:$S$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N11,$W$2:$W$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N11,$AA$2:$AA$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N11,$AE$2:$AE$61,0),1),0) )&lt;&gt;0 ),
 SUM(
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N11,$S$2:$S$61,0),1),0),
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N11,$W$2:$W$61,0),1),0),
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N11,$AA$2:$AA$61,0),1),0),
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N11,$AE$2:$AE$61,0),1),0)
 ),
 "")</f>
         <v/>
       </c>
       <c r="M11" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L11,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N11" s="31" t="str">
+      <c r="N11" s="33" t="str">
         <f aca="false">IF(ROW(N11)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I11+1,"")</f>
         <v/>
       </c>
       <c r="P11" s="28" t="str">
         <f aca="false">IF(Équipe!$B12&lt;&gt;0,Équipe!$A12,"")</f>
         <v/>
       </c>
       <c r="Q11" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P11,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P11,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P11,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P11,'Mène 2'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P11,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P11,'Mène 3'!$D$5:$D$34,0),1),0))=13),$P11,"")</f>
         <v/>
       </c>
       <c r="R11" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B12&lt;&gt;0,'Mène 4'!Q11&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S11" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B12&lt;&gt;0,$Q11&lt;&gt;""),RANK($R11,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U11" s="28" t="str">
         <f aca="false">IF(AND(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P11,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P11,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P11,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P11,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P11,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P11,'Mène 3'!$D$5:$D$34,0),1),0))&lt;&gt;13),SUM(IF(Équipe!D12=13,1,0),IF(Équipe!G12=13,1,0),IF(Équipe!J12=13,1,0))&lt;&gt;0 ),$P11,"")</f>
         <v/>
       </c>
       <c r="V11" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B12&lt;&gt;0,'Mène 4'!U11&lt;&gt;""),RAND(),"")</f>
@@ -20504,89 +25720,89 @@
         <f aca="false">IF(AND(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P11,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P11,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P11,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P11,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P11,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P11,'Mène 3'!$D$5:$D$34,0),1),0))=13 ),Q11=""),$P11,"")</f>
         <v/>
       </c>
       <c r="Z11" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B12&lt;&gt;0,'Mène 4'!Y11&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AA11" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B12&lt;&gt;0,$Y11&lt;&gt;""),RANK($Z11,$Z$2:INDIRECT("$Z$"&amp;0+COUNTA($P$2:$P$61)))+MAX($W$2:$W$61),"")</f>
         <v/>
       </c>
       <c r="AC11" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P11,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P11,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P11,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P11,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P11,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P11,'Mène 3'!$D$5:$D$34,0),1),0))&lt;&gt;13 ),$P11,"")</f>
         <v/>
       </c>
       <c r="AD11" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B12&lt;&gt;0,'Mène 4'!AC11&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AE11" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B12&lt;&gt;0,$AC11&lt;&gt;""),RANK($AD11,$AD$2:INDIRECT("$AD$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AA$2:$AA$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="12" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A12" s="33" t="n">
+      <c r="A12" s="34" t="n">
         <f aca="false">IF(ROW(A12)-4&lt;=Procédure!$K$3,ROW(A12)-4,IF(ROW(A12)-(QUOTIENT(ROW(A12)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A12)-(QUOTIENT(ROW(A12)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A12)-(QUOTIENT(ROW(A12)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
         <v>8</v>
       </c>
-      <c r="B12" s="34"/>
-[...5 lines deleted...]
-      <c r="I12" s="31" t="str">
+      <c r="B12" s="35"/>
+      <c r="C12" s="36"/>
+      <c r="D12" s="35"/>
+      <c r="E12" s="36"/>
+      <c r="F12" s="37"/>
+      <c r="G12" s="37"/>
+      <c r="I12" s="33" t="str">
         <f aca="false">IF(ROW(I12)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I12)&lt;&gt;3,I11+2,1),"")</f>
         <v/>
       </c>
       <c r="J12" s="1" t="str">
         <f aca="false">IF(I12&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I12,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I12,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I12,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I12,$AE$2:$AE$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="K12" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J12,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L12" s="1" t="str">
         <f aca="false">IF(
 AND(N12&lt;&gt;"",SUM( _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N12,$S$2:$S$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N12,$W$2:$W$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N12,$AA$2:$AA$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N12,$AE$2:$AE$61,0),1),0) )&lt;&gt;0 ),
 SUM(
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N12,$S$2:$S$61,0),1),0),
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N12,$W$2:$W$61,0),1),0),
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N12,$AA$2:$AA$61,0),1),0),
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N12,$AE$2:$AE$61,0),1),0)
 ),
 "")</f>
         <v/>
       </c>
       <c r="M12" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L12,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N12" s="31" t="str">
+      <c r="N12" s="33" t="str">
         <f aca="false">IF(ROW(N12)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I12+1,"")</f>
         <v/>
       </c>
       <c r="P12" s="28" t="str">
         <f aca="false">IF(Équipe!$B13&lt;&gt;0,Équipe!$A13,"")</f>
         <v/>
       </c>
       <c r="Q12" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P12,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P12,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P12,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P12,'Mène 2'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P12,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P12,'Mène 3'!$D$5:$D$34,0),1),0))=13),$P12,"")</f>
         <v/>
       </c>
       <c r="R12" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B13&lt;&gt;0,'Mène 4'!Q12&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S12" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B13&lt;&gt;0,$Q12&lt;&gt;""),RANK($R12,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U12" s="28" t="str">
         <f aca="false">IF(AND(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P12,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P12,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P12,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P12,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P12,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P12,'Mène 3'!$D$5:$D$34,0),1),0))&lt;&gt;13),SUM(IF(Équipe!D13=13,1,0),IF(Équipe!G13=13,1,0),IF(Équipe!J13=13,1,0))&lt;&gt;0 ),$P12,"")</f>
         <v/>
       </c>
       <c r="V12" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B13&lt;&gt;0,'Mène 4'!U12&lt;&gt;""),RAND(),"")</f>
@@ -20600,89 +25816,89 @@
         <f aca="false">IF(AND(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P12,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P12,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P12,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P12,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P12,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P12,'Mène 3'!$D$5:$D$34,0),1),0))=13 ),Q12=""),$P12,"")</f>
         <v/>
       </c>
       <c r="Z12" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B13&lt;&gt;0,'Mène 4'!Y12&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AA12" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B13&lt;&gt;0,$Y12&lt;&gt;""),RANK($Z12,$Z$2:INDIRECT("$Z$"&amp;0+COUNTA($P$2:$P$61)))+MAX($W$2:$W$61),"")</f>
         <v/>
       </c>
       <c r="AC12" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P12,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P12,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P12,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P12,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P12,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P12,'Mène 3'!$D$5:$D$34,0),1),0))&lt;&gt;13 ),$P12,"")</f>
         <v/>
       </c>
       <c r="AD12" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B13&lt;&gt;0,'Mène 4'!AC12&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AE12" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B13&lt;&gt;0,$AC12&lt;&gt;""),RANK($AD12,$AD$2:INDIRECT("$AD$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AA$2:$AA$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="13" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A13" s="33" t="n">
+      <c r="A13" s="34" t="n">
         <f aca="false">IF(ROW(A13)-4&lt;=Procédure!$K$3,ROW(A13)-4,IF(ROW(A13)-(QUOTIENT(ROW(A13)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A13)-(QUOTIENT(ROW(A13)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A13)-(QUOTIENT(ROW(A13)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
         <v>9</v>
       </c>
-      <c r="B13" s="34"/>
-[...5 lines deleted...]
-      <c r="I13" s="31" t="str">
+      <c r="B13" s="35"/>
+      <c r="C13" s="36"/>
+      <c r="D13" s="35"/>
+      <c r="E13" s="36"/>
+      <c r="F13" s="37"/>
+      <c r="G13" s="37"/>
+      <c r="I13" s="33" t="str">
         <f aca="false">IF(ROW(I13)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I13)&lt;&gt;3,I12+2,1),"")</f>
         <v/>
       </c>
       <c r="J13" s="1" t="str">
         <f aca="false">IF(I13&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I13,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I13,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I13,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I13,$AE$2:$AE$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="K13" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J13,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L13" s="1" t="str">
         <f aca="false">IF(
 AND(N13&lt;&gt;"",SUM( _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N13,$S$2:$S$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N13,$W$2:$W$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N13,$AA$2:$AA$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N13,$AE$2:$AE$61,0),1),0) )&lt;&gt;0 ),
 SUM(
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N13,$S$2:$S$61,0),1),0),
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N13,$W$2:$W$61,0),1),0),
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N13,$AA$2:$AA$61,0),1),0),
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N13,$AE$2:$AE$61,0),1),0)
 ),
 "")</f>
         <v/>
       </c>
       <c r="M13" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L13,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N13" s="31" t="str">
+      <c r="N13" s="33" t="str">
         <f aca="false">IF(ROW(N13)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I13+1,"")</f>
         <v/>
       </c>
       <c r="P13" s="28" t="str">
         <f aca="false">IF(Équipe!$B14&lt;&gt;0,Équipe!$A14,"")</f>
         <v/>
       </c>
       <c r="Q13" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P13,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P13,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P13,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P13,'Mène 2'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P13,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P13,'Mène 3'!$D$5:$D$34,0),1),0))=13),$P13,"")</f>
         <v/>
       </c>
       <c r="R13" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B14&lt;&gt;0,'Mène 4'!Q13&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S13" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B14&lt;&gt;0,$Q13&lt;&gt;""),RANK($R13,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U13" s="28" t="str">
         <f aca="false">IF(AND(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P13,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P13,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P13,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P13,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P13,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P13,'Mène 3'!$D$5:$D$34,0),1),0))&lt;&gt;13),SUM(IF(Équipe!D14=13,1,0),IF(Équipe!G14=13,1,0),IF(Équipe!J14=13,1,0))&lt;&gt;0 ),$P13,"")</f>
         <v/>
       </c>
       <c r="V13" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B14&lt;&gt;0,'Mène 4'!U13&lt;&gt;""),RAND(),"")</f>
@@ -20696,89 +25912,89 @@
         <f aca="false">IF(AND(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P13,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P13,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P13,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P13,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P13,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P13,'Mène 3'!$D$5:$D$34,0),1),0))=13 ),Q13=""),$P13,"")</f>
         <v/>
       </c>
       <c r="Z13" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B14&lt;&gt;0,'Mène 4'!Y13&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AA13" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B14&lt;&gt;0,$Y13&lt;&gt;""),RANK($Z13,$Z$2:INDIRECT("$Z$"&amp;0+COUNTA($P$2:$P$61)))+MAX($W$2:$W$61),"")</f>
         <v/>
       </c>
       <c r="AC13" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P13,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P13,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P13,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P13,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P13,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P13,'Mène 3'!$D$5:$D$34,0),1),0))&lt;&gt;13 ),$P13,"")</f>
         <v/>
       </c>
       <c r="AD13" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B14&lt;&gt;0,'Mène 4'!AC13&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AE13" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B14&lt;&gt;0,$AC13&lt;&gt;""),RANK($AD13,$AD$2:INDIRECT("$AD$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AA$2:$AA$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="14" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A14" s="33" t="n">
+      <c r="A14" s="34" t="n">
         <f aca="false">IF(ROW(A14)-4&lt;=Procédure!$K$3,ROW(A14)-4,IF(ROW(A14)-(QUOTIENT(ROW(A14)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A14)-(QUOTIENT(ROW(A14)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A14)-(QUOTIENT(ROW(A14)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
         <v>10</v>
       </c>
-      <c r="B14" s="34"/>
-[...5 lines deleted...]
-      <c r="I14" s="31" t="str">
+      <c r="B14" s="35"/>
+      <c r="C14" s="36"/>
+      <c r="D14" s="35"/>
+      <c r="E14" s="36"/>
+      <c r="F14" s="37"/>
+      <c r="G14" s="37"/>
+      <c r="I14" s="33" t="str">
         <f aca="false">IF(ROW(I14)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I14)&lt;&gt;3,I13+2,1),"")</f>
         <v/>
       </c>
       <c r="J14" s="1" t="str">
         <f aca="false">IF(I14&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I14,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I14,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I14,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I14,$AE$2:$AE$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="K14" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J14,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L14" s="1" t="str">
         <f aca="false">IF(
 AND(N14&lt;&gt;"",SUM( _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N14,$S$2:$S$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N14,$W$2:$W$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N14,$AA$2:$AA$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N14,$AE$2:$AE$61,0),1),0) )&lt;&gt;0 ),
 SUM(
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N14,$S$2:$S$61,0),1),0),
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N14,$W$2:$W$61,0),1),0),
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N14,$AA$2:$AA$61,0),1),0),
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N14,$AE$2:$AE$61,0),1),0)
 ),
 "")</f>
         <v/>
       </c>
       <c r="M14" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L14,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N14" s="31" t="str">
+      <c r="N14" s="33" t="str">
         <f aca="false">IF(ROW(N14)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I14+1,"")</f>
         <v/>
       </c>
       <c r="P14" s="28" t="str">
         <f aca="false">IF(Équipe!$B15&lt;&gt;0,Équipe!$A15,"")</f>
         <v/>
       </c>
       <c r="Q14" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P14,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P14,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P14,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P14,'Mène 2'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P14,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P14,'Mène 3'!$D$5:$D$34,0),1),0))=13),$P14,"")</f>
         <v/>
       </c>
       <c r="R14" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B15&lt;&gt;0,'Mène 4'!Q14&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S14" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B15&lt;&gt;0,$Q14&lt;&gt;""),RANK($R14,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U14" s="28" t="str">
         <f aca="false">IF(AND(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P14,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P14,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P14,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P14,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P14,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P14,'Mène 3'!$D$5:$D$34,0),1),0))&lt;&gt;13),SUM(IF(Équipe!D15=13,1,0),IF(Équipe!G15=13,1,0),IF(Équipe!J15=13,1,0))&lt;&gt;0 ),$P14,"")</f>
         <v/>
       </c>
       <c r="V14" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B15&lt;&gt;0,'Mène 4'!U14&lt;&gt;""),RAND(),"")</f>
@@ -20792,89 +26008,89 @@
         <f aca="false">IF(AND(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P14,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P14,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P14,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P14,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P14,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P14,'Mène 3'!$D$5:$D$34,0),1),0))=13 ),Q14=""),$P14,"")</f>
         <v/>
       </c>
       <c r="Z14" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B15&lt;&gt;0,'Mène 4'!Y14&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AA14" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B15&lt;&gt;0,$Y14&lt;&gt;""),RANK($Z14,$Z$2:INDIRECT("$Z$"&amp;0+COUNTA($P$2:$P$61)))+MAX($W$2:$W$61),"")</f>
         <v/>
       </c>
       <c r="AC14" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P14,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P14,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P14,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P14,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P14,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P14,'Mène 3'!$D$5:$D$34,0),1),0))&lt;&gt;13 ),$P14,"")</f>
         <v/>
       </c>
       <c r="AD14" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B15&lt;&gt;0,'Mène 4'!AC14&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AE14" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B15&lt;&gt;0,$AC14&lt;&gt;""),RANK($AD14,$AD$2:INDIRECT("$AD$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AA$2:$AA$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="15" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A15" s="33" t="n">
+      <c r="A15" s="34" t="n">
         <f aca="false">IF(ROW(A15)-4&lt;=Procédure!$K$3,ROW(A15)-4,IF(ROW(A15)-(QUOTIENT(ROW(A15)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A15)-(QUOTIENT(ROW(A15)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A15)-(QUOTIENT(ROW(A15)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
         <v>11</v>
       </c>
-      <c r="B15" s="37"/>
-[...5 lines deleted...]
-      <c r="I15" s="31" t="str">
+      <c r="B15" s="38"/>
+      <c r="C15" s="39"/>
+      <c r="D15" s="38"/>
+      <c r="E15" s="39"/>
+      <c r="F15" s="15"/>
+      <c r="G15" s="15"/>
+      <c r="I15" s="33" t="str">
         <f aca="false">IF(ROW(I15)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I15)&lt;&gt;3,I14+2,1),"")</f>
         <v/>
       </c>
       <c r="J15" s="1" t="str">
         <f aca="false">IF(I15&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I15,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I15,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I15,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I15,$AE$2:$AE$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="K15" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J15,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L15" s="1" t="str">
         <f aca="false">IF(
 AND(N15&lt;&gt;"",SUM( _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N15,$S$2:$S$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N15,$W$2:$W$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N15,$AA$2:$AA$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N15,$AE$2:$AE$61,0),1),0) )&lt;&gt;0 ),
 SUM(
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N15,$S$2:$S$61,0),1),0),
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N15,$W$2:$W$61,0),1),0),
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N15,$AA$2:$AA$61,0),1),0),
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N15,$AE$2:$AE$61,0),1),0)
 ),
 "")</f>
         <v/>
       </c>
       <c r="M15" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L15,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N15" s="31" t="str">
+      <c r="N15" s="33" t="str">
         <f aca="false">IF(ROW(N15)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I15+1,"")</f>
         <v/>
       </c>
       <c r="P15" s="28" t="str">
         <f aca="false">IF(Équipe!$B16&lt;&gt;0,Équipe!$A16,"")</f>
         <v/>
       </c>
       <c r="Q15" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P15,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P15,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P15,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P15,'Mène 2'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P15,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P15,'Mène 3'!$D$5:$D$34,0),1),0))=13),$P15,"")</f>
         <v/>
       </c>
       <c r="R15" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B16&lt;&gt;0,'Mène 4'!Q15&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S15" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B16&lt;&gt;0,$Q15&lt;&gt;""),RANK($R15,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U15" s="28" t="str">
         <f aca="false">IF(AND(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P15,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P15,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P15,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P15,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P15,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P15,'Mène 3'!$D$5:$D$34,0),1),0))&lt;&gt;13),SUM(IF(Équipe!D16=13,1,0),IF(Équipe!G16=13,1,0),IF(Équipe!J16=13,1,0))&lt;&gt;0 ),$P15,"")</f>
         <v/>
       </c>
       <c r="V15" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B16&lt;&gt;0,'Mène 4'!U15&lt;&gt;""),RAND(),"")</f>
@@ -20888,89 +26104,89 @@
         <f aca="false">IF(AND(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P15,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P15,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P15,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P15,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P15,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P15,'Mène 3'!$D$5:$D$34,0),1),0))=13 ),Q15=""),$P15,"")</f>
         <v/>
       </c>
       <c r="Z15" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B16&lt;&gt;0,'Mène 4'!Y15&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AA15" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B16&lt;&gt;0,$Y15&lt;&gt;""),RANK($Z15,$Z$2:INDIRECT("$Z$"&amp;0+COUNTA($P$2:$P$61)))+MAX($W$2:$W$61),"")</f>
         <v/>
       </c>
       <c r="AC15" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P15,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P15,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P15,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P15,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P15,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P15,'Mène 3'!$D$5:$D$34,0),1),0))&lt;&gt;13 ),$P15,"")</f>
         <v/>
       </c>
       <c r="AD15" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B16&lt;&gt;0,'Mène 4'!AC15&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AE15" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B16&lt;&gt;0,$AC15&lt;&gt;""),RANK($AD15,$AD$2:INDIRECT("$AD$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AA$2:$AA$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="16" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A16" s="33" t="n">
+      <c r="A16" s="34" t="n">
         <f aca="false">IF(ROW(A16)-4&lt;=Procédure!$K$3,ROW(A16)-4,IF(ROW(A16)-(QUOTIENT(ROW(A16)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A16)-(QUOTIENT(ROW(A16)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A16)-(QUOTIENT(ROW(A16)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
         <v>12</v>
       </c>
-      <c r="B16" s="37"/>
-[...5 lines deleted...]
-      <c r="I16" s="31" t="str">
+      <c r="B16" s="38"/>
+      <c r="C16" s="39"/>
+      <c r="D16" s="38"/>
+      <c r="E16" s="39"/>
+      <c r="F16" s="15"/>
+      <c r="G16" s="15"/>
+      <c r="I16" s="33" t="str">
         <f aca="false">IF(ROW(I16)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I16)&lt;&gt;3,I15+2,1),"")</f>
         <v/>
       </c>
       <c r="J16" s="1" t="str">
         <f aca="false">IF(I16&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I16,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I16,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I16,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I16,$AE$2:$AE$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="K16" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J16,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L16" s="1" t="str">
         <f aca="false">IF(
 AND(N16&lt;&gt;"",SUM( _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N16,$S$2:$S$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N16,$W$2:$W$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N16,$AA$2:$AA$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N16,$AE$2:$AE$61,0),1),0) )&lt;&gt;0 ),
 SUM(
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N16,$S$2:$S$61,0),1),0),
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N16,$W$2:$W$61,0),1),0),
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N16,$AA$2:$AA$61,0),1),0),
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N16,$AE$2:$AE$61,0),1),0)
 ),
 "")</f>
         <v/>
       </c>
       <c r="M16" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L16,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N16" s="31" t="str">
+      <c r="N16" s="33" t="str">
         <f aca="false">IF(ROW(N16)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I16+1,"")</f>
         <v/>
       </c>
       <c r="P16" s="28" t="str">
         <f aca="false">IF(Équipe!$B17&lt;&gt;0,Équipe!$A17,"")</f>
         <v/>
       </c>
       <c r="Q16" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P16,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P16,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P16,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P16,'Mène 2'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P16,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P16,'Mène 3'!$D$5:$D$34,0),1),0))=13),$P16,"")</f>
         <v/>
       </c>
       <c r="R16" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B17&lt;&gt;0,'Mène 4'!Q16&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S16" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B17&lt;&gt;0,$Q16&lt;&gt;""),RANK($R16,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U16" s="28" t="str">
         <f aca="false">IF(AND(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P16,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P16,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P16,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P16,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P16,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P16,'Mène 3'!$D$5:$D$34,0),1),0))&lt;&gt;13),SUM(IF(Équipe!D17=13,1,0),IF(Équipe!G17=13,1,0),IF(Équipe!J17=13,1,0))&lt;&gt;0 ),$P16,"")</f>
         <v/>
       </c>
       <c r="V16" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B17&lt;&gt;0,'Mène 4'!U16&lt;&gt;""),RAND(),"")</f>
@@ -20984,89 +26200,89 @@
         <f aca="false">IF(AND(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P16,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P16,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P16,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P16,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P16,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P16,'Mène 3'!$D$5:$D$34,0),1),0))=13 ),Q16=""),$P16,"")</f>
         <v/>
       </c>
       <c r="Z16" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B17&lt;&gt;0,'Mène 4'!Y16&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AA16" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B17&lt;&gt;0,$Y16&lt;&gt;""),RANK($Z16,$Z$2:INDIRECT("$Z$"&amp;0+COUNTA($P$2:$P$61)))+MAX($W$2:$W$61),"")</f>
         <v/>
       </c>
       <c r="AC16" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P16,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P16,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P16,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P16,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P16,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P16,'Mène 3'!$D$5:$D$34,0),1),0))&lt;&gt;13 ),$P16,"")</f>
         <v/>
       </c>
       <c r="AD16" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B17&lt;&gt;0,'Mène 4'!AC16&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AE16" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B17&lt;&gt;0,$AC16&lt;&gt;""),RANK($AD16,$AD$2:INDIRECT("$AD$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AA$2:$AA$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="17" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A17" s="33" t="n">
+      <c r="A17" s="34" t="n">
         <f aca="false">IF(ROW(A17)-4&lt;=Procédure!$K$3,ROW(A17)-4,IF(ROW(A17)-(QUOTIENT(ROW(A17)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A17)-(QUOTIENT(ROW(A17)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A17)-(QUOTIENT(ROW(A17)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
         <v>13</v>
       </c>
-      <c r="B17" s="37"/>
-[...5 lines deleted...]
-      <c r="I17" s="31" t="str">
+      <c r="B17" s="38"/>
+      <c r="C17" s="39"/>
+      <c r="D17" s="38"/>
+      <c r="E17" s="39"/>
+      <c r="F17" s="15"/>
+      <c r="G17" s="15"/>
+      <c r="I17" s="33" t="str">
         <f aca="false">IF(ROW(I17)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I17)&lt;&gt;3,I16+2,1),"")</f>
         <v/>
       </c>
       <c r="J17" s="1" t="str">
         <f aca="false">IF(I17&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I17,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I17,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I17,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I17,$AE$2:$AE$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="K17" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J17,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L17" s="1" t="str">
         <f aca="false">IF(
 AND(N17&lt;&gt;"",SUM( _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N17,$S$2:$S$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N17,$W$2:$W$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N17,$AA$2:$AA$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N17,$AE$2:$AE$61,0),1),0) )&lt;&gt;0 ),
 SUM(
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N17,$S$2:$S$61,0),1),0),
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N17,$W$2:$W$61,0),1),0),
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N17,$AA$2:$AA$61,0),1),0),
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N17,$AE$2:$AE$61,0),1),0)
 ),
 "")</f>
         <v/>
       </c>
       <c r="M17" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L17,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N17" s="31" t="str">
+      <c r="N17" s="33" t="str">
         <f aca="false">IF(ROW(N17)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I17+1,"")</f>
         <v/>
       </c>
       <c r="P17" s="28" t="str">
         <f aca="false">IF(Équipe!$B18&lt;&gt;0,Équipe!$A18,"")</f>
         <v/>
       </c>
       <c r="Q17" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P17,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P17,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P17,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P17,'Mène 2'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P17,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P17,'Mène 3'!$D$5:$D$34,0),1),0))=13),$P17,"")</f>
         <v/>
       </c>
       <c r="R17" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B18&lt;&gt;0,'Mène 4'!Q17&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S17" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B18&lt;&gt;0,$Q17&lt;&gt;""),RANK($R17,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U17" s="28" t="str">
         <f aca="false">IF(AND(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P17,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P17,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P17,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P17,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P17,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P17,'Mène 3'!$D$5:$D$34,0),1),0))&lt;&gt;13),SUM(IF(Équipe!D18=13,1,0),IF(Équipe!G18=13,1,0),IF(Équipe!J18=13,1,0))&lt;&gt;0 ),$P17,"")</f>
         <v/>
       </c>
       <c r="V17" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B18&lt;&gt;0,'Mène 4'!U17&lt;&gt;""),RAND(),"")</f>
@@ -21080,89 +26296,89 @@
         <f aca="false">IF(AND(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P17,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P17,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P17,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P17,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P17,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P17,'Mène 3'!$D$5:$D$34,0),1),0))=13 ),Q17=""),$P17,"")</f>
         <v/>
       </c>
       <c r="Z17" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B18&lt;&gt;0,'Mène 4'!Y17&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AA17" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B18&lt;&gt;0,$Y17&lt;&gt;""),RANK($Z17,$Z$2:INDIRECT("$Z$"&amp;0+COUNTA($P$2:$P$61)))+MAX($W$2:$W$61),"")</f>
         <v/>
       </c>
       <c r="AC17" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P17,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P17,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P17,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P17,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P17,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P17,'Mène 3'!$D$5:$D$34,0),1),0))&lt;&gt;13 ),$P17,"")</f>
         <v/>
       </c>
       <c r="AD17" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B18&lt;&gt;0,'Mène 4'!AC17&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AE17" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B18&lt;&gt;0,$AC17&lt;&gt;""),RANK($AD17,$AD$2:INDIRECT("$AD$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AA$2:$AA$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="18" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A18" s="33" t="n">
+      <c r="A18" s="34" t="n">
         <f aca="false">IF(ROW(A18)-4&lt;=Procédure!$K$3,ROW(A18)-4,IF(ROW(A18)-(QUOTIENT(ROW(A18)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A18)-(QUOTIENT(ROW(A18)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A18)-(QUOTIENT(ROW(A18)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
         <v>14</v>
       </c>
-      <c r="B18" s="37"/>
-[...5 lines deleted...]
-      <c r="I18" s="31" t="str">
+      <c r="B18" s="38"/>
+      <c r="C18" s="39"/>
+      <c r="D18" s="38"/>
+      <c r="E18" s="39"/>
+      <c r="F18" s="15"/>
+      <c r="G18" s="15"/>
+      <c r="I18" s="33" t="str">
         <f aca="false">IF(ROW(I18)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I18)&lt;&gt;3,I17+2,1),"")</f>
         <v/>
       </c>
       <c r="J18" s="1" t="str">
         <f aca="false">IF(I18&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I18,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I18,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I18,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I18,$AE$2:$AE$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="K18" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J18,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L18" s="1" t="str">
         <f aca="false">IF(
 AND(N18&lt;&gt;"",SUM( _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N18,$S$2:$S$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N18,$W$2:$W$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N18,$AA$2:$AA$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N18,$AE$2:$AE$61,0),1),0) )&lt;&gt;0 ),
 SUM(
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N18,$S$2:$S$61,0),1),0),
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N18,$W$2:$W$61,0),1),0),
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N18,$AA$2:$AA$61,0),1),0),
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N18,$AE$2:$AE$61,0),1),0)
 ),
 "")</f>
         <v/>
       </c>
       <c r="M18" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L18,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N18" s="31" t="str">
+      <c r="N18" s="33" t="str">
         <f aca="false">IF(ROW(N18)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I18+1,"")</f>
         <v/>
       </c>
       <c r="P18" s="28" t="str">
         <f aca="false">IF(Équipe!$B19&lt;&gt;0,Équipe!$A19,"")</f>
         <v/>
       </c>
       <c r="Q18" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P18,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P18,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P18,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P18,'Mène 2'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P18,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P18,'Mène 3'!$D$5:$D$34,0),1),0))=13),$P18,"")</f>
         <v/>
       </c>
       <c r="R18" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B19&lt;&gt;0,'Mène 4'!Q18&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S18" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B19&lt;&gt;0,$Q18&lt;&gt;""),RANK($R18,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U18" s="28" t="str">
         <f aca="false">IF(AND(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P18,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P18,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P18,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P18,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P18,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P18,'Mène 3'!$D$5:$D$34,0),1),0))&lt;&gt;13),SUM(IF(Équipe!D19=13,1,0),IF(Équipe!G19=13,1,0),IF(Équipe!J19=13,1,0))&lt;&gt;0 ),$P18,"")</f>
         <v/>
       </c>
       <c r="V18" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B19&lt;&gt;0,'Mène 4'!U18&lt;&gt;""),RAND(),"")</f>
@@ -21176,89 +26392,89 @@
         <f aca="false">IF(AND(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P18,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P18,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P18,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P18,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P18,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P18,'Mène 3'!$D$5:$D$34,0),1),0))=13 ),Q18=""),$P18,"")</f>
         <v/>
       </c>
       <c r="Z18" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B19&lt;&gt;0,'Mène 4'!Y18&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AA18" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B19&lt;&gt;0,$Y18&lt;&gt;""),RANK($Z18,$Z$2:INDIRECT("$Z$"&amp;0+COUNTA($P$2:$P$61)))+MAX($W$2:$W$61),"")</f>
         <v/>
       </c>
       <c r="AC18" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P18,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P18,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P18,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P18,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P18,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P18,'Mène 3'!$D$5:$D$34,0),1),0))&lt;&gt;13 ),$P18,"")</f>
         <v/>
       </c>
       <c r="AD18" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B19&lt;&gt;0,'Mène 4'!AC18&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AE18" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B19&lt;&gt;0,$AC18&lt;&gt;""),RANK($AD18,$AD$2:INDIRECT("$AD$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AA$2:$AA$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="19" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A19" s="33" t="n">
+      <c r="A19" s="34" t="n">
         <f aca="false">IF(ROW(A19)-4&lt;=Procédure!$K$3,ROW(A19)-4,IF(ROW(A19)-(QUOTIENT(ROW(A19)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A19)-(QUOTIENT(ROW(A19)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A19)-(QUOTIENT(ROW(A19)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
         <v>15</v>
       </c>
-      <c r="B19" s="37"/>
-[...5 lines deleted...]
-      <c r="I19" s="31" t="str">
+      <c r="B19" s="38"/>
+      <c r="C19" s="39"/>
+      <c r="D19" s="38"/>
+      <c r="E19" s="39"/>
+      <c r="F19" s="15"/>
+      <c r="G19" s="15"/>
+      <c r="I19" s="33" t="str">
         <f aca="false">IF(ROW(I19)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I19)&lt;&gt;3,I18+2,1),"")</f>
         <v/>
       </c>
       <c r="J19" s="1" t="str">
         <f aca="false">IF(I19&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I19,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I19,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I19,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I19,$AE$2:$AE$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="K19" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J19,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L19" s="1" t="str">
         <f aca="false">IF(
 AND(N19&lt;&gt;"",SUM( _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N19,$S$2:$S$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N19,$W$2:$W$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N19,$AA$2:$AA$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N19,$AE$2:$AE$61,0),1),0) )&lt;&gt;0 ),
 SUM(
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N19,$S$2:$S$61,0),1),0),
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N19,$W$2:$W$61,0),1),0),
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N19,$AA$2:$AA$61,0),1),0),
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N19,$AE$2:$AE$61,0),1),0)
 ),
 "")</f>
         <v/>
       </c>
       <c r="M19" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L19,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N19" s="31" t="str">
+      <c r="N19" s="33" t="str">
         <f aca="false">IF(ROW(N19)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I19+1,"")</f>
         <v/>
       </c>
       <c r="P19" s="28" t="str">
         <f aca="false">IF(Équipe!$B20&lt;&gt;0,Équipe!$A20,"")</f>
         <v/>
       </c>
       <c r="Q19" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P19,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P19,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P19,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P19,'Mène 2'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P19,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P19,'Mène 3'!$D$5:$D$34,0),1),0))=13),$P19,"")</f>
         <v/>
       </c>
       <c r="R19" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B20&lt;&gt;0,'Mène 4'!Q19&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S19" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B20&lt;&gt;0,$Q19&lt;&gt;""),RANK($R19,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U19" s="28" t="str">
         <f aca="false">IF(AND(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P19,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P19,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P19,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P19,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P19,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P19,'Mène 3'!$D$5:$D$34,0),1),0))&lt;&gt;13),SUM(IF(Équipe!D20=13,1,0),IF(Équipe!G20=13,1,0),IF(Équipe!J20=13,1,0))&lt;&gt;0 ),$P19,"")</f>
         <v/>
       </c>
       <c r="V19" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B20&lt;&gt;0,'Mène 4'!U19&lt;&gt;""),RAND(),"")</f>
@@ -21272,78 +26488,89 @@
         <f aca="false">IF(AND(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P19,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P19,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P19,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P19,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P19,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P19,'Mène 3'!$D$5:$D$34,0),1),0))=13 ),Q19=""),$P19,"")</f>
         <v/>
       </c>
       <c r="Z19" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B20&lt;&gt;0,'Mène 4'!Y19&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AA19" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B20&lt;&gt;0,$Y19&lt;&gt;""),RANK($Z19,$Z$2:INDIRECT("$Z$"&amp;0+COUNTA($P$2:$P$61)))+MAX($W$2:$W$61),"")</f>
         <v/>
       </c>
       <c r="AC19" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P19,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P19,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P19,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P19,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P19,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P19,'Mène 3'!$D$5:$D$34,0),1),0))&lt;&gt;13 ),$P19,"")</f>
         <v/>
       </c>
       <c r="AD19" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B20&lt;&gt;0,'Mène 4'!AC19&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AE19" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B20&lt;&gt;0,$AC19&lt;&gt;""),RANK($AD19,$AD$2:INDIRECT("$AD$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AA$2:$AA$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="20" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A20" s="33" t="n">
+      <c r="A20" s="34" t="n">
         <f aca="false">IF(ROW(A20)-4&lt;=Procédure!$K$3,ROW(A20)-4,IF(ROW(A20)-(QUOTIENT(ROW(A20)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A20)-(QUOTIENT(ROW(A20)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A20)-(QUOTIENT(ROW(A20)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
-        <v>1</v>
-[...7 lines deleted...]
-      <c r="I20" s="31"/>
+        <v>16</v>
+      </c>
+      <c r="B20" s="38"/>
+      <c r="C20" s="39"/>
+      <c r="D20" s="38"/>
+      <c r="E20" s="39"/>
+      <c r="F20" s="15"/>
+      <c r="G20" s="15"/>
+      <c r="I20" s="33" t="str">
+        <f aca="false">IF(ROW(I20)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I20)&lt;&gt;3,I19+2,1),"")</f>
+        <v/>
+      </c>
+      <c r="J20" s="1" t="str">
+        <f aca="false">IF(I20&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I20,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I20,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I20,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I20,$AE$2:$AE$61,0),1),0)),"")</f>
+        <v/>
+      </c>
+      <c r="K20" s="1" t="str">
+        <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J20,Équipe!$A$3:$A$62,0),1),"")</f>
+        <v/>
+      </c>
       <c r="L20" s="1" t="str">
         <f aca="false">IF(
 AND(N20&lt;&gt;"",SUM( _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N20,$S$2:$S$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N20,$W$2:$W$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N20,$AA$2:$AA$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N20,$AE$2:$AE$61,0),1),0) )&lt;&gt;0 ),
 SUM(
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N20,$S$2:$S$61,0),1),0),
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N20,$W$2:$W$61,0),1),0),
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N20,$AA$2:$AA$61,0),1),0),
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N20,$AE$2:$AE$61,0),1),0)
 ),
 "")</f>
         <v/>
       </c>
       <c r="M20" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L20,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N20" s="31" t="str">
+      <c r="N20" s="33" t="str">
         <f aca="false">IF(ROW(N20)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I20+1,"")</f>
         <v/>
       </c>
       <c r="P20" s="28" t="str">
         <f aca="false">IF(Équipe!$B21&lt;&gt;0,Équipe!$A21,"")</f>
         <v/>
       </c>
       <c r="Q20" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P20,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P20,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P20,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P20,'Mène 2'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P20,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P20,'Mène 3'!$D$5:$D$34,0),1),0))=13),$P20,"")</f>
         <v/>
       </c>
       <c r="R20" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B21&lt;&gt;0,'Mène 4'!Q20&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S20" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B21&lt;&gt;0,$Q20&lt;&gt;""),RANK($R20,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U20" s="28" t="str">
         <f aca="false">IF(AND(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P20,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P20,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P20,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P20,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P20,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P20,'Mène 3'!$D$5:$D$34,0),1),0))&lt;&gt;13),SUM(IF(Équipe!D21=13,1,0),IF(Équipe!G21=13,1,0),IF(Équipe!J21=13,1,0))&lt;&gt;0 ),$P20,"")</f>
         <v/>
       </c>
       <c r="V20" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B21&lt;&gt;0,'Mène 4'!U20&lt;&gt;""),RAND(),"")</f>
@@ -21357,89 +26584,89 @@
         <f aca="false">IF(AND(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P20,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P20,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P20,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P20,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P20,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P20,'Mène 3'!$D$5:$D$34,0),1),0))=13 ),Q20=""),$P20,"")</f>
         <v/>
       </c>
       <c r="Z20" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B21&lt;&gt;0,'Mène 4'!Y20&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AA20" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B21&lt;&gt;0,$Y20&lt;&gt;""),RANK($Z20,$Z$2:INDIRECT("$Z$"&amp;0+COUNTA($P$2:$P$61)))+MAX($W$2:$W$61),"")</f>
         <v/>
       </c>
       <c r="AC20" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P20,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P20,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P20,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P20,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P20,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P20,'Mène 3'!$D$5:$D$34,0),1),0))&lt;&gt;13 ),$P20,"")</f>
         <v/>
       </c>
       <c r="AD20" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B21&lt;&gt;0,'Mène 4'!AC20&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AE20" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B21&lt;&gt;0,$AC20&lt;&gt;""),RANK($AD20,$AD$2:INDIRECT("$AD$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AA$2:$AA$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="21" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A21" s="33" t="n">
+      <c r="A21" s="34" t="n">
         <f aca="false">IF(ROW(A21)-4&lt;=Procédure!$K$3,ROW(A21)-4,IF(ROW(A21)-(QUOTIENT(ROW(A21)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A21)-(QUOTIENT(ROW(A21)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A21)-(QUOTIENT(ROW(A21)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
-        <v>2</v>
-[...7 lines deleted...]
-      <c r="I21" s="31" t="str">
+        <v>17</v>
+      </c>
+      <c r="B21" s="38"/>
+      <c r="C21" s="39"/>
+      <c r="D21" s="38"/>
+      <c r="E21" s="39"/>
+      <c r="F21" s="15"/>
+      <c r="G21" s="15"/>
+      <c r="I21" s="33" t="str">
         <f aca="false">IF(ROW(I21)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I21)&lt;&gt;3,I20+2,1),"")</f>
         <v/>
       </c>
       <c r="J21" s="1" t="str">
         <f aca="false">IF(I21&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I21,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I21,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I21,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I21,$AE$2:$AE$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="K21" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J21,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L21" s="1" t="str">
         <f aca="false">IF(
 AND(N21&lt;&gt;"",SUM( _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N21,$S$2:$S$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N21,$W$2:$W$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N21,$AA$2:$AA$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N21,$AE$2:$AE$61,0),1),0) )&lt;&gt;0 ),
 SUM(
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N21,$S$2:$S$61,0),1),0),
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N21,$W$2:$W$61,0),1),0),
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N21,$AA$2:$AA$61,0),1),0),
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N21,$AE$2:$AE$61,0),1),0)
 ),
 "")</f>
         <v/>
       </c>
       <c r="M21" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L21,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N21" s="31" t="str">
+      <c r="N21" s="33" t="str">
         <f aca="false">IF(ROW(N21)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I21+1,"")</f>
         <v/>
       </c>
       <c r="P21" s="28" t="str">
         <f aca="false">IF(Équipe!$B22&lt;&gt;0,Équipe!$A22,"")</f>
         <v/>
       </c>
       <c r="Q21" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P21,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P21,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P21,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P21,'Mène 2'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P21,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P21,'Mène 3'!$D$5:$D$34,0),1),0))=13),$P21,"")</f>
         <v/>
       </c>
       <c r="R21" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B22&lt;&gt;0,'Mène 4'!Q21&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S21" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B22&lt;&gt;0,$Q21&lt;&gt;""),RANK($R21,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U21" s="28" t="str">
         <f aca="false">IF(AND(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P21,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P21,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P21,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P21,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P21,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P21,'Mène 3'!$D$5:$D$34,0),1),0))&lt;&gt;13),SUM(IF(Équipe!D22=13,1,0),IF(Équipe!G22=13,1,0),IF(Équipe!J22=13,1,0))&lt;&gt;0 ),$P21,"")</f>
         <v/>
       </c>
       <c r="V21" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B22&lt;&gt;0,'Mène 4'!U21&lt;&gt;""),RAND(),"")</f>
@@ -21453,89 +26680,89 @@
         <f aca="false">IF(AND(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P21,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P21,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P21,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P21,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P21,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P21,'Mène 3'!$D$5:$D$34,0),1),0))=13 ),Q21=""),$P21,"")</f>
         <v/>
       </c>
       <c r="Z21" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B22&lt;&gt;0,'Mène 4'!Y21&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AA21" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B22&lt;&gt;0,$Y21&lt;&gt;""),RANK($Z21,$Z$2:INDIRECT("$Z$"&amp;0+COUNTA($P$2:$P$61)))+MAX($W$2:$W$61),"")</f>
         <v/>
       </c>
       <c r="AC21" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P21,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P21,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P21,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P21,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P21,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P21,'Mène 3'!$D$5:$D$34,0),1),0))&lt;&gt;13 ),$P21,"")</f>
         <v/>
       </c>
       <c r="AD21" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B22&lt;&gt;0,'Mène 4'!AC21&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AE21" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B22&lt;&gt;0,$AC21&lt;&gt;""),RANK($AD21,$AD$2:INDIRECT("$AD$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AA$2:$AA$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="22" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A22" s="33" t="n">
+      <c r="A22" s="34" t="n">
         <f aca="false">IF(ROW(A22)-4&lt;=Procédure!$K$3,ROW(A22)-4,IF(ROW(A22)-(QUOTIENT(ROW(A22)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A22)-(QUOTIENT(ROW(A22)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A22)-(QUOTIENT(ROW(A22)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
-        <v>3</v>
-[...7 lines deleted...]
-      <c r="I22" s="31" t="str">
+        <v>18</v>
+      </c>
+      <c r="B22" s="38"/>
+      <c r="C22" s="39"/>
+      <c r="D22" s="38"/>
+      <c r="E22" s="39"/>
+      <c r="F22" s="15"/>
+      <c r="G22" s="15"/>
+      <c r="I22" s="33" t="str">
         <f aca="false">IF(ROW(I22)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I22)&lt;&gt;3,I21+2,1),"")</f>
         <v/>
       </c>
       <c r="J22" s="1" t="str">
         <f aca="false">IF(I22&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I22,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I22,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I22,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I22,$AE$2:$AE$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="K22" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J22,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L22" s="1" t="str">
         <f aca="false">IF(
 AND(N22&lt;&gt;"",SUM( _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N22,$S$2:$S$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N22,$W$2:$W$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N22,$AA$2:$AA$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N22,$AE$2:$AE$61,0),1),0) )&lt;&gt;0 ),
 SUM(
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N22,$S$2:$S$61,0),1),0),
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N22,$W$2:$W$61,0),1),0),
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N22,$AA$2:$AA$61,0),1),0),
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N22,$AE$2:$AE$61,0),1),0)
 ),
 "")</f>
         <v/>
       </c>
       <c r="M22" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L22,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N22" s="31" t="str">
+      <c r="N22" s="33" t="str">
         <f aca="false">IF(ROW(N22)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I22+1,"")</f>
         <v/>
       </c>
       <c r="P22" s="28" t="str">
         <f aca="false">IF(Équipe!$B23&lt;&gt;0,Équipe!$A23,"")</f>
         <v/>
       </c>
       <c r="Q22" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P22,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P22,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P22,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P22,'Mène 2'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P22,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P22,'Mène 3'!$D$5:$D$34,0),1),0))=13),$P22,"")</f>
         <v/>
       </c>
       <c r="R22" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B23&lt;&gt;0,'Mène 4'!Q22&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S22" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B23&lt;&gt;0,$Q22&lt;&gt;""),RANK($R22,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U22" s="28" t="str">
         <f aca="false">IF(AND(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P22,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P22,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P22,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P22,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P22,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P22,'Mène 3'!$D$5:$D$34,0),1),0))&lt;&gt;13),SUM(IF(Équipe!D23=13,1,0),IF(Équipe!G23=13,1,0),IF(Équipe!J23=13,1,0))&lt;&gt;0 ),$P22,"")</f>
         <v/>
       </c>
       <c r="V22" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B23&lt;&gt;0,'Mène 4'!U22&lt;&gt;""),RAND(),"")</f>
@@ -21549,89 +26776,89 @@
         <f aca="false">IF(AND(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P22,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P22,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P22,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P22,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P22,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P22,'Mène 3'!$D$5:$D$34,0),1),0))=13 ),Q22=""),$P22,"")</f>
         <v/>
       </c>
       <c r="Z22" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B23&lt;&gt;0,'Mène 4'!Y22&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AA22" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B23&lt;&gt;0,$Y22&lt;&gt;""),RANK($Z22,$Z$2:INDIRECT("$Z$"&amp;0+COUNTA($P$2:$P$61)))+MAX($W$2:$W$61),"")</f>
         <v/>
       </c>
       <c r="AC22" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P22,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P22,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P22,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P22,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P22,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P22,'Mène 3'!$D$5:$D$34,0),1),0))&lt;&gt;13 ),$P22,"")</f>
         <v/>
       </c>
       <c r="AD22" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B23&lt;&gt;0,'Mène 4'!AC22&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AE22" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B23&lt;&gt;0,$AC22&lt;&gt;""),RANK($AD22,$AD$2:INDIRECT("$AD$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AA$2:$AA$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="23" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A23" s="33" t="n">
+      <c r="A23" s="34" t="n">
         <f aca="false">IF(ROW(A23)-4&lt;=Procédure!$K$3,ROW(A23)-4,IF(ROW(A23)-(QUOTIENT(ROW(A23)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A23)-(QUOTIENT(ROW(A23)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A23)-(QUOTIENT(ROW(A23)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
-        <v>4</v>
-[...7 lines deleted...]
-      <c r="I23" s="31" t="str">
+        <v>1</v>
+      </c>
+      <c r="B23" s="38"/>
+      <c r="C23" s="39"/>
+      <c r="D23" s="38"/>
+      <c r="E23" s="39"/>
+      <c r="F23" s="15"/>
+      <c r="G23" s="15"/>
+      <c r="I23" s="33" t="str">
         <f aca="false">IF(ROW(I23)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I23)&lt;&gt;3,I22+2,1),"")</f>
         <v/>
       </c>
       <c r="J23" s="1" t="str">
         <f aca="false">IF(I23&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I23,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I23,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I23,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I23,$AE$2:$AE$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="K23" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J23,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L23" s="1" t="str">
         <f aca="false">IF(
 AND(N23&lt;&gt;"",SUM( _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N23,$S$2:$S$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N23,$W$2:$W$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N23,$AA$2:$AA$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N23,$AE$2:$AE$61,0),1),0) )&lt;&gt;0 ),
 SUM(
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N23,$S$2:$S$61,0),1),0),
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N23,$W$2:$W$61,0),1),0),
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N23,$AA$2:$AA$61,0),1),0),
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N23,$AE$2:$AE$61,0),1),0)
 ),
 "")</f>
         <v/>
       </c>
       <c r="M23" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L23,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N23" s="31" t="str">
+      <c r="N23" s="33" t="str">
         <f aca="false">IF(ROW(N23)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I23+1,"")</f>
         <v/>
       </c>
       <c r="P23" s="28" t="str">
         <f aca="false">IF(Équipe!$B24&lt;&gt;0,Équipe!$A24,"")</f>
         <v/>
       </c>
       <c r="Q23" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P23,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P23,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P23,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P23,'Mène 2'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P23,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P23,'Mène 3'!$D$5:$D$34,0),1),0))=13),$P23,"")</f>
         <v/>
       </c>
       <c r="R23" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B24&lt;&gt;0,'Mène 4'!Q23&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S23" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B24&lt;&gt;0,$Q23&lt;&gt;""),RANK($R23,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U23" s="28" t="str">
         <f aca="false">IF(AND(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P23,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P23,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P23,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P23,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P23,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P23,'Mène 3'!$D$5:$D$34,0),1),0))&lt;&gt;13),SUM(IF(Équipe!D24=13,1,0),IF(Équipe!G24=13,1,0),IF(Équipe!J24=13,1,0))&lt;&gt;0 ),$P23,"")</f>
         <v/>
       </c>
       <c r="V23" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B24&lt;&gt;0,'Mène 4'!U23&lt;&gt;""),RAND(),"")</f>
@@ -21645,89 +26872,89 @@
         <f aca="false">IF(AND(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P23,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P23,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P23,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P23,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P23,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P23,'Mène 3'!$D$5:$D$34,0),1),0))=13 ),Q23=""),$P23,"")</f>
         <v/>
       </c>
       <c r="Z23" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B24&lt;&gt;0,'Mène 4'!Y23&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AA23" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B24&lt;&gt;0,$Y23&lt;&gt;""),RANK($Z23,$Z$2:INDIRECT("$Z$"&amp;0+COUNTA($P$2:$P$61)))+MAX($W$2:$W$61),"")</f>
         <v/>
       </c>
       <c r="AC23" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P23,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P23,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P23,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P23,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P23,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P23,'Mène 3'!$D$5:$D$34,0),1),0))&lt;&gt;13 ),$P23,"")</f>
         <v/>
       </c>
       <c r="AD23" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B24&lt;&gt;0,'Mène 4'!AC23&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AE23" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B24&lt;&gt;0,$AC23&lt;&gt;""),RANK($AD23,$AD$2:INDIRECT("$AD$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AA$2:$AA$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="24" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A24" s="33" t="n">
+      <c r="A24" s="34" t="n">
         <f aca="false">IF(ROW(A24)-4&lt;=Procédure!$K$3,ROW(A24)-4,IF(ROW(A24)-(QUOTIENT(ROW(A24)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A24)-(QUOTIENT(ROW(A24)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A24)-(QUOTIENT(ROW(A24)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
-        <v>5</v>
-[...7 lines deleted...]
-      <c r="I24" s="31" t="str">
+        <v>2</v>
+      </c>
+      <c r="B24" s="38"/>
+      <c r="C24" s="39"/>
+      <c r="D24" s="38"/>
+      <c r="E24" s="39"/>
+      <c r="F24" s="15"/>
+      <c r="G24" s="15"/>
+      <c r="I24" s="33" t="str">
         <f aca="false">IF(ROW(I24)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I24)&lt;&gt;3,I23+2,1),"")</f>
         <v/>
       </c>
       <c r="J24" s="1" t="str">
         <f aca="false">IF(I24&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I24,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I24,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I24,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I24,$AE$2:$AE$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="K24" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J24,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L24" s="1" t="str">
         <f aca="false">IF(
 AND(N24&lt;&gt;"",SUM( _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N24,$S$2:$S$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N24,$W$2:$W$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N24,$AA$2:$AA$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N24,$AE$2:$AE$61,0),1),0) )&lt;&gt;0 ),
 SUM(
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N24,$S$2:$S$61,0),1),0),
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N24,$W$2:$W$61,0),1),0),
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N24,$AA$2:$AA$61,0),1),0),
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N24,$AE$2:$AE$61,0),1),0)
 ),
 "")</f>
         <v/>
       </c>
       <c r="M24" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L24,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N24" s="31" t="str">
+      <c r="N24" s="33" t="str">
         <f aca="false">IF(ROW(N24)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I24+1,"")</f>
         <v/>
       </c>
       <c r="P24" s="28" t="str">
         <f aca="false">IF(Équipe!$B25&lt;&gt;0,Équipe!$A25,"")</f>
         <v/>
       </c>
       <c r="Q24" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P24,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P24,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P24,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P24,'Mène 2'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P24,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P24,'Mène 3'!$D$5:$D$34,0),1),0))=13),$P24,"")</f>
         <v/>
       </c>
       <c r="R24" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B25&lt;&gt;0,'Mène 4'!Q24&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S24" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B25&lt;&gt;0,$Q24&lt;&gt;""),RANK($R24,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U24" s="28" t="str">
         <f aca="false">IF(AND(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P24,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P24,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P24,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P24,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P24,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P24,'Mène 3'!$D$5:$D$34,0),1),0))&lt;&gt;13),SUM(IF(Équipe!D25=13,1,0),IF(Équipe!G25=13,1,0),IF(Équipe!J25=13,1,0))&lt;&gt;0 ),$P24,"")</f>
         <v/>
       </c>
       <c r="V24" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B25&lt;&gt;0,'Mène 4'!U24&lt;&gt;""),RAND(),"")</f>
@@ -21741,89 +26968,89 @@
         <f aca="false">IF(AND(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P24,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P24,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P24,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P24,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P24,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P24,'Mène 3'!$D$5:$D$34,0),1),0))=13 ),Q24=""),$P24,"")</f>
         <v/>
       </c>
       <c r="Z24" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B25&lt;&gt;0,'Mène 4'!Y24&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AA24" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B25&lt;&gt;0,$Y24&lt;&gt;""),RANK($Z24,$Z$2:INDIRECT("$Z$"&amp;0+COUNTA($P$2:$P$61)))+MAX($W$2:$W$61),"")</f>
         <v/>
       </c>
       <c r="AC24" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P24,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P24,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P24,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P24,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P24,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P24,'Mène 3'!$D$5:$D$34,0),1),0))&lt;&gt;13 ),$P24,"")</f>
         <v/>
       </c>
       <c r="AD24" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B25&lt;&gt;0,'Mène 4'!AC24&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AE24" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B25&lt;&gt;0,$AC24&lt;&gt;""),RANK($AD24,$AD$2:INDIRECT("$AD$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AA$2:$AA$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="25" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A25" s="33" t="n">
+      <c r="A25" s="34" t="n">
         <f aca="false">IF(ROW(A25)-4&lt;=Procédure!$K$3,ROW(A25)-4,IF(ROW(A25)-(QUOTIENT(ROW(A25)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A25)-(QUOTIENT(ROW(A25)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A25)-(QUOTIENT(ROW(A25)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
-        <v>6</v>
-[...7 lines deleted...]
-      <c r="I25" s="31" t="str">
+        <v>3</v>
+      </c>
+      <c r="B25" s="38"/>
+      <c r="C25" s="39"/>
+      <c r="D25" s="38"/>
+      <c r="E25" s="39"/>
+      <c r="F25" s="15"/>
+      <c r="G25" s="15"/>
+      <c r="I25" s="33" t="str">
         <f aca="false">IF(ROW(I25)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I25)&lt;&gt;3,I24+2,1),"")</f>
         <v/>
       </c>
       <c r="J25" s="1" t="str">
         <f aca="false">IF(I25&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I25,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I25,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I25,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I25,$AE$2:$AE$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="K25" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J25,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L25" s="1" t="str">
         <f aca="false">IF(
 AND(N25&lt;&gt;"",SUM( _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N25,$S$2:$S$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N25,$W$2:$W$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N25,$AA$2:$AA$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N25,$AE$2:$AE$61,0),1),0) )&lt;&gt;0 ),
 SUM(
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N25,$S$2:$S$61,0),1),0),
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N25,$W$2:$W$61,0),1),0),
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N25,$AA$2:$AA$61,0),1),0),
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N25,$AE$2:$AE$61,0),1),0)
 ),
 "")</f>
         <v/>
       </c>
       <c r="M25" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L25,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N25" s="31" t="str">
+      <c r="N25" s="33" t="str">
         <f aca="false">IF(ROW(N25)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I25+1,"")</f>
         <v/>
       </c>
       <c r="P25" s="28" t="str">
         <f aca="false">IF(Équipe!$B26&lt;&gt;0,Équipe!$A26,"")</f>
         <v/>
       </c>
       <c r="Q25" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P25,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P25,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P25,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P25,'Mène 2'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P25,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P25,'Mène 3'!$D$5:$D$34,0),1),0))=13),$P25,"")</f>
         <v/>
       </c>
       <c r="R25" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B26&lt;&gt;0,'Mène 4'!Q25&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S25" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B26&lt;&gt;0,$Q25&lt;&gt;""),RANK($R25,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U25" s="28" t="str">
         <f aca="false">IF(AND(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P25,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P25,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P25,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P25,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P25,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P25,'Mène 3'!$D$5:$D$34,0),1),0))&lt;&gt;13),SUM(IF(Équipe!D26=13,1,0),IF(Équipe!G26=13,1,0),IF(Équipe!J26=13,1,0))&lt;&gt;0 ),$P25,"")</f>
         <v/>
       </c>
       <c r="V25" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B26&lt;&gt;0,'Mène 4'!U25&lt;&gt;""),RAND(),"")</f>
@@ -21837,89 +27064,89 @@
         <f aca="false">IF(AND(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P25,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P25,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P25,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P25,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P25,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P25,'Mène 3'!$D$5:$D$34,0),1),0))=13 ),Q25=""),$P25,"")</f>
         <v/>
       </c>
       <c r="Z25" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B26&lt;&gt;0,'Mène 4'!Y25&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AA25" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B26&lt;&gt;0,$Y25&lt;&gt;""),RANK($Z25,$Z$2:INDIRECT("$Z$"&amp;0+COUNTA($P$2:$P$61)))+MAX($W$2:$W$61),"")</f>
         <v/>
       </c>
       <c r="AC25" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P25,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P25,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P25,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P25,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P25,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P25,'Mène 3'!$D$5:$D$34,0),1),0))&lt;&gt;13 ),$P25,"")</f>
         <v/>
       </c>
       <c r="AD25" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B26&lt;&gt;0,'Mène 4'!AC25&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AE25" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B26&lt;&gt;0,$AC25&lt;&gt;""),RANK($AD25,$AD$2:INDIRECT("$AD$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AA$2:$AA$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="26" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A26" s="33" t="n">
+      <c r="A26" s="34" t="n">
         <f aca="false">IF(ROW(A26)-4&lt;=Procédure!$K$3,ROW(A26)-4,IF(ROW(A26)-(QUOTIENT(ROW(A26)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A26)-(QUOTIENT(ROW(A26)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A26)-(QUOTIENT(ROW(A26)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
-        <v>7</v>
-[...7 lines deleted...]
-      <c r="I26" s="31" t="str">
+        <v>4</v>
+      </c>
+      <c r="B26" s="38"/>
+      <c r="C26" s="39"/>
+      <c r="D26" s="38"/>
+      <c r="E26" s="39"/>
+      <c r="F26" s="15"/>
+      <c r="G26" s="15"/>
+      <c r="I26" s="33" t="str">
         <f aca="false">IF(ROW(I26)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I26)&lt;&gt;3,I25+2,1),"")</f>
         <v/>
       </c>
       <c r="J26" s="1" t="str">
         <f aca="false">IF(I26&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I26,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I26,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I26,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I26,$AE$2:$AE$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="K26" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J26,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L26" s="1" t="str">
         <f aca="false">IF(
 AND(N26&lt;&gt;"",SUM( _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N26,$S$2:$S$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N26,$W$2:$W$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N26,$AA$2:$AA$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N26,$AE$2:$AE$61,0),1),0) )&lt;&gt;0 ),
 SUM(
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N26,$S$2:$S$61,0),1),0),
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N26,$W$2:$W$61,0),1),0),
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N26,$AA$2:$AA$61,0),1),0),
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N26,$AE$2:$AE$61,0),1),0)
 ),
 "")</f>
         <v/>
       </c>
       <c r="M26" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L26,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N26" s="31" t="str">
+      <c r="N26" s="33" t="str">
         <f aca="false">IF(ROW(N26)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I26+1,"")</f>
         <v/>
       </c>
       <c r="P26" s="28" t="str">
         <f aca="false">IF(Équipe!$B27&lt;&gt;0,Équipe!$A27,"")</f>
         <v/>
       </c>
       <c r="Q26" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P26,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P26,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P26,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P26,'Mène 2'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P26,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P26,'Mène 3'!$D$5:$D$34,0),1),0))=13),$P26,"")</f>
         <v/>
       </c>
       <c r="R26" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B27&lt;&gt;0,'Mène 4'!Q26&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S26" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B27&lt;&gt;0,$Q26&lt;&gt;""),RANK($R26,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U26" s="28" t="str">
         <f aca="false">IF(AND(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P26,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P26,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P26,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P26,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P26,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P26,'Mène 3'!$D$5:$D$34,0),1),0))&lt;&gt;13),SUM(IF(Équipe!D27=13,1,0),IF(Équipe!G27=13,1,0),IF(Équipe!J27=13,1,0))&lt;&gt;0 ),$P26,"")</f>
         <v/>
       </c>
       <c r="V26" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B27&lt;&gt;0,'Mène 4'!U26&lt;&gt;""),RAND(),"")</f>
@@ -21933,89 +27160,89 @@
         <f aca="false">IF(AND(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P26,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P26,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P26,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P26,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P26,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P26,'Mène 3'!$D$5:$D$34,0),1),0))=13 ),Q26=""),$P26,"")</f>
         <v/>
       </c>
       <c r="Z26" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B27&lt;&gt;0,'Mène 4'!Y26&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AA26" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B27&lt;&gt;0,$Y26&lt;&gt;""),RANK($Z26,$Z$2:INDIRECT("$Z$"&amp;0+COUNTA($P$2:$P$61)))+MAX($W$2:$W$61),"")</f>
         <v/>
       </c>
       <c r="AC26" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P26,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P26,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P26,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P26,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P26,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P26,'Mène 3'!$D$5:$D$34,0),1),0))&lt;&gt;13 ),$P26,"")</f>
         <v/>
       </c>
       <c r="AD26" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B27&lt;&gt;0,'Mène 4'!AC26&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AE26" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B27&lt;&gt;0,$AC26&lt;&gt;""),RANK($AD26,$AD$2:INDIRECT("$AD$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AA$2:$AA$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="27" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A27" s="33" t="n">
+      <c r="A27" s="34" t="n">
         <f aca="false">IF(ROW(A27)-4&lt;=Procédure!$K$3,ROW(A27)-4,IF(ROW(A27)-(QUOTIENT(ROW(A27)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A27)-(QUOTIENT(ROW(A27)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A27)-(QUOTIENT(ROW(A27)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
-        <v>8</v>
-[...7 lines deleted...]
-      <c r="I27" s="31" t="str">
+        <v>5</v>
+      </c>
+      <c r="B27" s="38"/>
+      <c r="C27" s="39"/>
+      <c r="D27" s="38"/>
+      <c r="E27" s="39"/>
+      <c r="F27" s="15"/>
+      <c r="G27" s="15"/>
+      <c r="I27" s="33" t="str">
         <f aca="false">IF(ROW(I27)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I27)&lt;&gt;3,I26+2,1),"")</f>
         <v/>
       </c>
       <c r="J27" s="1" t="str">
         <f aca="false">IF(I27&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I27,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I27,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I27,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I27,$AE$2:$AE$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="K27" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J27,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L27" s="1" t="str">
         <f aca="false">IF(
 AND(N27&lt;&gt;"",SUM( _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N27,$S$2:$S$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N27,$W$2:$W$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N27,$AA$2:$AA$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N27,$AE$2:$AE$61,0),1),0) )&lt;&gt;0 ),
 SUM(
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N27,$S$2:$S$61,0),1),0),
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N27,$W$2:$W$61,0),1),0),
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N27,$AA$2:$AA$61,0),1),0),
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N27,$AE$2:$AE$61,0),1),0)
 ),
 "")</f>
         <v/>
       </c>
       <c r="M27" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L27,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N27" s="31" t="str">
+      <c r="N27" s="33" t="str">
         <f aca="false">IF(ROW(N27)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I27+1,"")</f>
         <v/>
       </c>
       <c r="P27" s="28" t="str">
         <f aca="false">IF(Équipe!$B28&lt;&gt;0,Équipe!$A28,"")</f>
         <v/>
       </c>
       <c r="Q27" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P27,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P27,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P27,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P27,'Mène 2'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P27,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P27,'Mène 3'!$D$5:$D$34,0),1),0))=13),$P27,"")</f>
         <v/>
       </c>
       <c r="R27" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B28&lt;&gt;0,'Mène 4'!Q27&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S27" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B28&lt;&gt;0,$Q27&lt;&gt;""),RANK($R27,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U27" s="28" t="str">
         <f aca="false">IF(AND(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P27,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P27,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P27,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P27,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P27,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P27,'Mène 3'!$D$5:$D$34,0),1),0))&lt;&gt;13),SUM(IF(Équipe!D28=13,1,0),IF(Équipe!G28=13,1,0),IF(Équipe!J28=13,1,0))&lt;&gt;0 ),$P27,"")</f>
         <v/>
       </c>
       <c r="V27" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B28&lt;&gt;0,'Mène 4'!U27&lt;&gt;""),RAND(),"")</f>
@@ -22029,89 +27256,89 @@
         <f aca="false">IF(AND(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P27,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P27,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P27,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P27,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P27,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P27,'Mène 3'!$D$5:$D$34,0),1),0))=13 ),Q27=""),$P27,"")</f>
         <v/>
       </c>
       <c r="Z27" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B28&lt;&gt;0,'Mène 4'!Y27&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AA27" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B28&lt;&gt;0,$Y27&lt;&gt;""),RANK($Z27,$Z$2:INDIRECT("$Z$"&amp;0+COUNTA($P$2:$P$61)))+MAX($W$2:$W$61),"")</f>
         <v/>
       </c>
       <c r="AC27" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P27,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P27,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P27,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P27,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P27,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P27,'Mène 3'!$D$5:$D$34,0),1),0))&lt;&gt;13 ),$P27,"")</f>
         <v/>
       </c>
       <c r="AD27" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B28&lt;&gt;0,'Mène 4'!AC27&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AE27" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B28&lt;&gt;0,$AC27&lt;&gt;""),RANK($AD27,$AD$2:INDIRECT("$AD$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AA$2:$AA$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="28" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A28" s="33" t="n">
+      <c r="A28" s="34" t="n">
         <f aca="false">IF(ROW(A28)-4&lt;=Procédure!$K$3,ROW(A28)-4,IF(ROW(A28)-(QUOTIENT(ROW(A28)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A28)-(QUOTIENT(ROW(A28)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A28)-(QUOTIENT(ROW(A28)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
-        <v>9</v>
-[...7 lines deleted...]
-      <c r="I28" s="31" t="str">
+        <v>6</v>
+      </c>
+      <c r="B28" s="38"/>
+      <c r="C28" s="39"/>
+      <c r="D28" s="38"/>
+      <c r="E28" s="39"/>
+      <c r="F28" s="15"/>
+      <c r="G28" s="15"/>
+      <c r="I28" s="33" t="str">
         <f aca="false">IF(ROW(I28)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I28)&lt;&gt;3,I27+2,1),"")</f>
         <v/>
       </c>
       <c r="J28" s="1" t="str">
         <f aca="false">IF(I28&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I28,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I28,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I28,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I28,$AE$2:$AE$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="K28" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J28,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L28" s="1" t="str">
         <f aca="false">IF(
 AND(N28&lt;&gt;"",SUM( _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N28,$S$2:$S$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N28,$W$2:$W$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N28,$AA$2:$AA$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N28,$AE$2:$AE$61,0),1),0) )&lt;&gt;0 ),
 SUM(
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N28,$S$2:$S$61,0),1),0),
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N28,$W$2:$W$61,0),1),0),
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N28,$AA$2:$AA$61,0),1),0),
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N28,$AE$2:$AE$61,0),1),0)
 ),
 "")</f>
         <v/>
       </c>
       <c r="M28" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L28,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N28" s="31" t="str">
+      <c r="N28" s="33" t="str">
         <f aca="false">IF(ROW(N28)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I28+1,"")</f>
         <v/>
       </c>
       <c r="P28" s="28" t="str">
         <f aca="false">IF(Équipe!$B29&lt;&gt;0,Équipe!$A29,"")</f>
         <v/>
       </c>
       <c r="Q28" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P28,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P28,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P28,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P28,'Mène 2'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P28,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P28,'Mène 3'!$D$5:$D$34,0),1),0))=13),$P28,"")</f>
         <v/>
       </c>
       <c r="R28" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B29&lt;&gt;0,'Mène 4'!Q28&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S28" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B29&lt;&gt;0,$Q28&lt;&gt;""),RANK($R28,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U28" s="28" t="str">
         <f aca="false">IF(AND(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P28,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P28,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P28,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P28,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P28,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P28,'Mène 3'!$D$5:$D$34,0),1),0))&lt;&gt;13),SUM(IF(Équipe!D29=13,1,0),IF(Équipe!G29=13,1,0),IF(Équipe!J29=13,1,0))&lt;&gt;0 ),$P28,"")</f>
         <v/>
       </c>
       <c r="V28" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B29&lt;&gt;0,'Mène 4'!U28&lt;&gt;""),RAND(),"")</f>
@@ -22125,89 +27352,89 @@
         <f aca="false">IF(AND(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P28,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P28,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P28,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P28,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P28,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P28,'Mène 3'!$D$5:$D$34,0),1),0))=13 ),Q28=""),$P28,"")</f>
         <v/>
       </c>
       <c r="Z28" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B29&lt;&gt;0,'Mène 4'!Y28&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AA28" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B29&lt;&gt;0,$Y28&lt;&gt;""),RANK($Z28,$Z$2:INDIRECT("$Z$"&amp;0+COUNTA($P$2:$P$61)))+MAX($W$2:$W$61),"")</f>
         <v/>
       </c>
       <c r="AC28" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P28,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P28,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P28,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P28,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P28,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P28,'Mène 3'!$D$5:$D$34,0),1),0))&lt;&gt;13 ),$P28,"")</f>
         <v/>
       </c>
       <c r="AD28" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B29&lt;&gt;0,'Mène 4'!AC28&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AE28" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B29&lt;&gt;0,$AC28&lt;&gt;""),RANK($AD28,$AD$2:INDIRECT("$AD$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AA$2:$AA$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="29" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A29" s="33" t="n">
+      <c r="A29" s="34" t="n">
         <f aca="false">IF(ROW(A29)-4&lt;=Procédure!$K$3,ROW(A29)-4,IF(ROW(A29)-(QUOTIENT(ROW(A29)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A29)-(QUOTIENT(ROW(A29)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A29)-(QUOTIENT(ROW(A29)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
-        <v>10</v>
-[...7 lines deleted...]
-      <c r="I29" s="31" t="str">
+        <v>7</v>
+      </c>
+      <c r="B29" s="38"/>
+      <c r="C29" s="39"/>
+      <c r="D29" s="38"/>
+      <c r="E29" s="39"/>
+      <c r="F29" s="15"/>
+      <c r="G29" s="15"/>
+      <c r="I29" s="33" t="str">
         <f aca="false">IF(ROW(I29)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I29)&lt;&gt;3,I28+2,1),"")</f>
         <v/>
       </c>
       <c r="J29" s="1" t="str">
         <f aca="false">IF(I29&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I29,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I29,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I29,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I29,$AE$2:$AE$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="K29" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J29,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L29" s="1" t="str">
         <f aca="false">IF(
 AND(N29&lt;&gt;"",SUM( _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N29,$S$2:$S$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N29,$W$2:$W$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N29,$AA$2:$AA$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N29,$AE$2:$AE$61,0),1),0) )&lt;&gt;0 ),
 SUM(
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N29,$S$2:$S$61,0),1),0),
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N29,$W$2:$W$61,0),1),0),
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N29,$AA$2:$AA$61,0),1),0),
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N29,$AE$2:$AE$61,0),1),0)
 ),
 "")</f>
         <v/>
       </c>
       <c r="M29" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L29,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N29" s="31" t="str">
+      <c r="N29" s="33" t="str">
         <f aca="false">IF(ROW(N29)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I29+1,"")</f>
         <v/>
       </c>
       <c r="P29" s="28" t="str">
         <f aca="false">IF(Équipe!$B30&lt;&gt;0,Équipe!$A30,"")</f>
         <v/>
       </c>
       <c r="Q29" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P29,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P29,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P29,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P29,'Mène 2'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P29,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P29,'Mène 3'!$D$5:$D$34,0),1),0))=13),$P29,"")</f>
         <v/>
       </c>
       <c r="R29" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B30&lt;&gt;0,'Mène 4'!Q29&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S29" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B30&lt;&gt;0,$Q29&lt;&gt;""),RANK($R29,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U29" s="28" t="str">
         <f aca="false">IF(AND(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P29,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P29,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P29,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P29,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P29,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P29,'Mène 3'!$D$5:$D$34,0),1),0))&lt;&gt;13),SUM(IF(Équipe!D30=13,1,0),IF(Équipe!G30=13,1,0),IF(Équipe!J30=13,1,0))&lt;&gt;0 ),$P29,"")</f>
         <v/>
       </c>
       <c r="V29" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B30&lt;&gt;0,'Mène 4'!U29&lt;&gt;""),RAND(),"")</f>
@@ -22221,89 +27448,89 @@
         <f aca="false">IF(AND(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P29,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P29,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P29,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P29,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P29,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P29,'Mène 3'!$D$5:$D$34,0),1),0))=13 ),Q29=""),$P29,"")</f>
         <v/>
       </c>
       <c r="Z29" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B30&lt;&gt;0,'Mène 4'!Y29&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AA29" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B30&lt;&gt;0,$Y29&lt;&gt;""),RANK($Z29,$Z$2:INDIRECT("$Z$"&amp;0+COUNTA($P$2:$P$61)))+MAX($W$2:$W$61),"")</f>
         <v/>
       </c>
       <c r="AC29" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P29,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P29,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P29,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P29,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P29,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P29,'Mène 3'!$D$5:$D$34,0),1),0))&lt;&gt;13 ),$P29,"")</f>
         <v/>
       </c>
       <c r="AD29" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B30&lt;&gt;0,'Mène 4'!AC29&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AE29" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B30&lt;&gt;0,$AC29&lt;&gt;""),RANK($AD29,$AD$2:INDIRECT("$AD$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AA$2:$AA$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="30" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A30" s="33" t="n">
+      <c r="A30" s="34" t="n">
         <f aca="false">IF(ROW(A30)-4&lt;=Procédure!$K$3,ROW(A30)-4,IF(ROW(A30)-(QUOTIENT(ROW(A30)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A30)-(QUOTIENT(ROW(A30)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A30)-(QUOTIENT(ROW(A30)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
-        <v>11</v>
-[...7 lines deleted...]
-      <c r="I30" s="31" t="str">
+        <v>8</v>
+      </c>
+      <c r="B30" s="38"/>
+      <c r="C30" s="39"/>
+      <c r="D30" s="38"/>
+      <c r="E30" s="39"/>
+      <c r="F30" s="15"/>
+      <c r="G30" s="15"/>
+      <c r="I30" s="33" t="str">
         <f aca="false">IF(ROW(I30)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I30)&lt;&gt;3,I29+2,1),"")</f>
         <v/>
       </c>
       <c r="J30" s="1" t="str">
         <f aca="false">IF(I30&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I30,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I30,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I30,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I30,$AE$2:$AE$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="K30" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J30,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L30" s="1" t="str">
         <f aca="false">IF(
 AND(N30&lt;&gt;"",SUM( _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N30,$S$2:$S$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N30,$W$2:$W$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N30,$AA$2:$AA$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N30,$AE$2:$AE$61,0),1),0) )&lt;&gt;0 ),
 SUM(
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N30,$S$2:$S$61,0),1),0),
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N30,$W$2:$W$61,0),1),0),
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N30,$AA$2:$AA$61,0),1),0),
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N30,$AE$2:$AE$61,0),1),0)
 ),
 "")</f>
         <v/>
       </c>
       <c r="M30" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L30,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N30" s="31" t="str">
+      <c r="N30" s="33" t="str">
         <f aca="false">IF(ROW(N30)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I30+1,"")</f>
         <v/>
       </c>
       <c r="P30" s="28" t="str">
         <f aca="false">IF(Équipe!$B31&lt;&gt;0,Équipe!$A31,"")</f>
         <v/>
       </c>
       <c r="Q30" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P30,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P30,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P30,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P30,'Mène 2'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P30,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P30,'Mène 3'!$D$5:$D$34,0),1),0))=13),$P30,"")</f>
         <v/>
       </c>
       <c r="R30" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B31&lt;&gt;0,'Mène 4'!Q30&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S30" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B31&lt;&gt;0,$Q30&lt;&gt;""),RANK($R30,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U30" s="28" t="str">
         <f aca="false">IF(AND(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P30,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P30,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P30,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P30,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P30,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P30,'Mène 3'!$D$5:$D$34,0),1),0))&lt;&gt;13),SUM(IF(Équipe!D31=13,1,0),IF(Équipe!G31=13,1,0),IF(Équipe!J31=13,1,0))&lt;&gt;0 ),$P30,"")</f>
         <v/>
       </c>
       <c r="V30" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B31&lt;&gt;0,'Mène 4'!U30&lt;&gt;""),RAND(),"")</f>
@@ -22317,89 +27544,89 @@
         <f aca="false">IF(AND(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P30,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P30,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P30,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P30,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P30,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P30,'Mène 3'!$D$5:$D$34,0),1),0))=13 ),Q30=""),$P30,"")</f>
         <v/>
       </c>
       <c r="Z30" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B31&lt;&gt;0,'Mène 4'!Y30&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AA30" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B31&lt;&gt;0,$Y30&lt;&gt;""),RANK($Z30,$Z$2:INDIRECT("$Z$"&amp;0+COUNTA($P$2:$P$61)))+MAX($W$2:$W$61),"")</f>
         <v/>
       </c>
       <c r="AC30" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P30,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P30,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P30,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P30,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P30,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P30,'Mène 3'!$D$5:$D$34,0),1),0))&lt;&gt;13 ),$P30,"")</f>
         <v/>
       </c>
       <c r="AD30" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B31&lt;&gt;0,'Mène 4'!AC30&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AE30" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B31&lt;&gt;0,$AC30&lt;&gt;""),RANK($AD30,$AD$2:INDIRECT("$AD$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AA$2:$AA$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="31" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A31" s="33" t="n">
+      <c r="A31" s="34" t="n">
         <f aca="false">IF(ROW(A31)-4&lt;=Procédure!$K$3,ROW(A31)-4,IF(ROW(A31)-(QUOTIENT(ROW(A31)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A31)-(QUOTIENT(ROW(A31)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A31)-(QUOTIENT(ROW(A31)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
-        <v>12</v>
-[...7 lines deleted...]
-      <c r="I31" s="31" t="str">
+        <v>9</v>
+      </c>
+      <c r="B31" s="38"/>
+      <c r="C31" s="39"/>
+      <c r="D31" s="38"/>
+      <c r="E31" s="39"/>
+      <c r="F31" s="15"/>
+      <c r="G31" s="15"/>
+      <c r="I31" s="33" t="str">
         <f aca="false">IF(ROW(I31)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I31)&lt;&gt;3,I30+2,1),"")</f>
         <v/>
       </c>
       <c r="J31" s="1" t="str">
         <f aca="false">IF(I31&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I31,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I31,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I31,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I31,$AE$2:$AE$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="K31" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J31,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L31" s="1" t="str">
         <f aca="false">IF(
 AND(N31&lt;&gt;"",SUM( _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N31,$S$2:$S$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N31,$W$2:$W$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N31,$AA$2:$AA$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N31,$AE$2:$AE$61,0),1),0) )&lt;&gt;0 ),
 SUM(
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N31,$S$2:$S$61,0),1),0),
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N31,$W$2:$W$61,0),1),0),
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N31,$AA$2:$AA$61,0),1),0),
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N31,$AE$2:$AE$61,0),1),0)
 ),
 "")</f>
         <v/>
       </c>
       <c r="M31" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L31,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N31" s="31" t="str">
+      <c r="N31" s="33" t="str">
         <f aca="false">IF(ROW(N31)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I31+1,"")</f>
         <v/>
       </c>
       <c r="P31" s="28" t="str">
         <f aca="false">IF(Équipe!$B32&lt;&gt;0,Équipe!$A32,"")</f>
         <v/>
       </c>
       <c r="Q31" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P31,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P31,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P31,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P31,'Mène 2'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P31,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P31,'Mène 3'!$D$5:$D$34,0),1),0))=13),$P31,"")</f>
         <v/>
       </c>
       <c r="R31" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B32&lt;&gt;0,'Mène 4'!Q31&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S31" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B32&lt;&gt;0,$Q31&lt;&gt;""),RANK($R31,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U31" s="28" t="str">
         <f aca="false">IF(AND(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P31,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P31,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P31,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P31,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P31,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P31,'Mène 3'!$D$5:$D$34,0),1),0))&lt;&gt;13),SUM(IF(Équipe!D32=13,1,0),IF(Équipe!G32=13,1,0),IF(Équipe!J32=13,1,0))&lt;&gt;0 ),$P31,"")</f>
         <v/>
       </c>
       <c r="V31" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B32&lt;&gt;0,'Mène 4'!U31&lt;&gt;""),RAND(),"")</f>
@@ -22413,89 +27640,89 @@
         <f aca="false">IF(AND(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P31,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P31,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P31,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P31,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P31,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P31,'Mène 3'!$D$5:$D$34,0),1),0))=13 ),Q31=""),$P31,"")</f>
         <v/>
       </c>
       <c r="Z31" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B32&lt;&gt;0,'Mène 4'!Y31&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AA31" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B32&lt;&gt;0,$Y31&lt;&gt;""),RANK($Z31,$Z$2:INDIRECT("$Z$"&amp;0+COUNTA($P$2:$P$61)))+MAX($W$2:$W$61),"")</f>
         <v/>
       </c>
       <c r="AC31" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P31,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P31,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P31,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P31,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P31,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P31,'Mène 3'!$D$5:$D$34,0),1),0))&lt;&gt;13 ),$P31,"")</f>
         <v/>
       </c>
       <c r="AD31" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B32&lt;&gt;0,'Mène 4'!AC31&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AE31" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B32&lt;&gt;0,$AC31&lt;&gt;""),RANK($AD31,$AD$2:INDIRECT("$AD$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AA$2:$AA$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="32" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A32" s="33" t="n">
+      <c r="A32" s="34" t="n">
         <f aca="false">IF(ROW(A32)-4&lt;=Procédure!$K$3,ROW(A32)-4,IF(ROW(A32)-(QUOTIENT(ROW(A32)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A32)-(QUOTIENT(ROW(A32)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A32)-(QUOTIENT(ROW(A32)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
-        <v>13</v>
-[...7 lines deleted...]
-      <c r="I32" s="31" t="str">
+        <v>10</v>
+      </c>
+      <c r="B32" s="38"/>
+      <c r="C32" s="39"/>
+      <c r="D32" s="38"/>
+      <c r="E32" s="39"/>
+      <c r="F32" s="15"/>
+      <c r="G32" s="15"/>
+      <c r="I32" s="33" t="str">
         <f aca="false">IF(ROW(I32)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I32)&lt;&gt;3,I31+2,1),"")</f>
         <v/>
       </c>
       <c r="J32" s="1" t="str">
         <f aca="false">IF(I32&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I32,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I32,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I32,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I32,$AE$2:$AE$61,0),1),0)),"")</f>
         <v/>
       </c>
       <c r="K32" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J32,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L32" s="1" t="str">
         <f aca="false">IF(
 AND(N32&lt;&gt;"",SUM( _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N32,$S$2:$S$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N32,$W$2:$W$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N32,$AA$2:$AA$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N32,$AE$2:$AE$61,0),1),0) )&lt;&gt;0 ),
 SUM(
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N32,$S$2:$S$61,0),1),0),
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N32,$W$2:$W$61,0),1),0),
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N32,$AA$2:$AA$61,0),1),0),
 _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N32,$AE$2:$AE$61,0),1),0)
 ),
 "")</f>
         <v/>
       </c>
       <c r="M32" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L32,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N32" s="31" t="str">
+      <c r="N32" s="33" t="str">
         <f aca="false">IF(ROW(N32)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I32+1,"")</f>
         <v/>
       </c>
       <c r="P32" s="28" t="str">
         <f aca="false">IF(Équipe!$B33&lt;&gt;0,Équipe!$A33,"")</f>
         <v/>
       </c>
       <c r="Q32" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P32,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P32,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P32,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P32,'Mène 2'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P32,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P32,'Mène 3'!$D$5:$D$34,0),1),0))=13),$P32,"")</f>
         <v/>
       </c>
       <c r="R32" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B33&lt;&gt;0,'Mène 4'!Q32&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S32" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B33&lt;&gt;0,$Q32&lt;&gt;""),RANK($R32,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U32" s="28" t="str">
         <f aca="false">IF(AND(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P32,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P32,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P32,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P32,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P32,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P32,'Mène 3'!$D$5:$D$34,0),1),0))&lt;&gt;13),SUM(IF(Équipe!D33=13,1,0),IF(Équipe!G33=13,1,0),IF(Équipe!J33=13,1,0))&lt;&gt;0 ),$P32,"")</f>
         <v/>
       </c>
       <c r="V32" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B33&lt;&gt;0,'Mène 4'!U32&lt;&gt;""),RAND(),"")</f>
@@ -22509,60 +27736,60 @@
         <f aca="false">IF(AND(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P32,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P32,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P32,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P32,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P32,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P32,'Mène 3'!$D$5:$D$34,0),1),0))=13 ),Q32=""),$P32,"")</f>
         <v/>
       </c>
       <c r="Z32" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B33&lt;&gt;0,'Mène 4'!Y32&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AA32" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B33&lt;&gt;0,$Y32&lt;&gt;""),RANK($Z32,$Z$2:INDIRECT("$Z$"&amp;0+COUNTA($P$2:$P$61)))+MAX($W$2:$W$61),"")</f>
         <v/>
       </c>
       <c r="AC32" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P32,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P32,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P32,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P32,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P32,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P32,'Mène 3'!$D$5:$D$34,0),1),0))&lt;&gt;13 ),$P32,"")</f>
         <v/>
       </c>
       <c r="AD32" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B33&lt;&gt;0,'Mène 4'!AC32&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AE32" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B33&lt;&gt;0,$AC32&lt;&gt;""),RANK($AD32,$AD$2:INDIRECT("$AD$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AA$2:$AA$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="33" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A33" s="33" t="n">
+      <c r="A33" s="34" t="n">
         <f aca="false">IF(ROW(A33)-4&lt;=Procédure!$K$3,ROW(A33)-4,IF(ROW(A33)-(QUOTIENT(ROW(A33)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A33)-(QUOTIENT(ROW(A33)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A33)-(QUOTIENT(ROW(A33)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
-        <v>14</v>
-[...6 lines deleted...]
-      <c r="G33" s="17"/>
+        <v>11</v>
+      </c>
+      <c r="B33" s="38"/>
+      <c r="C33" s="39"/>
+      <c r="D33" s="38"/>
+      <c r="E33" s="39"/>
+      <c r="F33" s="15"/>
+      <c r="G33" s="15"/>
       <c r="P33" s="28" t="str">
         <f aca="false">IF(Équipe!$B34&lt;&gt;0,Équipe!$A34,"")</f>
         <v/>
       </c>
       <c r="Q33" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P33,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P33,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P33,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P33,'Mène 2'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P33,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P33,'Mène 3'!$D$5:$D$34,0),1),0))=13),$P33,"")</f>
         <v/>
       </c>
       <c r="R33" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B34&lt;&gt;0,'Mène 4'!Q33&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S33" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B34&lt;&gt;0,$Q33&lt;&gt;""),RANK($R33,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U33" s="28" t="str">
         <f aca="false">IF(AND(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P33,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P33,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P33,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P33,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P33,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P33,'Mène 3'!$D$5:$D$34,0),1),0))&lt;&gt;13),SUM(IF(Équipe!D34=13,1,0),IF(Équipe!G34=13,1,0),IF(Équipe!J34=13,1,0))&lt;&gt;0 ),$P33,"")</f>
         <v/>
       </c>
       <c r="V33" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B34&lt;&gt;0,'Mène 4'!U33&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="W33" s="28" t="str">
@@ -22573,60 +27800,60 @@
         <f aca="false">IF(AND(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P33,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P33,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P33,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P33,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P33,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P33,'Mène 3'!$D$5:$D$34,0),1),0))=13 ),Q33=""),$P33,"")</f>
         <v/>
       </c>
       <c r="Z33" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B34&lt;&gt;0,'Mène 4'!Y33&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AA33" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B34&lt;&gt;0,$Y33&lt;&gt;""),RANK($Z33,$Z$2:INDIRECT("$Z$"&amp;0+COUNTA($P$2:$P$61)))+MAX($W$2:$W$61),"")</f>
         <v/>
       </c>
       <c r="AC33" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P33,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P33,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P33,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P33,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P33,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P33,'Mène 3'!$D$5:$D$34,0),1),0))&lt;&gt;13 ),$P33,"")</f>
         <v/>
       </c>
       <c r="AD33" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B34&lt;&gt;0,'Mène 4'!AC33&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AE33" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B34&lt;&gt;0,$AC33&lt;&gt;""),RANK($AD33,$AD$2:INDIRECT("$AD$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AA$2:$AA$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="34" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A34" s="33" t="n">
+      <c r="A34" s="34" t="n">
         <f aca="false">IF(ROW(A34)-4&lt;=Procédure!$K$3,ROW(A34)-4,IF(ROW(A34)-(QUOTIENT(ROW(A34)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A34)-(QUOTIENT(ROW(A34)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A34)-(QUOTIENT(ROW(A34)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
-        <v>15</v>
-[...6 lines deleted...]
-      <c r="G34" s="17"/>
+        <v>12</v>
+      </c>
+      <c r="B34" s="38"/>
+      <c r="C34" s="39"/>
+      <c r="D34" s="38"/>
+      <c r="E34" s="39"/>
+      <c r="F34" s="15"/>
+      <c r="G34" s="15"/>
       <c r="P34" s="28" t="str">
         <f aca="false">IF(Équipe!$B35&lt;&gt;0,Équipe!$A35,"")</f>
         <v/>
       </c>
       <c r="Q34" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P34,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P34,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P34,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P34,'Mène 2'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P34,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P34,'Mène 3'!$D$5:$D$34,0),1),0))=13),$P34,"")</f>
         <v/>
       </c>
       <c r="R34" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B35&lt;&gt;0,'Mène 4'!Q34&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S34" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B35&lt;&gt;0,$Q34&lt;&gt;""),RANK($R34,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U34" s="28" t="str">
         <f aca="false">IF(AND(_xlfn.XOR(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P34,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P34,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P34,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P34,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P34,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P34,'Mène 3'!$D$5:$D$34,0),1),0))&lt;&gt;13),SUM(IF(Équipe!D35=13,1,0),IF(Équipe!G35=13,1,0),IF(Équipe!J35=13,1,0))&lt;&gt;0 ),$P34,"")</f>
         <v/>
       </c>
       <c r="V34" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B35&lt;&gt;0,'Mène 4'!U34&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="W34" s="28" t="str">
@@ -24104,177 +29331,177 @@
         <v/>
       </c>
       <c r="AC61" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P61,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P61,'Mène 1'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P61,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P61,'Mène 2'!$D$5:$D$34,0),1),0))&lt;&gt;13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P61,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P61,'Mène 3'!$D$5:$D$34,0),1),0))&lt;&gt;13 ),$P61,"")</f>
         <v/>
       </c>
       <c r="AD61" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B62&lt;&gt;0,'Mène 4'!AC61&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AE61" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B62&lt;&gt;0,$AC61&lt;&gt;""),RANK($AD61,$AD$2:INDIRECT("$AD$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AA$2:$AA$61),"")</f>
         <v/>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:G2"/>
     <mergeCell ref="I1:N1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C4"/>
     <mergeCell ref="D3:E4"/>
     <mergeCell ref="F3:G3"/>
   </mergeCells>
   <conditionalFormatting sqref="B6:E60">
-    <cfRule type="expression" priority="2" aboveAverage="0" equalAverage="0" bottom="0" percent="0" rank="0" text="" dxfId="7">
+    <cfRule type="expression" priority="2" aboveAverage="0" equalAverage="0" bottom="0" percent="0" rank="0" text="" dxfId="9">
       <formula>AND('Mène 4'!$B6=SUM(_xlfn.IFNA(INDEX('Mène 1'!$D$5:$D$33,MATCH('Mène 4'!$D6,'Mène 1'!$B$5:$B$33,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$B$5:$B$33,MATCH('Mène 4'!$D6,'Mène 1'!$D$5:$D$33,0),1),0)),'Mène 4'!$D6=SUM(_xlfn.IFNA(INDEX('Mène 1'!$D$5:$D$33,MATCH('Mène 4'!$B6,'Mène 1'!$B$5:$B$33,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$B$5:$B$33,MATCH('Mène 4'!$B6,'Mène 1'!$D$5:$D$33,0),1),0)),'Mène 4'!$B6&lt;&gt;"")</formula>
     </cfRule>
-    <cfRule type="expression" priority="3" aboveAverage="0" equalAverage="0" bottom="0" percent="0" rank="0" text="" dxfId="7">
+    <cfRule type="expression" priority="3" aboveAverage="0" equalAverage="0" bottom="0" percent="0" rank="0" text="" dxfId="9">
       <formula>AND('Mène 4'!$B6=SUM(_xlfn.IFNA(INDEX('Mène 2'!$D$5:$D$33,MATCH('Mène 4'!$D6,'Mène 2'!$B$5:$B$33,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$B$5:$B$33,MATCH('Mène 4'!$D6,'Mène 2'!$D$5:$D$33,0),1),0)),'Mène 4'!$D6=SUM(_xlfn.IFNA(INDEX('Mène 2'!$D$5:$D$33,MATCH('Mène 4'!$B6,'Mène 2'!$B$5:$B$33,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$B$5:$B$33,MATCH('Mène 4'!$B6,'Mène 2'!$D$5:$D$33,0),1),0)),'Mène 4'!$B6&lt;&gt;"")</formula>
     </cfRule>
-    <cfRule type="expression" priority="4" aboveAverage="0" equalAverage="0" bottom="0" percent="0" rank="0" text="" dxfId="7">
+    <cfRule type="expression" priority="4" aboveAverage="0" equalAverage="0" bottom="0" percent="0" rank="0" text="" dxfId="9">
       <formula>AND('Mène 4'!$B6=SUM(_xlfn.IFNA(INDEX('Mène 3'!$D$5:$D$33,MATCH('Mène 4'!$D6,'Mène 3'!$B$5:$B$33,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$B$5:$B$33,MATCH('Mène 4'!$D6,'Mène 3'!$D$5:$D$33,0),1),0)),'Mène 4'!$D6=SUM(_xlfn.IFNA(INDEX('Mène 3'!$D$5:$D$33,MATCH('Mène 4'!$B6,'Mène 3'!$B$5:$B$33,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$B$5:$B$33,MATCH('Mène 4'!$B6,'Mène 3'!$D$5:$D$33,0),1),0)),'Mène 4'!$B6&lt;&gt;"")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B21:G34 F5:G20 B20:C20 D17:E17">
     <cfRule type="cellIs" priority="5" operator="equal" aboveAverage="0" equalAverage="0" bottom="0" percent="0" rank="0" text="" dxfId="0">
       <formula>""</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I3:I32">
-    <cfRule type="expression" priority="6" aboveAverage="0" equalAverage="0" bottom="0" percent="0" rank="0" text="" dxfId="6">
+    <cfRule type="expression" priority="6" aboveAverage="0" equalAverage="0" bottom="0" percent="0" rank="0" text="" dxfId="8">
       <formula>J3=""</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="N3:N32">
-    <cfRule type="expression" priority="7" aboveAverage="0" equalAverage="0" bottom="0" percent="0" rank="0" text="" dxfId="6">
+    <cfRule type="expression" priority="7" aboveAverage="0" equalAverage="0" bottom="0" percent="0" rank="0" text="" dxfId="8">
       <formula>L3=""</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B5:E16 B18:E19 B17:C17 D20:E20">
-    <cfRule type="expression" priority="8" aboveAverage="0" equalAverage="0" bottom="0" percent="0" rank="0" text="" dxfId="7">
+    <cfRule type="expression" priority="8" aboveAverage="0" equalAverage="0" bottom="0" percent="0" rank="0" text="" dxfId="9">
       <formula>AND('Mène 4'!$B5=SUM(_xlfn.IFNA(INDEX('Mène 1'!$D$5:$D$33,MATCH('Mène 4'!$D5,'Mène 1'!$B$5:$B$33,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$B$5:$B$33,MATCH('Mène 4'!$D5,'Mène 1'!$D$5:$D$33,0),1),0)),'Mène 4'!$D5=SUM(_xlfn.IFNA(INDEX('Mène 1'!$D$5:$D$33,MATCH('Mène 4'!$B5,'Mène 1'!$B$5:$B$33,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$B$5:$B$33,MATCH('Mène 4'!$B5,'Mène 1'!$D$5:$D$33,0),1),0)),'Mène 4'!$B5&lt;&gt;"")</formula>
     </cfRule>
-    <cfRule type="expression" priority="9" aboveAverage="0" equalAverage="0" bottom="0" percent="0" rank="0" text="" dxfId="7">
+    <cfRule type="expression" priority="9" aboveAverage="0" equalAverage="0" bottom="0" percent="0" rank="0" text="" dxfId="9">
       <formula>AND('Mène 4'!$B5=SUM(_xlfn.IFNA(INDEX('Mène 2'!$D$5:$D$33,MATCH('Mène 4'!$D5,'Mène 2'!$B$5:$B$33,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$B$5:$B$33,MATCH('Mène 4'!$D5,'Mène 2'!$D$5:$D$33,0),1),0)),'Mène 4'!$D5=SUM(_xlfn.IFNA(INDEX('Mène 2'!$D$5:$D$33,MATCH('Mène 4'!$B5,'Mène 2'!$B$5:$B$33,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$B$5:$B$33,MATCH('Mène 4'!$B5,'Mène 2'!$D$5:$D$33,0),1),0)),'Mène 4'!$B5&lt;&gt;"")</formula>
     </cfRule>
-    <cfRule type="expression" priority="10" aboveAverage="0" equalAverage="0" bottom="0" percent="0" rank="0" text="" dxfId="7">
+    <cfRule type="expression" priority="10" aboveAverage="0" equalAverage="0" bottom="0" percent="0" rank="0" text="" dxfId="9">
       <formula>AND('Mène 4'!$B5=SUM(_xlfn.IFNA(INDEX('Mène 3'!$D$5:$D$33,MATCH('Mène 4'!$D5,'Mène 3'!$B$5:$B$33,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$B$5:$B$33,MATCH('Mène 4'!$D5,'Mène 3'!$D$5:$D$33,0),1),0)),'Mène 4'!$D5=SUM(_xlfn.IFNA(INDEX('Mène 3'!$D$5:$D$33,MATCH('Mène 4'!$B5,'Mène 3'!$B$5:$B$33,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$B$5:$B$33,MATCH('Mène 4'!$B5,'Mène 3'!$D$5:$D$33,0),1),0)),'Mène 4'!$B5&lt;&gt;"")</formula>
     </cfRule>
     <cfRule type="cellIs" priority="11" operator="equal" aboveAverage="0" equalAverage="0" bottom="0" percent="0" rank="0" text="" dxfId="0">
       <formula>""</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <pageSetup paperSize="9" scale="100" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="portrait" blackAndWhite="false" draft="false" cellComments="none" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:AI61"/>
   <sheetViews>
-    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="80" zoomScaleNormal="80" zoomScalePageLayoutView="100" workbookViewId="0">
+    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A4" colorId="64" zoomScale="80" zoomScaleNormal="80" zoomScalePageLayoutView="100" workbookViewId="0">
       <selection pane="topLeft" activeCell="B5" activeCellId="0" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.55078125" defaultRowHeight="12.8" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1" min="1" style="1" width="16.67"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2" min="2" style="1" width="4.84"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3" min="3" style="1" width="26.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4" min="4" style="1" width="4.84"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5" min="5" style="1" width="22.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7" min="6" style="1" width="12.67"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14" min="9" style="1" width="14.25"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="16" min="16" style="28" width="11.54"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="17" min="17" style="28" width="15.78"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="20" min="18" style="28" width="11.54"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="21" min="21" style="28" width="13.02"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="36" min="22" style="28" width="11.54"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="37" min="37" style="28" width="11.55"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="47" min="38" style="29" width="11.55"/>
   </cols>
   <sheetData>
     <row r="1" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A1" s="6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B1" s="6"/>
       <c r="C1" s="6"/>
       <c r="D1" s="6"/>
       <c r="E1" s="6"/>
       <c r="F1" s="6"/>
       <c r="G1" s="6"/>
       <c r="I1" s="30" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="J1" s="30"/>
       <c r="K1" s="30"/>
       <c r="L1" s="30"/>
       <c r="M1" s="30"/>
       <c r="N1" s="30"/>
       <c r="Q1" s="28" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="U1" s="28" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="Y1" s="39" t="s">
         <v>63</v>
       </c>
+      <c r="Y1" s="41" t="s">
+        <v>64</v>
+      </c>
       <c r="AC1" s="28" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="AG1" s="28" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="2" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A2" s="6"/>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="I2" s="31"/>
       <c r="J2" s="32" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="K2" s="32"/>
       <c r="L2" s="32" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M2" s="32"/>
       <c r="N2" s="31"/>
       <c r="P2" s="28" t="str">
         <f aca="false">IF(Équipe!$B3&lt;&gt;0,Équipe!$A3,"")</f>
         <v/>
       </c>
       <c r="Q2" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P2,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P2,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P2,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P2,'Mène 2'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P2,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P2,'Mène 3'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P2,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P2,'Mène 4'!$D$5:$D$34,0),1),0))=13),$P2,"")</f>
         <v/>
       </c>
       <c r="R2" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B3&lt;&gt;0,'Mène 5'!Q2&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S2" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B3&lt;&gt;0,$Q2&lt;&gt;""),RANK($R2,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U2" s="28" t="str">
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P2,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P2,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P2,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P2,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P2,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P2,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P2,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P2,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P2,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P2,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P2,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P2,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P2,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P2,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P2,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P2,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 39,P2,"")</f>
         <v/>
       </c>
       <c r="V2" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B3&lt;&gt;0,'Mène 5'!U2&lt;&gt;""),RAND(),"")</f>
@@ -24301,88 +29528,88 @@
         <v/>
       </c>
       <c r="AD2" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B3&lt;&gt;0,'Mène 5'!AC2&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AE2" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B3&lt;&gt;0,$AC2&lt;&gt;""),RANK($AD2,$AD$2:INDIRECT("$AD$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AA$2:$AA$61),"")</f>
         <v/>
       </c>
       <c r="AG2" s="28" t="str">
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P2,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P2,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P2,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P2,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P2,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P2,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P2,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P2,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$33,MATCH($P2,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P2,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P2,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P2,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P2,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P2,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P2,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P2,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 0,P2,"")</f>
         <v/>
       </c>
       <c r="AH2" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B3&lt;&gt;0,'Mène 5'!AG2&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AI2" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B3&lt;&gt;0,$AG2&lt;&gt;""),RANK($AH2,$AH$2:INDIRECT("$AH$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AE$2:$AE$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="3" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A3" s="6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C3" s="6"/>
       <c r="D3" s="6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E3" s="6"/>
       <c r="F3" s="6" t="s">
         <v>25</v>
       </c>
       <c r="G3" s="6"/>
-      <c r="I3" s="31" t="str">
+      <c r="I3" s="33" t="str">
         <f aca="false">IF(ROW(I3)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I3)&lt;&gt;3,I2+2,1),"")</f>
         <v/>
       </c>
       <c r="J3" s="1" t="str">
         <f aca="false">IF(I3&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I3,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I3,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I3,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I3,$AI$2:$AI$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I3,$AE$2:$AE$61,0),1),0) ),"")</f>
         <v/>
       </c>
       <c r="K3" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J3,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L3" s="1" t="str">
         <f aca="false">IF(
-      AND (N3&lt;&gt;"", SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N3,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N3,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N3,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N3,$AE$2:$AE$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N3,$AI$2:$AI$61,0),1),0))&lt;&gt;0),
+         AND (N3&lt;&gt;"", SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N3,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N3,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N3,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N3,$AE$2:$AE$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N3,$AI$2:$AI$61,0),1),0))&lt;&gt;0),
 SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N3,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N3,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N3,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N3,$AE$2:$AE$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N3,$AI$2:$AI$61,0),1),0)),
 "")</f>
         <v/>
       </c>
       <c r="M3" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L3,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N3" s="31" t="str">
+      <c r="N3" s="33" t="str">
         <f aca="false">IF(ROW(N3)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I3+1,"")</f>
         <v/>
       </c>
       <c r="P3" s="28" t="str">
         <f aca="false">IF(Équipe!$B4&lt;&gt;0,Équipe!$A4,"")</f>
         <v/>
       </c>
       <c r="Q3" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P3,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P3,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P3,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P3,'Mène 2'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P3,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P3,'Mène 3'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P3,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P3,'Mène 4'!$D$5:$D$34,0),1),0))=13),$P3,"")</f>
         <v/>
       </c>
       <c r="R3" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B4&lt;&gt;0,'Mène 5'!Q3&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S3" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B4&lt;&gt;0,$Q3&lt;&gt;""),RANK($R3,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U3" s="28" t="str">
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P3,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P3,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P3,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P3,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P3,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P3,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P3,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P3,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P3,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P3,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P3,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P3,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P3,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P3,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P3,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P3,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 39,P3,"")</f>
         <v/>
       </c>
       <c r="V3" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B4&lt;&gt;0,'Mène 5'!U3&lt;&gt;""),RAND(),"")</f>
@@ -24414,79 +29641,79 @@
       </c>
       <c r="AE3" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B4&lt;&gt;0,$AC3&lt;&gt;""),RANK($AD3,$AD$2:INDIRECT("$AD$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AA$2:$AA$61),"")</f>
         <v/>
       </c>
       <c r="AG3" s="28" t="str">
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P3,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P3,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P3,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P3,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P3,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P3,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P3,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P3,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$33,MATCH($P3,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P3,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P3,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P3,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P3,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P3,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P3,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P3,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 0,P3,"")</f>
         <v/>
       </c>
       <c r="AH3" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B4&lt;&gt;0,'Mène 5'!AG3&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AI3" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B4&lt;&gt;0,$AG3&lt;&gt;""),RANK($AH3,$AH$2:INDIRECT("$AH$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AE$2:$AE$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="4" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A4" s="6"/>
       <c r="B4" s="6"/>
       <c r="C4" s="6"/>
       <c r="D4" s="6"/>
       <c r="E4" s="6"/>
       <c r="F4" s="6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G4" s="6" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="I4" s="31" t="str">
+        <v>48</v>
+      </c>
+      <c r="I4" s="33" t="str">
         <f aca="false">IF(ROW(I4)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I4)&lt;&gt;3,I3+2,1),"")</f>
         <v/>
       </c>
       <c r="J4" s="1" t="str">
         <f aca="false">IF(I4&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I4,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I4,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I4,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I4,$AI$2:$AI$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I4,$AE$2:$AE$61,0),1),0) ),"")</f>
         <v/>
       </c>
       <c r="K4" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J4,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L4" s="1" t="str">
         <f aca="false">IF(
-      AND (N4&lt;&gt;"", SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N4,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N4,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N4,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N4,$AE$2:$AE$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N4,$AI$2:$AI$61,0),1),0))&lt;&gt;0),
+         AND (N4&lt;&gt;"", SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N4,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N4,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N4,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N4,$AE$2:$AE$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N4,$AI$2:$AI$61,0),1),0))&lt;&gt;0),
 SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N4,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N4,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N4,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N4,$AE$2:$AE$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N4,$AI$2:$AI$61,0),1),0)),
 "")</f>
         <v/>
       </c>
       <c r="M4" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L4,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N4" s="31" t="str">
+      <c r="N4" s="33" t="str">
         <f aca="false">IF(ROW(N4)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I4+1,"")</f>
         <v/>
       </c>
       <c r="P4" s="28" t="str">
         <f aca="false">IF(Équipe!$B5&lt;&gt;0,Équipe!$A5,"")</f>
         <v/>
       </c>
       <c r="Q4" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P4,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P4,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P4,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P4,'Mène 2'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P4,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P4,'Mène 3'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P4,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P4,'Mène 4'!$D$5:$D$34,0),1),0))=13),$P4,"")</f>
         <v/>
       </c>
       <c r="R4" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B5&lt;&gt;0,'Mène 5'!Q4&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S4" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B5&lt;&gt;0,$Q4&lt;&gt;""),RANK($R4,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U4" s="28" t="str">
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P4,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P4,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P4,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P4,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P4,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P4,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P4,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P4,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P4,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P4,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P4,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P4,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P4,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P4,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P4,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P4,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 39,P4,"")</f>
         <v/>
       </c>
       <c r="V4" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B5&lt;&gt;0,'Mène 5'!U4&lt;&gt;""),RAND(),"")</f>
@@ -24512,84 +29739,84 @@
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P4,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P4,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P4,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P4,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P4,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P4,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P4,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P4,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P4,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P4,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$43,MATCH($P4,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P4,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P4,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P4,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P4,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P4,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 13,P4,"")</f>
         <v/>
       </c>
       <c r="AD4" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B5&lt;&gt;0,'Mène 5'!AC4&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AE4" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B5&lt;&gt;0,$AC4&lt;&gt;""),RANK($AD4,$AD$2:INDIRECT("$AD$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AA$2:$AA$61),"")</f>
         <v/>
       </c>
       <c r="AG4" s="28" t="str">
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P4,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P4,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P4,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P4,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P4,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P4,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P4,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P4,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$33,MATCH($P4,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P4,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P4,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P4,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P4,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P4,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P4,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P4,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 0,P4,"")</f>
         <v/>
       </c>
       <c r="AH4" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B5&lt;&gt;0,'Mène 5'!AG4&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AI4" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B5&lt;&gt;0,$AG4&lt;&gt;""),RANK($AH4,$AH$2:INDIRECT("$AH$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AE$2:$AE$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="5" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A5" s="33" t="n">
+      <c r="A5" s="34" t="n">
         <f aca="false">IF(ROW(A5)-4&lt;=Procédure!$K$3,ROW(A5)-4,IF(ROW(A5)-(QUOTIENT(ROW(A5)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A5)-(QUOTIENT(ROW(A5)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A5)-(QUOTIENT(ROW(A5)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
         <v>1</v>
       </c>
-      <c r="B5" s="34"/>
-[...5 lines deleted...]
-      <c r="I5" s="31" t="str">
+      <c r="B5" s="35"/>
+      <c r="C5" s="36"/>
+      <c r="D5" s="35"/>
+      <c r="E5" s="36"/>
+      <c r="F5" s="37"/>
+      <c r="G5" s="37"/>
+      <c r="I5" s="33" t="str">
         <f aca="false">IF(ROW(I5)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I5)&lt;&gt;3,I4+2,1),"")</f>
         <v/>
       </c>
       <c r="J5" s="1" t="str">
         <f aca="false">IF(I5&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I5,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I5,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I5,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I5,$AI$2:$AI$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I5,$AE$2:$AE$61,0),1),0) ),"")</f>
         <v/>
       </c>
       <c r="K5" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J5,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L5" s="1" t="str">
         <f aca="false">IF(
-      AND (N5&lt;&gt;"", SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N5,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N5,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N5,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N5,$AE$2:$AE$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N5,$AI$2:$AI$61,0),1),0))&lt;&gt;0),
+         AND (N5&lt;&gt;"", SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N5,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N5,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N5,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N5,$AE$2:$AE$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N5,$AI$2:$AI$61,0),1),0))&lt;&gt;0),
 SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N5,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N5,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N5,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N5,$AE$2:$AE$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N5,$AI$2:$AI$61,0),1),0)),
 "")</f>
         <v/>
       </c>
       <c r="M5" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L5,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N5" s="31" t="str">
+      <c r="N5" s="33" t="str">
         <f aca="false">IF(ROW(N5)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I5+1,"")</f>
         <v/>
       </c>
       <c r="P5" s="28" t="str">
         <f aca="false">IF(Équipe!$B6&lt;&gt;0,Équipe!$A6,"")</f>
         <v/>
       </c>
       <c r="Q5" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P5,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P5,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P5,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P5,'Mène 2'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P5,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P5,'Mène 3'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P5,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P5,'Mène 4'!$D$5:$D$34,0),1),0))=13),$P5,"")</f>
         <v/>
       </c>
       <c r="R5" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B6&lt;&gt;0,'Mène 5'!Q5&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S5" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B6&lt;&gt;0,$Q5&lt;&gt;""),RANK($R5,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U5" s="28" t="str">
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P5,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P5,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P5,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P5,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P5,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P5,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P5,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P5,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P5,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P5,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P5,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P5,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P5,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P5,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P5,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P5,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 39,P5,"")</f>
         <v/>
       </c>
       <c r="V5" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B6&lt;&gt;0,'Mène 5'!U5&lt;&gt;""),RAND(),"")</f>
@@ -24615,84 +29842,84 @@
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P5,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P5,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P5,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P5,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P5,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P5,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P5,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P5,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P5,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P5,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$43,MATCH($P5,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P5,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P5,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P5,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P5,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P5,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 13,P5,"")</f>
         <v/>
       </c>
       <c r="AD5" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B6&lt;&gt;0,'Mène 5'!AC5&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AE5" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B6&lt;&gt;0,$AC5&lt;&gt;""),RANK($AD5,$AD$2:INDIRECT("$AD$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AA$2:$AA$61),"")</f>
         <v/>
       </c>
       <c r="AG5" s="28" t="str">
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P5,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P5,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P5,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P5,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P5,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P5,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P5,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P5,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$33,MATCH($P5,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P5,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P5,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P5,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P5,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P5,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P5,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P5,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 0,P5,"")</f>
         <v/>
       </c>
       <c r="AH5" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B6&lt;&gt;0,'Mène 5'!AG5&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AI5" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B6&lt;&gt;0,$AG5&lt;&gt;""),RANK($AH5,$AH$2:INDIRECT("$AH$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AE$2:$AE$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="6" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A6" s="33" t="n">
+      <c r="A6" s="34" t="n">
         <f aca="false">IF(ROW(A6)-4&lt;=Procédure!$K$3,ROW(A6)-4,IF(ROW(A6)-(QUOTIENT(ROW(A6)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A6)-(QUOTIENT(ROW(A6)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A6)-(QUOTIENT(ROW(A6)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
         <v>2</v>
       </c>
-      <c r="B6" s="34"/>
-[...5 lines deleted...]
-      <c r="I6" s="31" t="str">
+      <c r="B6" s="35"/>
+      <c r="C6" s="36"/>
+      <c r="D6" s="35"/>
+      <c r="E6" s="36"/>
+      <c r="F6" s="37"/>
+      <c r="G6" s="37"/>
+      <c r="I6" s="33" t="str">
         <f aca="false">IF(ROW(I6)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I6)&lt;&gt;3,I5+2,1),"")</f>
         <v/>
       </c>
       <c r="J6" s="1" t="str">
         <f aca="false">IF(I6&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I6,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I6,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I6,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I6,$AI$2:$AI$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I6,$AE$2:$AE$61,0),1),0) ),"")</f>
         <v/>
       </c>
       <c r="K6" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J6,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L6" s="1" t="str">
         <f aca="false">IF(
-      AND (N6&lt;&gt;"", SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N6,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N6,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N6,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N6,$AE$2:$AE$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N6,$AI$2:$AI$61,0),1),0))&lt;&gt;0),
+         AND (N6&lt;&gt;"", SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N6,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N6,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N6,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N6,$AE$2:$AE$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N6,$AI$2:$AI$61,0),1),0))&lt;&gt;0),
 SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N6,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N6,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N6,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N6,$AE$2:$AE$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N6,$AI$2:$AI$61,0),1),0)),
 "")</f>
         <v/>
       </c>
       <c r="M6" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L6,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N6" s="31" t="str">
+      <c r="N6" s="33" t="str">
         <f aca="false">IF(ROW(N6)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I6+1,"")</f>
         <v/>
       </c>
       <c r="P6" s="28" t="str">
         <f aca="false">IF(Équipe!$B7&lt;&gt;0,Équipe!$A7,"")</f>
         <v/>
       </c>
       <c r="Q6" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P6,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P6,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P6,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P6,'Mène 2'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P6,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P6,'Mène 3'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P6,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P6,'Mène 4'!$D$5:$D$34,0),1),0))=13),$P6,"")</f>
         <v/>
       </c>
       <c r="R6" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B7&lt;&gt;0,'Mène 5'!Q6&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S6" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B7&lt;&gt;0,$Q6&lt;&gt;""),RANK($R6,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U6" s="28" t="str">
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P6,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P6,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P6,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P6,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P6,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P6,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P6,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P6,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P6,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P6,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P6,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P6,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P6,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P6,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P6,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P6,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 39,P6,"")</f>
         <v/>
       </c>
       <c r="V6" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B7&lt;&gt;0,'Mène 5'!U6&lt;&gt;""),RAND(),"")</f>
@@ -24718,84 +29945,84 @@
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P6,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P6,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P6,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P6,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P6,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P6,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P6,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P6,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P6,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P6,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$43,MATCH($P6,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P6,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P6,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P6,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P6,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P6,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 13,P6,"")</f>
         <v/>
       </c>
       <c r="AD6" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B7&lt;&gt;0,'Mène 5'!AC6&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AE6" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B7&lt;&gt;0,$AC6&lt;&gt;""),RANK($AD6,$AD$2:INDIRECT("$AD$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AA$2:$AA$61),"")</f>
         <v/>
       </c>
       <c r="AG6" s="28" t="str">
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P6,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P6,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P6,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P6,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P6,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P6,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P6,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P6,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$33,MATCH($P6,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P6,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P6,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P6,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P6,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P6,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P6,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P6,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 0,P6,"")</f>
         <v/>
       </c>
       <c r="AH6" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B7&lt;&gt;0,'Mène 5'!AG6&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AI6" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B7&lt;&gt;0,$AG6&lt;&gt;""),RANK($AH6,$AH$2:INDIRECT("$AH$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AE$2:$AE$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="7" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A7" s="33" t="n">
+      <c r="A7" s="34" t="n">
         <f aca="false">IF(ROW(A7)-4&lt;=Procédure!$K$3,ROW(A7)-4,IF(ROW(A7)-(QUOTIENT(ROW(A7)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A7)-(QUOTIENT(ROW(A7)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A7)-(QUOTIENT(ROW(A7)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
         <v>3</v>
       </c>
-      <c r="B7" s="34"/>
-[...5 lines deleted...]
-      <c r="I7" s="31" t="str">
+      <c r="B7" s="35"/>
+      <c r="C7" s="36"/>
+      <c r="D7" s="35"/>
+      <c r="E7" s="36"/>
+      <c r="F7" s="37"/>
+      <c r="G7" s="37"/>
+      <c r="I7" s="33" t="str">
         <f aca="false">IF(ROW(I7)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I7)&lt;&gt;3,I6+2,1),"")</f>
         <v/>
       </c>
       <c r="J7" s="1" t="str">
         <f aca="false">IF(I7&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I7,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I7,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I7,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I7,$AI$2:$AI$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I7,$AE$2:$AE$61,0),1),0) ),"")</f>
         <v/>
       </c>
       <c r="K7" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J7,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L7" s="1" t="str">
         <f aca="false">IF(
-      AND (N7&lt;&gt;"", SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N7,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N7,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N7,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N7,$AE$2:$AE$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N7,$AI$2:$AI$61,0),1),0))&lt;&gt;0),
+         AND (N7&lt;&gt;"", SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N7,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N7,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N7,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N7,$AE$2:$AE$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N7,$AI$2:$AI$61,0),1),0))&lt;&gt;0),
 SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N7,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N7,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N7,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N7,$AE$2:$AE$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N7,$AI$2:$AI$61,0),1),0)),
 "")</f>
         <v/>
       </c>
       <c r="M7" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L7,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N7" s="31" t="str">
+      <c r="N7" s="33" t="str">
         <f aca="false">IF(ROW(N7)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I7+1,"")</f>
         <v/>
       </c>
       <c r="P7" s="28" t="str">
         <f aca="false">IF(Équipe!$B8&lt;&gt;0,Équipe!$A8,"")</f>
         <v/>
       </c>
       <c r="Q7" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P7,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P7,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P7,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P7,'Mène 2'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P7,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P7,'Mène 3'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P7,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P7,'Mène 4'!$D$5:$D$34,0),1),0))=13),$P7,"")</f>
         <v/>
       </c>
       <c r="R7" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B8&lt;&gt;0,'Mène 5'!Q7&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S7" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B8&lt;&gt;0,$Q7&lt;&gt;""),RANK($R7,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U7" s="28" t="str">
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P7,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P7,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P7,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P7,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P7,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P7,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P7,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P7,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P7,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P7,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P7,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P7,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P7,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P7,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P7,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P7,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 39,P7,"")</f>
         <v/>
       </c>
       <c r="V7" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B8&lt;&gt;0,'Mène 5'!U7&lt;&gt;""),RAND(),"")</f>
@@ -24821,84 +30048,84 @@
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P7,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P7,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P7,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P7,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P7,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P7,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P7,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P7,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P7,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P7,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$43,MATCH($P7,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P7,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P7,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P7,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P7,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P7,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 13,P7,"")</f>
         <v/>
       </c>
       <c r="AD7" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B8&lt;&gt;0,'Mène 5'!AC7&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AE7" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B8&lt;&gt;0,$AC7&lt;&gt;""),RANK($AD7,$AD$2:INDIRECT("$AD$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AA$2:$AA$61),"")</f>
         <v/>
       </c>
       <c r="AG7" s="28" t="str">
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P7,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P7,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P7,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P7,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P7,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P7,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P7,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P7,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$33,MATCH($P7,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P7,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P7,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P7,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P7,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P7,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P7,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P7,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 0,P7,"")</f>
         <v/>
       </c>
       <c r="AH7" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B8&lt;&gt;0,'Mène 5'!AG7&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AI7" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B8&lt;&gt;0,$AG7&lt;&gt;""),RANK($AH7,$AH$2:INDIRECT("$AH$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AE$2:$AE$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="8" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A8" s="33" t="n">
+      <c r="A8" s="34" t="n">
         <f aca="false">IF(ROW(A8)-4&lt;=Procédure!$K$3,ROW(A8)-4,IF(ROW(A8)-(QUOTIENT(ROW(A8)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A8)-(QUOTIENT(ROW(A8)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A8)-(QUOTIENT(ROW(A8)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
         <v>4</v>
       </c>
-      <c r="B8" s="34"/>
-[...5 lines deleted...]
-      <c r="I8" s="31" t="str">
+      <c r="B8" s="35"/>
+      <c r="C8" s="36"/>
+      <c r="D8" s="35"/>
+      <c r="E8" s="36"/>
+      <c r="F8" s="37"/>
+      <c r="G8" s="37"/>
+      <c r="I8" s="33" t="str">
         <f aca="false">IF(ROW(I8)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I8)&lt;&gt;3,I7+2,1),"")</f>
         <v/>
       </c>
       <c r="J8" s="1" t="str">
         <f aca="false">IF(I8&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I8,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I8,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I8,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I8,$AI$2:$AI$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I8,$AE$2:$AE$61,0),1),0) ),"")</f>
         <v/>
       </c>
       <c r="K8" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J8,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L8" s="1" t="str">
         <f aca="false">IF(
-      AND (N8&lt;&gt;"", SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N8,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N8,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N8,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N8,$AE$2:$AE$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N8,$AI$2:$AI$61,0),1),0))&lt;&gt;0),
+         AND (N8&lt;&gt;"", SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N8,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N8,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N8,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N8,$AE$2:$AE$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N8,$AI$2:$AI$61,0),1),0))&lt;&gt;0),
 SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N8,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N8,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N8,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N8,$AE$2:$AE$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N8,$AI$2:$AI$61,0),1),0)),
 "")</f>
         <v/>
       </c>
       <c r="M8" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L8,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N8" s="31" t="str">
+      <c r="N8" s="33" t="str">
         <f aca="false">IF(ROW(N8)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I8+1,"")</f>
         <v/>
       </c>
       <c r="P8" s="28" t="str">
         <f aca="false">IF(Équipe!$B9&lt;&gt;0,Équipe!$A9,"")</f>
         <v/>
       </c>
       <c r="Q8" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P8,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P8,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P8,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P8,'Mène 2'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P8,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P8,'Mène 3'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P8,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P8,'Mène 4'!$D$5:$D$34,0),1),0))=13),$P8,"")</f>
         <v/>
       </c>
       <c r="R8" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B9&lt;&gt;0,'Mène 5'!Q8&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S8" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B9&lt;&gt;0,$Q8&lt;&gt;""),RANK($R8,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U8" s="28" t="str">
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P8,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P8,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P8,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P8,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P8,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P8,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P8,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P8,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P8,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P8,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P8,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P8,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P8,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P8,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P8,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P8,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 39,P8,"")</f>
         <v/>
       </c>
       <c r="V8" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B9&lt;&gt;0,'Mène 5'!U8&lt;&gt;""),RAND(),"")</f>
@@ -24924,84 +30151,84 @@
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P8,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P8,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P8,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P8,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P8,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P8,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P8,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P8,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P8,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P8,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$43,MATCH($P8,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P8,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P8,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P8,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P8,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P8,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 13,P8,"")</f>
         <v/>
       </c>
       <c r="AD8" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B9&lt;&gt;0,'Mène 5'!AC8&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AE8" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B9&lt;&gt;0,$AC8&lt;&gt;""),RANK($AD8,$AD$2:INDIRECT("$AD$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AA$2:$AA$61),"")</f>
         <v/>
       </c>
       <c r="AG8" s="28" t="str">
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P8,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P8,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P8,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P8,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P8,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P8,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P8,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P8,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$33,MATCH($P8,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P8,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P8,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P8,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P8,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P8,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P8,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P8,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 0,P8,"")</f>
         <v/>
       </c>
       <c r="AH8" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B9&lt;&gt;0,'Mène 5'!AG8&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AI8" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B9&lt;&gt;0,$AG8&lt;&gt;""),RANK($AH8,$AH$2:INDIRECT("$AH$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AE$2:$AE$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="9" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A9" s="33" t="n">
+      <c r="A9" s="34" t="n">
         <f aca="false">IF(ROW(A9)-4&lt;=Procédure!$K$3,ROW(A9)-4,IF(ROW(A9)-(QUOTIENT(ROW(A9)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A9)-(QUOTIENT(ROW(A9)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A9)-(QUOTIENT(ROW(A9)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
         <v>5</v>
       </c>
-      <c r="B9" s="34"/>
-[...5 lines deleted...]
-      <c r="I9" s="31" t="str">
+      <c r="B9" s="35"/>
+      <c r="C9" s="36"/>
+      <c r="D9" s="35"/>
+      <c r="E9" s="36"/>
+      <c r="F9" s="37"/>
+      <c r="G9" s="37"/>
+      <c r="I9" s="33" t="str">
         <f aca="false">IF(ROW(I9)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I9)&lt;&gt;3,I8+2,1),"")</f>
         <v/>
       </c>
       <c r="J9" s="1" t="str">
         <f aca="false">IF(I9&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I9,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I9,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I9,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I9,$AI$2:$AI$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I9,$AE$2:$AE$61,0),1),0) ),"")</f>
         <v/>
       </c>
       <c r="K9" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J9,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L9" s="1" t="str">
         <f aca="false">IF(
-      AND (N9&lt;&gt;"", SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N9,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N9,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N9,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N9,$AE$2:$AE$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N9,$AI$2:$AI$61,0),1),0))&lt;&gt;0),
+         AND (N9&lt;&gt;"", SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N9,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N9,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N9,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N9,$AE$2:$AE$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N9,$AI$2:$AI$61,0),1),0))&lt;&gt;0),
 SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N9,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N9,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N9,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N9,$AE$2:$AE$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N9,$AI$2:$AI$61,0),1),0)),
 "")</f>
         <v/>
       </c>
       <c r="M9" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L9,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N9" s="31" t="str">
+      <c r="N9" s="33" t="str">
         <f aca="false">IF(ROW(N9)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I9+1,"")</f>
         <v/>
       </c>
       <c r="P9" s="28" t="str">
         <f aca="false">IF(Équipe!$B10&lt;&gt;0,Équipe!$A10,"")</f>
         <v/>
       </c>
       <c r="Q9" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P9,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P9,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P9,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P9,'Mène 2'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P9,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P9,'Mène 3'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P9,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P9,'Mène 4'!$D$5:$D$34,0),1),0))=13),$P9,"")</f>
         <v/>
       </c>
       <c r="R9" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B10&lt;&gt;0,'Mène 5'!Q9&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S9" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B10&lt;&gt;0,$Q9&lt;&gt;""),RANK($R9,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U9" s="28" t="str">
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P9,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P9,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P9,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P9,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P9,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P9,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P9,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P9,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P9,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P9,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P9,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P9,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P9,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P9,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P9,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P9,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 39,P9,"")</f>
         <v/>
       </c>
       <c r="V9" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B10&lt;&gt;0,'Mène 5'!U9&lt;&gt;""),RAND(),"")</f>
@@ -25027,84 +30254,84 @@
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P9,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P9,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P9,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P9,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P9,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P9,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P9,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P9,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P9,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P9,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$43,MATCH($P9,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P9,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P9,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P9,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P9,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P9,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 13,P9,"")</f>
         <v/>
       </c>
       <c r="AD9" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B10&lt;&gt;0,'Mène 5'!AC9&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AE9" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B10&lt;&gt;0,$AC9&lt;&gt;""),RANK($AD9,$AD$2:INDIRECT("$AD$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AA$2:$AA$61),"")</f>
         <v/>
       </c>
       <c r="AG9" s="28" t="str">
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P9,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P9,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P9,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P9,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P9,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P9,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P9,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P9,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$33,MATCH($P9,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P9,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P9,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P9,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P9,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P9,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P9,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P9,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 0,P9,"")</f>
         <v/>
       </c>
       <c r="AH9" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B10&lt;&gt;0,'Mène 5'!AG9&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AI9" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B10&lt;&gt;0,$AG9&lt;&gt;""),RANK($AH9,$AH$2:INDIRECT("$AH$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AE$2:$AE$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="10" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A10" s="33" t="n">
+      <c r="A10" s="34" t="n">
         <f aca="false">IF(ROW(A10)-4&lt;=Procédure!$K$3,ROW(A10)-4,IF(ROW(A10)-(QUOTIENT(ROW(A10)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A10)-(QUOTIENT(ROW(A10)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A10)-(QUOTIENT(ROW(A10)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
         <v>6</v>
       </c>
-      <c r="B10" s="34"/>
-[...5 lines deleted...]
-      <c r="I10" s="31" t="str">
+      <c r="B10" s="35"/>
+      <c r="C10" s="36"/>
+      <c r="D10" s="35"/>
+      <c r="E10" s="36"/>
+      <c r="F10" s="37"/>
+      <c r="G10" s="37"/>
+      <c r="I10" s="33" t="str">
         <f aca="false">IF(ROW(I10)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I10)&lt;&gt;3,I9+2,1),"")</f>
         <v/>
       </c>
       <c r="J10" s="1" t="str">
         <f aca="false">IF(I10&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I10,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I10,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I10,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I10,$AI$2:$AI$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I10,$AE$2:$AE$61,0),1),0) ),"")</f>
         <v/>
       </c>
       <c r="K10" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J10,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L10" s="1" t="str">
         <f aca="false">IF(
-      AND (N10&lt;&gt;"", SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N10,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N10,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N10,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N10,$AE$2:$AE$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N10,$AI$2:$AI$61,0),1),0))&lt;&gt;0),
+         AND (N10&lt;&gt;"", SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N10,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N10,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N10,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N10,$AE$2:$AE$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N10,$AI$2:$AI$61,0),1),0))&lt;&gt;0),
 SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N10,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N10,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N10,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N10,$AE$2:$AE$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N10,$AI$2:$AI$61,0),1),0)),
 "")</f>
         <v/>
       </c>
       <c r="M10" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L10,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N10" s="31" t="str">
+      <c r="N10" s="33" t="str">
         <f aca="false">IF(ROW(N10)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I10+1,"")</f>
         <v/>
       </c>
       <c r="P10" s="28" t="str">
         <f aca="false">IF(Équipe!$B11&lt;&gt;0,Équipe!$A11,"")</f>
         <v/>
       </c>
       <c r="Q10" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P10,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P10,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P10,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P10,'Mène 2'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P10,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P10,'Mène 3'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P10,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P10,'Mène 4'!$D$5:$D$34,0),1),0))=13),$P10,"")</f>
         <v/>
       </c>
       <c r="R10" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B11&lt;&gt;0,'Mène 5'!Q10&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S10" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B11&lt;&gt;0,$Q10&lt;&gt;""),RANK($R10,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U10" s="28" t="str">
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P10,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P10,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P10,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P10,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P10,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P10,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P10,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P10,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P10,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P10,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P10,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P10,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P10,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P10,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P10,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P10,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 39,P10,"")</f>
         <v/>
       </c>
       <c r="V10" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B11&lt;&gt;0,'Mène 5'!U10&lt;&gt;""),RAND(),"")</f>
@@ -25130,84 +30357,84 @@
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P10,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P10,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P10,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P10,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P10,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P10,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P10,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P10,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P10,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P10,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$43,MATCH($P10,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P10,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P10,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P10,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P10,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P10,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 13,P10,"")</f>
         <v/>
       </c>
       <c r="AD10" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B11&lt;&gt;0,'Mène 5'!AC10&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AE10" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B11&lt;&gt;0,$AC10&lt;&gt;""),RANK($AD10,$AD$2:INDIRECT("$AD$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AA$2:$AA$61),"")</f>
         <v/>
       </c>
       <c r="AG10" s="28" t="str">
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P10,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P10,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P10,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P10,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P10,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P10,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P10,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P10,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$33,MATCH($P10,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P10,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P10,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P10,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P10,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P10,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P10,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P10,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 0,P10,"")</f>
         <v/>
       </c>
       <c r="AH10" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B11&lt;&gt;0,'Mène 5'!AG10&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AI10" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B11&lt;&gt;0,$AG10&lt;&gt;""),RANK($AH10,$AH$2:INDIRECT("$AH$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AE$2:$AE$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="11" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A11" s="33" t="n">
+      <c r="A11" s="34" t="n">
         <f aca="false">IF(ROW(A11)-4&lt;=Procédure!$K$3,ROW(A11)-4,IF(ROW(A11)-(QUOTIENT(ROW(A11)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A11)-(QUOTIENT(ROW(A11)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A11)-(QUOTIENT(ROW(A11)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
         <v>7</v>
       </c>
-      <c r="B11" s="34"/>
-[...5 lines deleted...]
-      <c r="I11" s="31" t="str">
+      <c r="B11" s="35"/>
+      <c r="C11" s="36"/>
+      <c r="D11" s="35"/>
+      <c r="E11" s="36"/>
+      <c r="F11" s="37"/>
+      <c r="G11" s="37"/>
+      <c r="I11" s="33" t="str">
         <f aca="false">IF(ROW(I11)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I11)&lt;&gt;3,I10+2,1),"")</f>
         <v/>
       </c>
       <c r="J11" s="1" t="str">
         <f aca="false">IF(I11&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I11,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I11,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I11,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I11,$AI$2:$AI$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I11,$AE$2:$AE$61,0),1),0) ),"")</f>
         <v/>
       </c>
       <c r="K11" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J11,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L11" s="1" t="str">
         <f aca="false">IF(
-      AND (N11&lt;&gt;"", SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N11,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N11,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N11,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N11,$AE$2:$AE$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N11,$AI$2:$AI$61,0),1),0))&lt;&gt;0),
+         AND (N11&lt;&gt;"", SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N11,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N11,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N11,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N11,$AE$2:$AE$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N11,$AI$2:$AI$61,0),1),0))&lt;&gt;0),
 SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N11,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N11,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N11,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N11,$AE$2:$AE$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N11,$AI$2:$AI$61,0),1),0)),
 "")</f>
         <v/>
       </c>
       <c r="M11" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L11,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N11" s="31" t="str">
+      <c r="N11" s="33" t="str">
         <f aca="false">IF(ROW(N11)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I11+1,"")</f>
         <v/>
       </c>
       <c r="P11" s="28" t="str">
         <f aca="false">IF(Équipe!$B12&lt;&gt;0,Équipe!$A12,"")</f>
         <v/>
       </c>
       <c r="Q11" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P11,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P11,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P11,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P11,'Mène 2'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P11,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P11,'Mène 3'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P11,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P11,'Mène 4'!$D$5:$D$34,0),1),0))=13),$P11,"")</f>
         <v/>
       </c>
       <c r="R11" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B12&lt;&gt;0,'Mène 5'!Q11&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S11" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B12&lt;&gt;0,$Q11&lt;&gt;""),RANK($R11,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U11" s="28" t="str">
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P11,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P11,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P11,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P11,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P11,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P11,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P11,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P11,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P11,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P11,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P11,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P11,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P11,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P11,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P11,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P11,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 39,P11,"")</f>
         <v/>
       </c>
       <c r="V11" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B12&lt;&gt;0,'Mène 5'!U11&lt;&gt;""),RAND(),"")</f>
@@ -25233,84 +30460,84 @@
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P11,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P11,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P11,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P11,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P11,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P11,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P11,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P11,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P11,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P11,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$43,MATCH($P11,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P11,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P11,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P11,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P11,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P11,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 13,P11,"")</f>
         <v/>
       </c>
       <c r="AD11" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B12&lt;&gt;0,'Mène 5'!AC11&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AE11" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B12&lt;&gt;0,$AC11&lt;&gt;""),RANK($AD11,$AD$2:INDIRECT("$AD$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AA$2:$AA$61),"")</f>
         <v/>
       </c>
       <c r="AG11" s="28" t="str">
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P11,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P11,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P11,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P11,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P11,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P11,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P11,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P11,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$33,MATCH($P11,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P11,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P11,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P11,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P11,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P11,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P11,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P11,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 0,P11,"")</f>
         <v/>
       </c>
       <c r="AH11" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B12&lt;&gt;0,'Mène 5'!AG11&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AI11" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B12&lt;&gt;0,$AG11&lt;&gt;""),RANK($AH11,$AH$2:INDIRECT("$AH$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AE$2:$AE$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="12" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A12" s="33" t="n">
+      <c r="A12" s="34" t="n">
         <f aca="false">IF(ROW(A12)-4&lt;=Procédure!$K$3,ROW(A12)-4,IF(ROW(A12)-(QUOTIENT(ROW(A12)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A12)-(QUOTIENT(ROW(A12)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A12)-(QUOTIENT(ROW(A12)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
         <v>8</v>
       </c>
-      <c r="B12" s="34"/>
-[...5 lines deleted...]
-      <c r="I12" s="31" t="str">
+      <c r="B12" s="35"/>
+      <c r="C12" s="36"/>
+      <c r="D12" s="35"/>
+      <c r="E12" s="36"/>
+      <c r="F12" s="37"/>
+      <c r="G12" s="37"/>
+      <c r="I12" s="33" t="str">
         <f aca="false">IF(ROW(I12)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I12)&lt;&gt;3,I11+2,1),"")</f>
         <v/>
       </c>
       <c r="J12" s="1" t="str">
         <f aca="false">IF(I12&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I12,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I12,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I12,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I12,$AI$2:$AI$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I12,$AE$2:$AE$61,0),1),0) ),"")</f>
         <v/>
       </c>
       <c r="K12" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J12,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L12" s="1" t="str">
         <f aca="false">IF(
-      AND (N12&lt;&gt;"", SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N12,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N12,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N12,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N12,$AE$2:$AE$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N12,$AI$2:$AI$61,0),1),0))&lt;&gt;0),
+         AND (N12&lt;&gt;"", SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N12,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N12,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N12,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N12,$AE$2:$AE$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N12,$AI$2:$AI$61,0),1),0))&lt;&gt;0),
 SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N12,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N12,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N12,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N12,$AE$2:$AE$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N12,$AI$2:$AI$61,0),1),0)),
 "")</f>
         <v/>
       </c>
       <c r="M12" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L12,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N12" s="31" t="str">
+      <c r="N12" s="33" t="str">
         <f aca="false">IF(ROW(N12)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I12+1,"")</f>
         <v/>
       </c>
       <c r="P12" s="28" t="str">
         <f aca="false">IF(Équipe!$B13&lt;&gt;0,Équipe!$A13,"")</f>
         <v/>
       </c>
       <c r="Q12" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P12,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P12,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P12,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P12,'Mène 2'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P12,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P12,'Mène 3'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P12,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P12,'Mène 4'!$D$5:$D$34,0),1),0))=13),$P12,"")</f>
         <v/>
       </c>
       <c r="R12" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B13&lt;&gt;0,'Mène 5'!Q12&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S12" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B13&lt;&gt;0,$Q12&lt;&gt;""),RANK($R12,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U12" s="28" t="str">
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P12,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P12,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P12,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P12,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P12,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P12,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P12,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P12,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P12,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P12,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P12,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P12,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P12,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P12,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P12,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P12,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 39,P12,"")</f>
         <v/>
       </c>
       <c r="V12" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B13&lt;&gt;0,'Mène 5'!U12&lt;&gt;""),RAND(),"")</f>
@@ -25336,84 +30563,84 @@
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P12,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P12,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P12,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P12,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P12,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P12,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P12,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P12,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P12,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P12,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$43,MATCH($P12,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P12,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P12,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P12,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P12,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P12,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 13,P12,"")</f>
         <v/>
       </c>
       <c r="AD12" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B13&lt;&gt;0,'Mène 5'!AC12&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AE12" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B13&lt;&gt;0,$AC12&lt;&gt;""),RANK($AD12,$AD$2:INDIRECT("$AD$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AA$2:$AA$61),"")</f>
         <v/>
       </c>
       <c r="AG12" s="28" t="str">
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P12,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P12,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P12,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P12,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P12,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P12,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P12,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P12,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$33,MATCH($P12,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P12,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P12,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P12,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P12,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P12,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P12,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P12,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 0,P12,"")</f>
         <v/>
       </c>
       <c r="AH12" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B13&lt;&gt;0,'Mène 5'!AG12&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AI12" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B13&lt;&gt;0,$AG12&lt;&gt;""),RANK($AH12,$AH$2:INDIRECT("$AH$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AE$2:$AE$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="13" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A13" s="33" t="n">
+      <c r="A13" s="34" t="n">
         <f aca="false">IF(ROW(A13)-4&lt;=Procédure!$K$3,ROW(A13)-4,IF(ROW(A13)-(QUOTIENT(ROW(A13)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A13)-(QUOTIENT(ROW(A13)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A13)-(QUOTIENT(ROW(A13)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
         <v>9</v>
       </c>
-      <c r="B13" s="34"/>
-[...5 lines deleted...]
-      <c r="I13" s="31" t="str">
+      <c r="B13" s="35"/>
+      <c r="C13" s="36"/>
+      <c r="D13" s="35"/>
+      <c r="E13" s="36"/>
+      <c r="F13" s="37"/>
+      <c r="G13" s="37"/>
+      <c r="I13" s="33" t="str">
         <f aca="false">IF(ROW(I13)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I13)&lt;&gt;3,I12+2,1),"")</f>
         <v/>
       </c>
       <c r="J13" s="1" t="str">
         <f aca="false">IF(I13&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I13,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I13,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I13,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I13,$AI$2:$AI$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I13,$AE$2:$AE$61,0),1),0) ),"")</f>
         <v/>
       </c>
       <c r="K13" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J13,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L13" s="1" t="str">
         <f aca="false">IF(
-      AND (N13&lt;&gt;"", SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N13,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N13,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N13,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N13,$AE$2:$AE$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N13,$AI$2:$AI$61,0),1),0))&lt;&gt;0),
+         AND (N13&lt;&gt;"", SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N13,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N13,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N13,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N13,$AE$2:$AE$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N13,$AI$2:$AI$61,0),1),0))&lt;&gt;0),
 SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N13,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N13,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N13,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N13,$AE$2:$AE$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N13,$AI$2:$AI$61,0),1),0)),
 "")</f>
         <v/>
       </c>
       <c r="M13" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L13,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N13" s="31" t="str">
+      <c r="N13" s="33" t="str">
         <f aca="false">IF(ROW(N13)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I13+1,"")</f>
         <v/>
       </c>
       <c r="P13" s="28" t="str">
         <f aca="false">IF(Équipe!$B14&lt;&gt;0,Équipe!$A14,"")</f>
         <v/>
       </c>
       <c r="Q13" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P13,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P13,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P13,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P13,'Mène 2'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P13,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P13,'Mène 3'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P13,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P13,'Mène 4'!$D$5:$D$34,0),1),0))=13),$P13,"")</f>
         <v/>
       </c>
       <c r="R13" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B14&lt;&gt;0,'Mène 5'!Q13&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S13" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B14&lt;&gt;0,$Q13&lt;&gt;""),RANK($R13,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U13" s="28" t="str">
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P13,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P13,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P13,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P13,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P13,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P13,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P13,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P13,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P13,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P13,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P13,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P13,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P13,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P13,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P13,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P13,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 39,P13,"")</f>
         <v/>
       </c>
       <c r="V13" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B14&lt;&gt;0,'Mène 5'!U13&lt;&gt;""),RAND(),"")</f>
@@ -25439,84 +30666,84 @@
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P13,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P13,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P13,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P13,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P13,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P13,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P13,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P13,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P13,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P13,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$43,MATCH($P13,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P13,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P13,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P13,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P13,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P13,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 13,P13,"")</f>
         <v/>
       </c>
       <c r="AD13" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B14&lt;&gt;0,'Mène 5'!AC13&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AE13" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B14&lt;&gt;0,$AC13&lt;&gt;""),RANK($AD13,$AD$2:INDIRECT("$AD$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AA$2:$AA$61),"")</f>
         <v/>
       </c>
       <c r="AG13" s="28" t="str">
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P13,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P13,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P13,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P13,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P13,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P13,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P13,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P13,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$33,MATCH($P13,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P13,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P13,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P13,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P13,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P13,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P13,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P13,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 0,P13,"")</f>
         <v/>
       </c>
       <c r="AH13" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B14&lt;&gt;0,'Mène 5'!AG13&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AI13" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B14&lt;&gt;0,$AG13&lt;&gt;""),RANK($AH13,$AH$2:INDIRECT("$AH$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AE$2:$AE$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="14" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A14" s="33" t="n">
+      <c r="A14" s="34" t="n">
         <f aca="false">IF(ROW(A14)-4&lt;=Procédure!$K$3,ROW(A14)-4,IF(ROW(A14)-(QUOTIENT(ROW(A14)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A14)-(QUOTIENT(ROW(A14)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A14)-(QUOTIENT(ROW(A14)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
         <v>10</v>
       </c>
-      <c r="B14" s="34"/>
-[...5 lines deleted...]
-      <c r="I14" s="31" t="str">
+      <c r="B14" s="35"/>
+      <c r="C14" s="36"/>
+      <c r="D14" s="35"/>
+      <c r="E14" s="36"/>
+      <c r="F14" s="37"/>
+      <c r="G14" s="37"/>
+      <c r="I14" s="33" t="str">
         <f aca="false">IF(ROW(I14)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I14)&lt;&gt;3,I13+2,1),"")</f>
         <v/>
       </c>
       <c r="J14" s="1" t="str">
         <f aca="false">IF(I14&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I14,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I14,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I14,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I14,$AI$2:$AI$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I14,$AE$2:$AE$61,0),1),0) ),"")</f>
         <v/>
       </c>
       <c r="K14" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J14,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L14" s="1" t="str">
         <f aca="false">IF(
-      AND (N14&lt;&gt;"", SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N14,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N14,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N14,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N14,$AE$2:$AE$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N14,$AI$2:$AI$61,0),1),0))&lt;&gt;0),
+         AND (N14&lt;&gt;"", SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N14,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N14,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N14,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N14,$AE$2:$AE$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N14,$AI$2:$AI$61,0),1),0))&lt;&gt;0),
 SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N14,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N14,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N14,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N14,$AE$2:$AE$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N14,$AI$2:$AI$61,0),1),0)),
 "")</f>
         <v/>
       </c>
       <c r="M14" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L14,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N14" s="31" t="str">
+      <c r="N14" s="33" t="str">
         <f aca="false">IF(ROW(N14)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I14+1,"")</f>
         <v/>
       </c>
       <c r="P14" s="28" t="str">
         <f aca="false">IF(Équipe!$B15&lt;&gt;0,Équipe!$A15,"")</f>
         <v/>
       </c>
       <c r="Q14" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P14,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P14,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P14,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P14,'Mène 2'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P14,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P14,'Mène 3'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P14,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P14,'Mène 4'!$D$5:$D$34,0),1),0))=13),$P14,"")</f>
         <v/>
       </c>
       <c r="R14" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B15&lt;&gt;0,'Mène 5'!Q14&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S14" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B15&lt;&gt;0,$Q14&lt;&gt;""),RANK($R14,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U14" s="28" t="str">
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P14,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P14,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P14,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P14,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P14,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P14,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P14,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P14,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P14,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P14,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P14,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P14,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P14,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P14,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P14,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P14,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 39,P14,"")</f>
         <v/>
       </c>
       <c r="V14" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B15&lt;&gt;0,'Mène 5'!U14&lt;&gt;""),RAND(),"")</f>
@@ -25542,84 +30769,84 @@
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P14,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P14,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P14,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P14,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P14,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P14,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P14,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P14,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P14,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P14,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$43,MATCH($P14,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P14,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P14,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P14,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P14,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P14,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 13,P14,"")</f>
         <v/>
       </c>
       <c r="AD14" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B15&lt;&gt;0,'Mène 5'!AC14&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AE14" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B15&lt;&gt;0,$AC14&lt;&gt;""),RANK($AD14,$AD$2:INDIRECT("$AD$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AA$2:$AA$61),"")</f>
         <v/>
       </c>
       <c r="AG14" s="28" t="str">
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P14,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P14,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P14,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P14,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P14,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P14,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P14,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P14,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$33,MATCH($P14,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P14,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P14,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P14,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P14,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P14,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P14,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P14,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 0,P14,"")</f>
         <v/>
       </c>
       <c r="AH14" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B15&lt;&gt;0,'Mène 5'!AG14&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AI14" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B15&lt;&gt;0,$AG14&lt;&gt;""),RANK($AH14,$AH$2:INDIRECT("$AH$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AE$2:$AE$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="15" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A15" s="33" t="n">
+      <c r="A15" s="34" t="n">
         <f aca="false">IF(ROW(A15)-4&lt;=Procédure!$K$3,ROW(A15)-4,IF(ROW(A15)-(QUOTIENT(ROW(A15)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A15)-(QUOTIENT(ROW(A15)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A15)-(QUOTIENT(ROW(A15)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
         <v>11</v>
       </c>
-      <c r="B15" s="37"/>
-[...5 lines deleted...]
-      <c r="I15" s="31" t="str">
+      <c r="B15" s="38"/>
+      <c r="C15" s="39"/>
+      <c r="D15" s="38"/>
+      <c r="E15" s="39"/>
+      <c r="F15" s="15"/>
+      <c r="G15" s="15"/>
+      <c r="I15" s="33" t="str">
         <f aca="false">IF(ROW(I15)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I15)&lt;&gt;3,I14+2,1),"")</f>
         <v/>
       </c>
       <c r="J15" s="1" t="str">
         <f aca="false">IF(I15&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I15,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I15,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I15,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I15,$AI$2:$AI$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I15,$AE$2:$AE$61,0),1),0) ),"")</f>
         <v/>
       </c>
       <c r="K15" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J15,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L15" s="1" t="str">
         <f aca="false">IF(
-      AND (N15&lt;&gt;"", SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N15,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N15,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N15,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N15,$AE$2:$AE$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N15,$AI$2:$AI$61,0),1),0))&lt;&gt;0),
+         AND (N15&lt;&gt;"", SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N15,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N15,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N15,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N15,$AE$2:$AE$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N15,$AI$2:$AI$61,0),1),0))&lt;&gt;0),
 SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N15,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N15,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N15,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N15,$AE$2:$AE$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N15,$AI$2:$AI$61,0),1),0)),
 "")</f>
         <v/>
       </c>
       <c r="M15" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L15,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N15" s="31" t="str">
+      <c r="N15" s="33" t="str">
         <f aca="false">IF(ROW(N15)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I15+1,"")</f>
         <v/>
       </c>
       <c r="P15" s="28" t="str">
         <f aca="false">IF(Équipe!$B16&lt;&gt;0,Équipe!$A16,"")</f>
         <v/>
       </c>
       <c r="Q15" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P15,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P15,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P15,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P15,'Mène 2'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P15,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P15,'Mène 3'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P15,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P15,'Mène 4'!$D$5:$D$34,0),1),0))=13),$P15,"")</f>
         <v/>
       </c>
       <c r="R15" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B16&lt;&gt;0,'Mène 5'!Q15&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S15" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B16&lt;&gt;0,$Q15&lt;&gt;""),RANK($R15,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U15" s="28" t="str">
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P15,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P15,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P15,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P15,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P15,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P15,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P15,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P15,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P15,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P15,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P15,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P15,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P15,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P15,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P15,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P15,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 39,P15,"")</f>
         <v/>
       </c>
       <c r="V15" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B16&lt;&gt;0,'Mène 5'!U15&lt;&gt;""),RAND(),"")</f>
@@ -25645,84 +30872,84 @@
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P15,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P15,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P15,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P15,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P15,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P15,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P15,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P15,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P15,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P15,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$43,MATCH($P15,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P15,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P15,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P15,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P15,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P15,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 13,P15,"")</f>
         <v/>
       </c>
       <c r="AD15" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B16&lt;&gt;0,'Mène 5'!AC15&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AE15" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B16&lt;&gt;0,$AC15&lt;&gt;""),RANK($AD15,$AD$2:INDIRECT("$AD$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AA$2:$AA$61),"")</f>
         <v/>
       </c>
       <c r="AG15" s="28" t="str">
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P15,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P15,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P15,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P15,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P15,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P15,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P15,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P15,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$33,MATCH($P15,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P15,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P15,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P15,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P15,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P15,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P15,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P15,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 0,P15,"")</f>
         <v/>
       </c>
       <c r="AH15" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B16&lt;&gt;0,'Mène 5'!AG15&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AI15" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B16&lt;&gt;0,$AG15&lt;&gt;""),RANK($AH15,$AH$2:INDIRECT("$AH$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AE$2:$AE$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="16" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A16" s="33" t="n">
+      <c r="A16" s="34" t="n">
         <f aca="false">IF(ROW(A16)-4&lt;=Procédure!$K$3,ROW(A16)-4,IF(ROW(A16)-(QUOTIENT(ROW(A16)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A16)-(QUOTIENT(ROW(A16)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A16)-(QUOTIENT(ROW(A16)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
         <v>12</v>
       </c>
-      <c r="B16" s="37"/>
-[...5 lines deleted...]
-      <c r="I16" s="31" t="str">
+      <c r="B16" s="38"/>
+      <c r="C16" s="39"/>
+      <c r="D16" s="38"/>
+      <c r="E16" s="39"/>
+      <c r="F16" s="15"/>
+      <c r="G16" s="15"/>
+      <c r="I16" s="33" t="str">
         <f aca="false">IF(ROW(I16)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I16)&lt;&gt;3,I15+2,1),"")</f>
         <v/>
       </c>
       <c r="J16" s="1" t="str">
         <f aca="false">IF(I16&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I16,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I16,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I16,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I16,$AI$2:$AI$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I16,$AE$2:$AE$61,0),1),0) ),"")</f>
         <v/>
       </c>
       <c r="K16" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J16,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L16" s="1" t="str">
         <f aca="false">IF(
-      AND (N16&lt;&gt;"", SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N16,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N16,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N16,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N16,$AE$2:$AE$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N16,$AI$2:$AI$61,0),1),0))&lt;&gt;0),
+         AND (N16&lt;&gt;"", SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N16,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N16,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N16,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N16,$AE$2:$AE$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N16,$AI$2:$AI$61,0),1),0))&lt;&gt;0),
 SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N16,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N16,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N16,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N16,$AE$2:$AE$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N16,$AI$2:$AI$61,0),1),0)),
 "")</f>
         <v/>
       </c>
       <c r="M16" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L16,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N16" s="31" t="str">
+      <c r="N16" s="33" t="str">
         <f aca="false">IF(ROW(N16)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I16+1,"")</f>
         <v/>
       </c>
       <c r="P16" s="28" t="str">
         <f aca="false">IF(Équipe!$B17&lt;&gt;0,Équipe!$A17,"")</f>
         <v/>
       </c>
       <c r="Q16" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P16,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P16,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P16,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P16,'Mène 2'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P16,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P16,'Mène 3'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P16,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P16,'Mène 4'!$D$5:$D$34,0),1),0))=13),$P16,"")</f>
         <v/>
       </c>
       <c r="R16" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B17&lt;&gt;0,'Mène 5'!Q16&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S16" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B17&lt;&gt;0,$Q16&lt;&gt;""),RANK($R16,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U16" s="28" t="str">
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P16,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P16,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P16,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P16,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P16,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P16,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P16,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P16,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P16,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P16,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P16,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P16,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P16,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P16,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P16,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P16,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 39,P16,"")</f>
         <v/>
       </c>
       <c r="V16" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B17&lt;&gt;0,'Mène 5'!U16&lt;&gt;""),RAND(),"")</f>
@@ -25748,84 +30975,84 @@
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P16,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P16,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P16,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P16,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P16,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P16,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P16,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P16,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P16,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P16,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$43,MATCH($P16,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P16,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P16,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P16,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P16,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P16,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 13,P16,"")</f>
         <v/>
       </c>
       <c r="AD16" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B17&lt;&gt;0,'Mène 5'!AC16&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AE16" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B17&lt;&gt;0,$AC16&lt;&gt;""),RANK($AD16,$AD$2:INDIRECT("$AD$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AA$2:$AA$61),"")</f>
         <v/>
       </c>
       <c r="AG16" s="28" t="str">
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P16,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P16,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P16,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P16,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P16,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P16,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P16,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P16,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$33,MATCH($P16,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P16,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P16,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P16,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P16,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P16,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P16,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P16,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 0,P16,"")</f>
         <v/>
       </c>
       <c r="AH16" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B17&lt;&gt;0,'Mène 5'!AG16&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AI16" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B17&lt;&gt;0,$AG16&lt;&gt;""),RANK($AH16,$AH$2:INDIRECT("$AH$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AE$2:$AE$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="17" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A17" s="33" t="n">
+      <c r="A17" s="34" t="n">
         <f aca="false">IF(ROW(A17)-4&lt;=Procédure!$K$3,ROW(A17)-4,IF(ROW(A17)-(QUOTIENT(ROW(A17)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A17)-(QUOTIENT(ROW(A17)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A17)-(QUOTIENT(ROW(A17)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
         <v>13</v>
       </c>
-      <c r="B17" s="37"/>
-[...5 lines deleted...]
-      <c r="I17" s="31" t="str">
+      <c r="B17" s="38"/>
+      <c r="C17" s="39"/>
+      <c r="D17" s="38"/>
+      <c r="E17" s="39"/>
+      <c r="F17" s="15"/>
+      <c r="G17" s="15"/>
+      <c r="I17" s="33" t="str">
         <f aca="false">IF(ROW(I17)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I17)&lt;&gt;3,I16+2,1),"")</f>
         <v/>
       </c>
       <c r="J17" s="1" t="str">
         <f aca="false">IF(I17&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I17,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I17,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I17,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I17,$AI$2:$AI$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I17,$AE$2:$AE$61,0),1),0) ),"")</f>
         <v/>
       </c>
       <c r="K17" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J17,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L17" s="1" t="str">
         <f aca="false">IF(
-      AND (N17&lt;&gt;"", SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N17,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N17,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N17,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N17,$AE$2:$AE$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N17,$AI$2:$AI$61,0),1),0))&lt;&gt;0),
+         AND (N17&lt;&gt;"", SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N17,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N17,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N17,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N17,$AE$2:$AE$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N17,$AI$2:$AI$61,0),1),0))&lt;&gt;0),
 SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N17,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N17,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N17,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N17,$AE$2:$AE$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N17,$AI$2:$AI$61,0),1),0)),
 "")</f>
         <v/>
       </c>
       <c r="M17" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L17,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N17" s="31" t="str">
+      <c r="N17" s="33" t="str">
         <f aca="false">IF(ROW(N17)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I17+1,"")</f>
         <v/>
       </c>
       <c r="P17" s="28" t="str">
         <f aca="false">IF(Équipe!$B18&lt;&gt;0,Équipe!$A18,"")</f>
         <v/>
       </c>
       <c r="Q17" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P17,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P17,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P17,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P17,'Mène 2'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P17,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P17,'Mène 3'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P17,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P17,'Mène 4'!$D$5:$D$34,0),1),0))=13),$P17,"")</f>
         <v/>
       </c>
       <c r="R17" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B18&lt;&gt;0,'Mène 5'!Q17&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S17" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B18&lt;&gt;0,$Q17&lt;&gt;""),RANK($R17,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U17" s="28" t="str">
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P17,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P17,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P17,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P17,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P17,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P17,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P17,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P17,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P17,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P17,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P17,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P17,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P17,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P17,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P17,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P17,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 39,P17,"")</f>
         <v/>
       </c>
       <c r="V17" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B18&lt;&gt;0,'Mène 5'!U17&lt;&gt;""),RAND(),"")</f>
@@ -25851,84 +31078,84 @@
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P17,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P17,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P17,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P17,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P17,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P17,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P17,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P17,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P17,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P17,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$43,MATCH($P17,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P17,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P17,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P17,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P17,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P17,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 13,P17,"")</f>
         <v/>
       </c>
       <c r="AD17" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B18&lt;&gt;0,'Mène 5'!AC17&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AE17" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B18&lt;&gt;0,$AC17&lt;&gt;""),RANK($AD17,$AD$2:INDIRECT("$AD$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AA$2:$AA$61),"")</f>
         <v/>
       </c>
       <c r="AG17" s="28" t="str">
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P17,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P17,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P17,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P17,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P17,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P17,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P17,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P17,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$33,MATCH($P17,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P17,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P17,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P17,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P17,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P17,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P17,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P17,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 0,P17,"")</f>
         <v/>
       </c>
       <c r="AH17" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B18&lt;&gt;0,'Mène 5'!AG17&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AI17" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B18&lt;&gt;0,$AG17&lt;&gt;""),RANK($AH17,$AH$2:INDIRECT("$AH$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AE$2:$AE$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="18" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A18" s="33" t="n">
+      <c r="A18" s="34" t="n">
         <f aca="false">IF(ROW(A18)-4&lt;=Procédure!$K$3,ROW(A18)-4,IF(ROW(A18)-(QUOTIENT(ROW(A18)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A18)-(QUOTIENT(ROW(A18)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A18)-(QUOTIENT(ROW(A18)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
         <v>14</v>
       </c>
-      <c r="B18" s="37"/>
-[...5 lines deleted...]
-      <c r="I18" s="31" t="str">
+      <c r="B18" s="38"/>
+      <c r="C18" s="39"/>
+      <c r="D18" s="38"/>
+      <c r="E18" s="39"/>
+      <c r="F18" s="15"/>
+      <c r="G18" s="15"/>
+      <c r="I18" s="33" t="str">
         <f aca="false">IF(ROW(I18)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I18)&lt;&gt;3,I17+2,1),"")</f>
         <v/>
       </c>
       <c r="J18" s="1" t="str">
         <f aca="false">IF(I18&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I18,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I18,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I18,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I18,$AI$2:$AI$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I18,$AE$2:$AE$61,0),1),0) ),"")</f>
         <v/>
       </c>
       <c r="K18" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J18,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L18" s="1" t="str">
         <f aca="false">IF(
-      AND (N18&lt;&gt;"", SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N18,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N18,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N18,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N18,$AE$2:$AE$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N18,$AI$2:$AI$61,0),1),0))&lt;&gt;0),
+         AND (N18&lt;&gt;"", SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N18,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N18,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N18,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N18,$AE$2:$AE$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N18,$AI$2:$AI$61,0),1),0))&lt;&gt;0),
 SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N18,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N18,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N18,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N18,$AE$2:$AE$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N18,$AI$2:$AI$61,0),1),0)),
 "")</f>
         <v/>
       </c>
       <c r="M18" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L18,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N18" s="31" t="str">
+      <c r="N18" s="33" t="str">
         <f aca="false">IF(ROW(N18)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I18+1,"")</f>
         <v/>
       </c>
       <c r="P18" s="28" t="str">
         <f aca="false">IF(Équipe!$B19&lt;&gt;0,Équipe!$A19,"")</f>
         <v/>
       </c>
       <c r="Q18" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P18,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P18,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P18,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P18,'Mène 2'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P18,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P18,'Mène 3'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P18,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P18,'Mène 4'!$D$5:$D$34,0),1),0))=13),$P18,"")</f>
         <v/>
       </c>
       <c r="R18" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B19&lt;&gt;0,'Mène 5'!Q18&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S18" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B19&lt;&gt;0,$Q18&lt;&gt;""),RANK($R18,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U18" s="28" t="str">
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P18,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P18,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P18,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P18,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P18,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P18,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P18,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P18,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P18,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P18,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P18,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P18,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P18,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P18,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P18,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P18,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 39,P18,"")</f>
         <v/>
       </c>
       <c r="V18" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B19&lt;&gt;0,'Mène 5'!U18&lt;&gt;""),RAND(),"")</f>
@@ -25954,84 +31181,84 @@
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P18,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P18,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P18,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P18,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P18,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P18,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P18,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P18,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P18,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P18,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$43,MATCH($P18,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P18,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P18,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P18,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P18,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P18,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 13,P18,"")</f>
         <v/>
       </c>
       <c r="AD18" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B19&lt;&gt;0,'Mène 5'!AC18&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AE18" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B19&lt;&gt;0,$AC18&lt;&gt;""),RANK($AD18,$AD$2:INDIRECT("$AD$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AA$2:$AA$61),"")</f>
         <v/>
       </c>
       <c r="AG18" s="28" t="str">
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P18,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P18,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P18,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P18,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P18,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P18,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P18,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P18,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$33,MATCH($P18,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P18,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P18,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P18,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P18,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P18,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P18,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P18,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 0,P18,"")</f>
         <v/>
       </c>
       <c r="AH18" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B19&lt;&gt;0,'Mène 5'!AG18&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AI18" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B19&lt;&gt;0,$AG18&lt;&gt;""),RANK($AH18,$AH$2:INDIRECT("$AH$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AE$2:$AE$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="19" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A19" s="33" t="n">
+      <c r="A19" s="34" t="n">
         <f aca="false">IF(ROW(A19)-4&lt;=Procédure!$K$3,ROW(A19)-4,IF(ROW(A19)-(QUOTIENT(ROW(A19)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A19)-(QUOTIENT(ROW(A19)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A19)-(QUOTIENT(ROW(A19)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
         <v>15</v>
       </c>
-      <c r="B19" s="37"/>
-[...5 lines deleted...]
-      <c r="I19" s="31" t="str">
+      <c r="B19" s="38"/>
+      <c r="C19" s="39"/>
+      <c r="D19" s="38"/>
+      <c r="E19" s="39"/>
+      <c r="F19" s="15"/>
+      <c r="G19" s="15"/>
+      <c r="I19" s="33" t="str">
         <f aca="false">IF(ROW(I19)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I19)&lt;&gt;3,I18+2,1),"")</f>
         <v/>
       </c>
       <c r="J19" s="1" t="str">
         <f aca="false">IF(I19&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I19,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I19,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I19,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I19,$AI$2:$AI$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I19,$AE$2:$AE$61,0),1),0) ),"")</f>
         <v/>
       </c>
       <c r="K19" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J19,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L19" s="1" t="str">
         <f aca="false">IF(
-      AND (N19&lt;&gt;"", SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N19,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N19,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N19,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N19,$AE$2:$AE$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N19,$AI$2:$AI$61,0),1),0))&lt;&gt;0),
+         AND (N19&lt;&gt;"", SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N19,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N19,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N19,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N19,$AE$2:$AE$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N19,$AI$2:$AI$61,0),1),0))&lt;&gt;0),
 SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N19,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N19,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N19,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N19,$AE$2:$AE$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N19,$AI$2:$AI$61,0),1),0)),
 "")</f>
         <v/>
       </c>
       <c r="M19" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L19,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N19" s="31" t="str">
+      <c r="N19" s="33" t="str">
         <f aca="false">IF(ROW(N19)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I19+1,"")</f>
         <v/>
       </c>
       <c r="P19" s="28" t="str">
         <f aca="false">IF(Équipe!$B20&lt;&gt;0,Équipe!$A20,"")</f>
         <v/>
       </c>
       <c r="Q19" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P19,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P19,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P19,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P19,'Mène 2'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P19,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P19,'Mène 3'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P19,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P19,'Mène 4'!$D$5:$D$34,0),1),0))=13),$P19,"")</f>
         <v/>
       </c>
       <c r="R19" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B20&lt;&gt;0,'Mène 5'!Q19&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S19" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B20&lt;&gt;0,$Q19&lt;&gt;""),RANK($R19,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U19" s="28" t="str">
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P19,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P19,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P19,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P19,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P19,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P19,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P19,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P19,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P19,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P19,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P19,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P19,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P19,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P19,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P19,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P19,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 39,P19,"")</f>
         <v/>
       </c>
       <c r="V19" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B20&lt;&gt;0,'Mène 5'!U19&lt;&gt;""),RAND(),"")</f>
@@ -26057,84 +31284,84 @@
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P19,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P19,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P19,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P19,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P19,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P19,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P19,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P19,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P19,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P19,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$43,MATCH($P19,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P19,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P19,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P19,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P19,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P19,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 13,P19,"")</f>
         <v/>
       </c>
       <c r="AD19" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B20&lt;&gt;0,'Mène 5'!AC19&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AE19" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B20&lt;&gt;0,$AC19&lt;&gt;""),RANK($AD19,$AD$2:INDIRECT("$AD$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AA$2:$AA$61),"")</f>
         <v/>
       </c>
       <c r="AG19" s="28" t="str">
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P19,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P19,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P19,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P19,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P19,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P19,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P19,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P19,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$33,MATCH($P19,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P19,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P19,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P19,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P19,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P19,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P19,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P19,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 0,P19,"")</f>
         <v/>
       </c>
       <c r="AH19" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B20&lt;&gt;0,'Mène 5'!AG19&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AI19" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B20&lt;&gt;0,$AG19&lt;&gt;""),RANK($AH19,$AH$2:INDIRECT("$AH$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AE$2:$AE$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="20" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A20" s="33" t="n">
+      <c r="A20" s="34" t="n">
         <f aca="false">IF(ROW(A20)-4&lt;=Procédure!$K$3,ROW(A20)-4,IF(ROW(A20)-(QUOTIENT(ROW(A20)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A20)-(QUOTIENT(ROW(A20)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A20)-(QUOTIENT(ROW(A20)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
-        <v>1</v>
-[...7 lines deleted...]
-      <c r="I20" s="31" t="str">
+        <v>16</v>
+      </c>
+      <c r="B20" s="38"/>
+      <c r="C20" s="39"/>
+      <c r="D20" s="38"/>
+      <c r="E20" s="39"/>
+      <c r="F20" s="15"/>
+      <c r="G20" s="15"/>
+      <c r="I20" s="33" t="str">
         <f aca="false">IF(ROW(I20)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I20)&lt;&gt;3,I19+2,1),"")</f>
         <v/>
       </c>
       <c r="J20" s="1" t="str">
         <f aca="false">IF(I20&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I20,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I20,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I20,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I20,$AI$2:$AI$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I20,$AE$2:$AE$61,0),1),0) ),"")</f>
         <v/>
       </c>
       <c r="K20" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J20,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L20" s="1" t="str">
         <f aca="false">IF(
-      AND (N20&lt;&gt;"", SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N20,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N20,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N20,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N20,$AE$2:$AE$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N20,$AI$2:$AI$61,0),1),0))&lt;&gt;0),
+         AND (N20&lt;&gt;"", SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N20,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N20,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N20,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N20,$AE$2:$AE$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N20,$AI$2:$AI$61,0),1),0))&lt;&gt;0),
 SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N20,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N20,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N20,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N20,$AE$2:$AE$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N20,$AI$2:$AI$61,0),1),0)),
 "")</f>
         <v/>
       </c>
       <c r="M20" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L20,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N20" s="31" t="str">
+      <c r="N20" s="33" t="str">
         <f aca="false">IF(ROW(N20)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I20+1,"")</f>
         <v/>
       </c>
       <c r="P20" s="28" t="str">
         <f aca="false">IF(Équipe!$B21&lt;&gt;0,Équipe!$A21,"")</f>
         <v/>
       </c>
       <c r="Q20" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P20,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P20,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P20,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P20,'Mène 2'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P20,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P20,'Mène 3'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P20,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P20,'Mène 4'!$D$5:$D$34,0),1),0))=13),$P20,"")</f>
         <v/>
       </c>
       <c r="R20" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B21&lt;&gt;0,'Mène 5'!Q20&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S20" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B21&lt;&gt;0,$Q20&lt;&gt;""),RANK($R20,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U20" s="28" t="str">
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P20,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P20,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P20,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P20,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P20,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P20,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P20,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P20,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P20,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P20,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P20,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P20,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P20,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P20,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P20,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P20,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 39,P20,"")</f>
         <v/>
       </c>
       <c r="V20" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B21&lt;&gt;0,'Mène 5'!U20&lt;&gt;""),RAND(),"")</f>
@@ -26160,84 +31387,84 @@
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P20,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P20,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P20,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P20,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P20,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P20,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P20,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P20,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P20,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P20,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$43,MATCH($P20,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P20,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P20,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P20,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P20,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P20,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 13,P20,"")</f>
         <v/>
       </c>
       <c r="AD20" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B21&lt;&gt;0,'Mène 5'!AC20&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AE20" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B21&lt;&gt;0,$AC20&lt;&gt;""),RANK($AD20,$AD$2:INDIRECT("$AD$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AA$2:$AA$61),"")</f>
         <v/>
       </c>
       <c r="AG20" s="28" t="str">
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P20,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P20,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P20,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P20,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P20,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P20,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P20,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P20,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$33,MATCH($P20,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P20,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P20,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P20,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P20,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P20,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P20,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P20,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 0,P20,"")</f>
         <v/>
       </c>
       <c r="AH20" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B21&lt;&gt;0,'Mène 5'!AG20&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AI20" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B21&lt;&gt;0,$AG20&lt;&gt;""),RANK($AH20,$AH$2:INDIRECT("$AH$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AE$2:$AE$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="21" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A21" s="33" t="n">
+      <c r="A21" s="34" t="n">
         <f aca="false">IF(ROW(A21)-4&lt;=Procédure!$K$3,ROW(A21)-4,IF(ROW(A21)-(QUOTIENT(ROW(A21)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A21)-(QUOTIENT(ROW(A21)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A21)-(QUOTIENT(ROW(A21)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
-        <v>2</v>
-[...7 lines deleted...]
-      <c r="I21" s="31" t="str">
+        <v>17</v>
+      </c>
+      <c r="B21" s="38"/>
+      <c r="C21" s="39"/>
+      <c r="D21" s="38"/>
+      <c r="E21" s="39"/>
+      <c r="F21" s="15"/>
+      <c r="G21" s="15"/>
+      <c r="I21" s="33" t="str">
         <f aca="false">IF(ROW(I21)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I21)&lt;&gt;3,I20+2,1),"")</f>
         <v/>
       </c>
       <c r="J21" s="1" t="str">
         <f aca="false">IF(I21&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I21,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I21,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I21,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I21,$AI$2:$AI$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I21,$AE$2:$AE$61,0),1),0) ),"")</f>
         <v/>
       </c>
       <c r="K21" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J21,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L21" s="1" t="str">
         <f aca="false">IF(
-      AND (N21&lt;&gt;"", SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N21,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N21,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N21,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N21,$AE$2:$AE$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N21,$AI$2:$AI$61,0),1),0))&lt;&gt;0),
+         AND (N21&lt;&gt;"", SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N21,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N21,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N21,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N21,$AE$2:$AE$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N21,$AI$2:$AI$61,0),1),0))&lt;&gt;0),
 SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N21,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N21,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N21,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N21,$AE$2:$AE$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N21,$AI$2:$AI$61,0),1),0)),
 "")</f>
         <v/>
       </c>
       <c r="M21" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L21,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N21" s="31" t="str">
+      <c r="N21" s="33" t="str">
         <f aca="false">IF(ROW(N21)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I21+1,"")</f>
         <v/>
       </c>
       <c r="P21" s="28" t="str">
         <f aca="false">IF(Équipe!$B22&lt;&gt;0,Équipe!$A22,"")</f>
         <v/>
       </c>
       <c r="Q21" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P21,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P21,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P21,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P21,'Mène 2'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P21,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P21,'Mène 3'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P21,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P21,'Mène 4'!$D$5:$D$34,0),1),0))=13),$P21,"")</f>
         <v/>
       </c>
       <c r="R21" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B22&lt;&gt;0,'Mène 5'!Q21&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S21" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B22&lt;&gt;0,$Q21&lt;&gt;""),RANK($R21,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U21" s="28" t="str">
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P21,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P21,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P21,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P21,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P21,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P21,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P21,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P21,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P21,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P21,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P21,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P21,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P21,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P21,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P21,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P21,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 39,P21,"")</f>
         <v/>
       </c>
       <c r="V21" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B22&lt;&gt;0,'Mène 5'!U21&lt;&gt;""),RAND(),"")</f>
@@ -26263,84 +31490,84 @@
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P21,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P21,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P21,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P21,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P21,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P21,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P21,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P21,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P21,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P21,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$43,MATCH($P21,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P21,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P21,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P21,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P21,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P21,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 13,P21,"")</f>
         <v/>
       </c>
       <c r="AD21" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B22&lt;&gt;0,'Mène 5'!AC21&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AE21" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B22&lt;&gt;0,$AC21&lt;&gt;""),RANK($AD21,$AD$2:INDIRECT("$AD$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AA$2:$AA$61),"")</f>
         <v/>
       </c>
       <c r="AG21" s="28" t="str">
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P21,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P21,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P21,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P21,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P21,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P21,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P21,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P21,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$33,MATCH($P21,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P21,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P21,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P21,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P21,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P21,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P21,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P21,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 0,P21,"")</f>
         <v/>
       </c>
       <c r="AH21" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B22&lt;&gt;0,'Mène 5'!AG21&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AI21" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B22&lt;&gt;0,$AG21&lt;&gt;""),RANK($AH21,$AH$2:INDIRECT("$AH$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AE$2:$AE$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="22" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A22" s="33" t="n">
+      <c r="A22" s="34" t="n">
         <f aca="false">IF(ROW(A22)-4&lt;=Procédure!$K$3,ROW(A22)-4,IF(ROW(A22)-(QUOTIENT(ROW(A22)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A22)-(QUOTIENT(ROW(A22)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A22)-(QUOTIENT(ROW(A22)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
-        <v>3</v>
-[...7 lines deleted...]
-      <c r="I22" s="31" t="str">
+        <v>18</v>
+      </c>
+      <c r="B22" s="38"/>
+      <c r="C22" s="39"/>
+      <c r="D22" s="38"/>
+      <c r="E22" s="39"/>
+      <c r="F22" s="15"/>
+      <c r="G22" s="15"/>
+      <c r="I22" s="33" t="str">
         <f aca="false">IF(ROW(I22)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I22)&lt;&gt;3,I21+2,1),"")</f>
         <v/>
       </c>
       <c r="J22" s="1" t="str">
         <f aca="false">IF(I22&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I22,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I22,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I22,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I22,$AI$2:$AI$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I22,$AE$2:$AE$61,0),1),0) ),"")</f>
         <v/>
       </c>
       <c r="K22" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J22,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L22" s="1" t="str">
         <f aca="false">IF(
-      AND (N22&lt;&gt;"", SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N22,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N22,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N22,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N22,$AE$2:$AE$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N22,$AI$2:$AI$61,0),1),0))&lt;&gt;0),
+         AND (N22&lt;&gt;"", SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N22,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N22,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N22,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N22,$AE$2:$AE$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N22,$AI$2:$AI$61,0),1),0))&lt;&gt;0),
 SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N22,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N22,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N22,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N22,$AE$2:$AE$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N22,$AI$2:$AI$61,0),1),0)),
 "")</f>
         <v/>
       </c>
       <c r="M22" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L22,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N22" s="31" t="str">
+      <c r="N22" s="33" t="str">
         <f aca="false">IF(ROW(N22)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I22+1,"")</f>
         <v/>
       </c>
       <c r="P22" s="28" t="str">
         <f aca="false">IF(Équipe!$B23&lt;&gt;0,Équipe!$A23,"")</f>
         <v/>
       </c>
       <c r="Q22" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P22,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P22,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P22,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P22,'Mène 2'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P22,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P22,'Mène 3'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P22,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P22,'Mène 4'!$D$5:$D$34,0),1),0))=13),$P22,"")</f>
         <v/>
       </c>
       <c r="R22" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B23&lt;&gt;0,'Mène 5'!Q22&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S22" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B23&lt;&gt;0,$Q22&lt;&gt;""),RANK($R22,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U22" s="28" t="str">
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P22,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P22,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P22,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P22,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P22,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P22,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P22,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P22,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P22,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P22,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P22,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P22,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P22,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P22,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P22,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P22,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 39,P22,"")</f>
         <v/>
       </c>
       <c r="V22" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B23&lt;&gt;0,'Mène 5'!U22&lt;&gt;""),RAND(),"")</f>
@@ -26366,84 +31593,84 @@
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P22,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P22,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P22,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P22,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P22,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P22,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P22,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P22,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P22,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P22,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$43,MATCH($P22,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P22,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P22,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P22,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P22,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P22,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 13,P22,"")</f>
         <v/>
       </c>
       <c r="AD22" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B23&lt;&gt;0,'Mène 5'!AC22&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AE22" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B23&lt;&gt;0,$AC22&lt;&gt;""),RANK($AD22,$AD$2:INDIRECT("$AD$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AA$2:$AA$61),"")</f>
         <v/>
       </c>
       <c r="AG22" s="28" t="str">
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P22,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P22,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P22,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P22,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P22,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P22,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P22,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P22,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$33,MATCH($P22,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P22,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P22,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P22,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P22,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P22,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P22,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P22,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 0,P22,"")</f>
         <v/>
       </c>
       <c r="AH22" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B23&lt;&gt;0,'Mène 5'!AG22&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AI22" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B23&lt;&gt;0,$AG22&lt;&gt;""),RANK($AH22,$AH$2:INDIRECT("$AH$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AE$2:$AE$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="23" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A23" s="33" t="n">
+      <c r="A23" s="34" t="n">
         <f aca="false">IF(ROW(A23)-4&lt;=Procédure!$K$3,ROW(A23)-4,IF(ROW(A23)-(QUOTIENT(ROW(A23)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A23)-(QUOTIENT(ROW(A23)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A23)-(QUOTIENT(ROW(A23)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
-        <v>4</v>
-[...7 lines deleted...]
-      <c r="I23" s="31" t="str">
+        <v>1</v>
+      </c>
+      <c r="B23" s="38"/>
+      <c r="C23" s="39"/>
+      <c r="D23" s="38"/>
+      <c r="E23" s="39"/>
+      <c r="F23" s="15"/>
+      <c r="G23" s="15"/>
+      <c r="I23" s="33" t="str">
         <f aca="false">IF(ROW(I23)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I23)&lt;&gt;3,I22+2,1),"")</f>
         <v/>
       </c>
       <c r="J23" s="1" t="str">
         <f aca="false">IF(I23&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I23,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I23,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I23,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I23,$AI$2:$AI$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I23,$AE$2:$AE$61,0),1),0) ),"")</f>
         <v/>
       </c>
       <c r="K23" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J23,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L23" s="1" t="str">
         <f aca="false">IF(
-      AND (N23&lt;&gt;"", SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N23,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N23,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N23,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N23,$AE$2:$AE$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N23,$AI$2:$AI$61,0),1),0))&lt;&gt;0),
+         AND (N23&lt;&gt;"", SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N23,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N23,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N23,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N23,$AE$2:$AE$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N23,$AI$2:$AI$61,0),1),0))&lt;&gt;0),
 SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N23,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N23,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N23,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N23,$AE$2:$AE$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N23,$AI$2:$AI$61,0),1),0)),
 "")</f>
         <v/>
       </c>
       <c r="M23" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L23,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N23" s="31" t="str">
+      <c r="N23" s="33" t="str">
         <f aca="false">IF(ROW(N23)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I23+1,"")</f>
         <v/>
       </c>
       <c r="P23" s="28" t="str">
         <f aca="false">IF(Équipe!$B24&lt;&gt;0,Équipe!$A24,"")</f>
         <v/>
       </c>
       <c r="Q23" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P23,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P23,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P23,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P23,'Mène 2'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P23,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P23,'Mène 3'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P23,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P23,'Mène 4'!$D$5:$D$34,0),1),0))=13),$P23,"")</f>
         <v/>
       </c>
       <c r="R23" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B24&lt;&gt;0,'Mène 5'!Q23&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S23" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B24&lt;&gt;0,$Q23&lt;&gt;""),RANK($R23,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U23" s="28" t="str">
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P23,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P23,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P23,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P23,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P23,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P23,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P23,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P23,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P23,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P23,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P23,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P23,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P23,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P23,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P23,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P23,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 39,P23,"")</f>
         <v/>
       </c>
       <c r="V23" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B24&lt;&gt;0,'Mène 5'!U23&lt;&gt;""),RAND(),"")</f>
@@ -26469,84 +31696,84 @@
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P23,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P23,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P23,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P23,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P23,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P23,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P23,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P23,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P23,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P23,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$43,MATCH($P23,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P23,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P23,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P23,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P23,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P23,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 13,P23,"")</f>
         <v/>
       </c>
       <c r="AD23" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B24&lt;&gt;0,'Mène 5'!AC23&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AE23" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B24&lt;&gt;0,$AC23&lt;&gt;""),RANK($AD23,$AD$2:INDIRECT("$AD$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AA$2:$AA$61),"")</f>
         <v/>
       </c>
       <c r="AG23" s="28" t="str">
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P23,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P23,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P23,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P23,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P23,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P23,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P23,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P23,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$33,MATCH($P23,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P23,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P23,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P23,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P23,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P23,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P23,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P23,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 0,P23,"")</f>
         <v/>
       </c>
       <c r="AH23" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B24&lt;&gt;0,'Mène 5'!AG23&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AI23" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B24&lt;&gt;0,$AG23&lt;&gt;""),RANK($AH23,$AH$2:INDIRECT("$AH$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AE$2:$AE$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="24" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A24" s="33" t="n">
+      <c r="A24" s="34" t="n">
         <f aca="false">IF(ROW(A24)-4&lt;=Procédure!$K$3,ROW(A24)-4,IF(ROW(A24)-(QUOTIENT(ROW(A24)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A24)-(QUOTIENT(ROW(A24)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A24)-(QUOTIENT(ROW(A24)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
-        <v>5</v>
-[...7 lines deleted...]
-      <c r="I24" s="31" t="str">
+        <v>2</v>
+      </c>
+      <c r="B24" s="38"/>
+      <c r="C24" s="39"/>
+      <c r="D24" s="38"/>
+      <c r="E24" s="39"/>
+      <c r="F24" s="15"/>
+      <c r="G24" s="15"/>
+      <c r="I24" s="33" t="str">
         <f aca="false">IF(ROW(I24)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I24)&lt;&gt;3,I23+2,1),"")</f>
         <v/>
       </c>
       <c r="J24" s="1" t="str">
         <f aca="false">IF(I24&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I24,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I24,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I24,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I24,$AI$2:$AI$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I24,$AE$2:$AE$61,0),1),0) ),"")</f>
         <v/>
       </c>
       <c r="K24" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J24,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L24" s="1" t="str">
         <f aca="false">IF(
-      AND (N24&lt;&gt;"", SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N24,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N24,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N24,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N24,$AE$2:$AE$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N24,$AI$2:$AI$61,0),1),0))&lt;&gt;0),
+         AND (N24&lt;&gt;"", SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N24,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N24,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N24,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N24,$AE$2:$AE$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N24,$AI$2:$AI$61,0),1),0))&lt;&gt;0),
 SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N24,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N24,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N24,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N24,$AE$2:$AE$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N24,$AI$2:$AI$61,0),1),0)),
 "")</f>
         <v/>
       </c>
       <c r="M24" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L24,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N24" s="31" t="str">
+      <c r="N24" s="33" t="str">
         <f aca="false">IF(ROW(N24)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I24+1,"")</f>
         <v/>
       </c>
       <c r="P24" s="28" t="str">
         <f aca="false">IF(Équipe!$B25&lt;&gt;0,Équipe!$A25,"")</f>
         <v/>
       </c>
       <c r="Q24" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P24,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P24,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P24,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P24,'Mène 2'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P24,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P24,'Mène 3'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P24,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P24,'Mène 4'!$D$5:$D$34,0),1),0))=13),$P24,"")</f>
         <v/>
       </c>
       <c r="R24" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B25&lt;&gt;0,'Mène 5'!Q24&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S24" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B25&lt;&gt;0,$Q24&lt;&gt;""),RANK($R24,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U24" s="28" t="str">
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P24,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P24,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P24,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P24,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P24,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P24,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P24,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P24,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P24,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P24,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P24,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P24,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P24,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P24,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P24,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P24,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 39,P24,"")</f>
         <v/>
       </c>
       <c r="V24" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B25&lt;&gt;0,'Mène 5'!U24&lt;&gt;""),RAND(),"")</f>
@@ -26572,84 +31799,84 @@
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P24,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P24,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P24,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P24,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P24,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P24,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P24,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P24,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P24,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P24,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$43,MATCH($P24,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P24,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P24,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P24,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P24,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P24,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 13,P24,"")</f>
         <v/>
       </c>
       <c r="AD24" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B25&lt;&gt;0,'Mène 5'!AC24&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AE24" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B25&lt;&gt;0,$AC24&lt;&gt;""),RANK($AD24,$AD$2:INDIRECT("$AD$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AA$2:$AA$61),"")</f>
         <v/>
       </c>
       <c r="AG24" s="28" t="str">
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P24,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P24,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P24,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P24,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P24,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P24,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P24,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P24,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$33,MATCH($P24,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P24,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P24,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P24,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P24,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P24,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P24,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P24,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 0,P24,"")</f>
         <v/>
       </c>
       <c r="AH24" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B25&lt;&gt;0,'Mène 5'!AG24&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AI24" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B25&lt;&gt;0,$AG24&lt;&gt;""),RANK($AH24,$AH$2:INDIRECT("$AH$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AE$2:$AE$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="25" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A25" s="33" t="n">
+      <c r="A25" s="34" t="n">
         <f aca="false">IF(ROW(A25)-4&lt;=Procédure!$K$3,ROW(A25)-4,IF(ROW(A25)-(QUOTIENT(ROW(A25)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A25)-(QUOTIENT(ROW(A25)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A25)-(QUOTIENT(ROW(A25)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
-        <v>6</v>
-[...7 lines deleted...]
-      <c r="I25" s="31" t="str">
+        <v>3</v>
+      </c>
+      <c r="B25" s="38"/>
+      <c r="C25" s="39"/>
+      <c r="D25" s="38"/>
+      <c r="E25" s="39"/>
+      <c r="F25" s="15"/>
+      <c r="G25" s="15"/>
+      <c r="I25" s="33" t="str">
         <f aca="false">IF(ROW(I25)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I25)&lt;&gt;3,I24+2,1),"")</f>
         <v/>
       </c>
       <c r="J25" s="1" t="str">
         <f aca="false">IF(I25&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I25,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I25,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I25,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I25,$AI$2:$AI$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I25,$AE$2:$AE$61,0),1),0) ),"")</f>
         <v/>
       </c>
       <c r="K25" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J25,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L25" s="1" t="str">
         <f aca="false">IF(
-      AND (N25&lt;&gt;"", SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N25,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N25,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N25,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N25,$AE$2:$AE$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N25,$AI$2:$AI$61,0),1),0))&lt;&gt;0),
+         AND (N25&lt;&gt;"", SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N25,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N25,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N25,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N25,$AE$2:$AE$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N25,$AI$2:$AI$61,0),1),0))&lt;&gt;0),
 SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N25,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N25,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N25,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N25,$AE$2:$AE$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N25,$AI$2:$AI$61,0),1),0)),
 "")</f>
         <v/>
       </c>
       <c r="M25" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L25,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N25" s="31" t="str">
+      <c r="N25" s="33" t="str">
         <f aca="false">IF(ROW(N25)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I25+1,"")</f>
         <v/>
       </c>
       <c r="P25" s="28" t="str">
         <f aca="false">IF(Équipe!$B26&lt;&gt;0,Équipe!$A26,"")</f>
         <v/>
       </c>
       <c r="Q25" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P25,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P25,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P25,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P25,'Mène 2'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P25,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P25,'Mène 3'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P25,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P25,'Mène 4'!$D$5:$D$34,0),1),0))=13),$P25,"")</f>
         <v/>
       </c>
       <c r="R25" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B26&lt;&gt;0,'Mène 5'!Q25&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S25" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B26&lt;&gt;0,$Q25&lt;&gt;""),RANK($R25,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U25" s="28" t="str">
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P25,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P25,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P25,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P25,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P25,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P25,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P25,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P25,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P25,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P25,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P25,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P25,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P25,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P25,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P25,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P25,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 39,P25,"")</f>
         <v/>
       </c>
       <c r="V25" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B26&lt;&gt;0,'Mène 5'!U25&lt;&gt;""),RAND(),"")</f>
@@ -26675,84 +31902,84 @@
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P25,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P25,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P25,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P25,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P25,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P25,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P25,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P25,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P25,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P25,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$43,MATCH($P25,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P25,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P25,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P25,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P25,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P25,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 13,P25,"")</f>
         <v/>
       </c>
       <c r="AD25" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B26&lt;&gt;0,'Mène 5'!AC25&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AE25" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B26&lt;&gt;0,$AC25&lt;&gt;""),RANK($AD25,$AD$2:INDIRECT("$AD$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AA$2:$AA$61),"")</f>
         <v/>
       </c>
       <c r="AG25" s="28" t="str">
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P25,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P25,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P25,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P25,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P25,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P25,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P25,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P25,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$33,MATCH($P25,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P25,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P25,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P25,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P25,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P25,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P25,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P25,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 0,P25,"")</f>
         <v/>
       </c>
       <c r="AH25" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B26&lt;&gt;0,'Mène 5'!AG25&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AI25" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B26&lt;&gt;0,$AG25&lt;&gt;""),RANK($AH25,$AH$2:INDIRECT("$AH$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AE$2:$AE$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="26" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A26" s="33" t="n">
+      <c r="A26" s="34" t="n">
         <f aca="false">IF(ROW(A26)-4&lt;=Procédure!$K$3,ROW(A26)-4,IF(ROW(A26)-(QUOTIENT(ROW(A26)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A26)-(QUOTIENT(ROW(A26)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A26)-(QUOTIENT(ROW(A26)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
-        <v>7</v>
-[...7 lines deleted...]
-      <c r="I26" s="31" t="str">
+        <v>4</v>
+      </c>
+      <c r="B26" s="38"/>
+      <c r="C26" s="39"/>
+      <c r="D26" s="38"/>
+      <c r="E26" s="39"/>
+      <c r="F26" s="15"/>
+      <c r="G26" s="15"/>
+      <c r="I26" s="33" t="str">
         <f aca="false">IF(ROW(I26)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I26)&lt;&gt;3,I25+2,1),"")</f>
         <v/>
       </c>
       <c r="J26" s="1" t="str">
         <f aca="false">IF(I26&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I26,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I26,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I26,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I26,$AI$2:$AI$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I26,$AE$2:$AE$61,0),1),0) ),"")</f>
         <v/>
       </c>
       <c r="K26" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J26,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L26" s="1" t="str">
         <f aca="false">IF(
-      AND (N26&lt;&gt;"", SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N26,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N26,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N26,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N26,$AE$2:$AE$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N26,$AI$2:$AI$61,0),1),0))&lt;&gt;0),
+         AND (N26&lt;&gt;"", SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N26,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N26,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N26,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N26,$AE$2:$AE$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N26,$AI$2:$AI$61,0),1),0))&lt;&gt;0),
 SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N26,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N26,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N26,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N26,$AE$2:$AE$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N26,$AI$2:$AI$61,0),1),0)),
 "")</f>
         <v/>
       </c>
       <c r="M26" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L26,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N26" s="31" t="str">
+      <c r="N26" s="33" t="str">
         <f aca="false">IF(ROW(N26)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I26+1,"")</f>
         <v/>
       </c>
       <c r="P26" s="28" t="str">
         <f aca="false">IF(Équipe!$B27&lt;&gt;0,Équipe!$A27,"")</f>
         <v/>
       </c>
       <c r="Q26" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P26,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P26,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P26,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P26,'Mène 2'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P26,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P26,'Mène 3'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P26,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P26,'Mène 4'!$D$5:$D$34,0),1),0))=13),$P26,"")</f>
         <v/>
       </c>
       <c r="R26" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B27&lt;&gt;0,'Mène 5'!Q26&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S26" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B27&lt;&gt;0,$Q26&lt;&gt;""),RANK($R26,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U26" s="28" t="str">
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P26,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P26,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P26,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P26,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P26,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P26,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P26,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P26,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P26,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P26,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P26,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P26,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P26,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P26,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P26,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P26,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 39,P26,"")</f>
         <v/>
       </c>
       <c r="V26" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B27&lt;&gt;0,'Mène 5'!U26&lt;&gt;""),RAND(),"")</f>
@@ -26778,84 +32005,84 @@
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P26,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P26,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P26,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P26,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P26,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P26,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P26,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P26,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P26,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P26,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$43,MATCH($P26,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P26,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P26,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P26,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P26,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P26,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 13,P26,"")</f>
         <v/>
       </c>
       <c r="AD26" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B27&lt;&gt;0,'Mène 5'!AC26&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AE26" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B27&lt;&gt;0,$AC26&lt;&gt;""),RANK($AD26,$AD$2:INDIRECT("$AD$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AA$2:$AA$61),"")</f>
         <v/>
       </c>
       <c r="AG26" s="28" t="str">
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P26,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P26,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P26,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P26,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P26,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P26,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P26,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P26,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$33,MATCH($P26,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P26,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P26,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P26,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P26,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P26,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P26,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P26,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 0,P26,"")</f>
         <v/>
       </c>
       <c r="AH26" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B27&lt;&gt;0,'Mène 5'!AG26&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AI26" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B27&lt;&gt;0,$AG26&lt;&gt;""),RANK($AH26,$AH$2:INDIRECT("$AH$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AE$2:$AE$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="27" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A27" s="33" t="n">
+      <c r="A27" s="34" t="n">
         <f aca="false">IF(ROW(A27)-4&lt;=Procédure!$K$3,ROW(A27)-4,IF(ROW(A27)-(QUOTIENT(ROW(A27)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A27)-(QUOTIENT(ROW(A27)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A27)-(QUOTIENT(ROW(A27)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
-        <v>8</v>
-[...7 lines deleted...]
-      <c r="I27" s="31" t="str">
+        <v>5</v>
+      </c>
+      <c r="B27" s="38"/>
+      <c r="C27" s="39"/>
+      <c r="D27" s="38"/>
+      <c r="E27" s="39"/>
+      <c r="F27" s="15"/>
+      <c r="G27" s="15"/>
+      <c r="I27" s="33" t="str">
         <f aca="false">IF(ROW(I27)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I27)&lt;&gt;3,I26+2,1),"")</f>
         <v/>
       </c>
       <c r="J27" s="1" t="str">
         <f aca="false">IF(I27&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I27,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I27,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I27,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I27,$AI$2:$AI$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I27,$AE$2:$AE$61,0),1),0) ),"")</f>
         <v/>
       </c>
       <c r="K27" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J27,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L27" s="1" t="str">
         <f aca="false">IF(
-      AND (N27&lt;&gt;"", SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N27,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N27,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N27,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N27,$AE$2:$AE$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N27,$AI$2:$AI$61,0),1),0))&lt;&gt;0),
+         AND (N27&lt;&gt;"", SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N27,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N27,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N27,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N27,$AE$2:$AE$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N27,$AI$2:$AI$61,0),1),0))&lt;&gt;0),
 SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N27,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N27,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N27,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N27,$AE$2:$AE$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N27,$AI$2:$AI$61,0),1),0)),
 "")</f>
         <v/>
       </c>
       <c r="M27" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L27,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N27" s="31" t="str">
+      <c r="N27" s="33" t="str">
         <f aca="false">IF(ROW(N27)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I27+1,"")</f>
         <v/>
       </c>
       <c r="P27" s="28" t="str">
         <f aca="false">IF(Équipe!$B28&lt;&gt;0,Équipe!$A28,"")</f>
         <v/>
       </c>
       <c r="Q27" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P27,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P27,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P27,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P27,'Mène 2'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P27,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P27,'Mène 3'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P27,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P27,'Mène 4'!$D$5:$D$34,0),1),0))=13),$P27,"")</f>
         <v/>
       </c>
       <c r="R27" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B28&lt;&gt;0,'Mène 5'!Q27&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S27" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B28&lt;&gt;0,$Q27&lt;&gt;""),RANK($R27,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U27" s="28" t="str">
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P27,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P27,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P27,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P27,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P27,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P27,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P27,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P27,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P27,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P27,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P27,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P27,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P27,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P27,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P27,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P27,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 39,P27,"")</f>
         <v/>
       </c>
       <c r="V27" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B28&lt;&gt;0,'Mène 5'!U27&lt;&gt;""),RAND(),"")</f>
@@ -26881,84 +32108,84 @@
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P27,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P27,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P27,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P27,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P27,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P27,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P27,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P27,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P27,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P27,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$43,MATCH($P27,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P27,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P27,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P27,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P27,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P27,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 13,P27,"")</f>
         <v/>
       </c>
       <c r="AD27" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B28&lt;&gt;0,'Mène 5'!AC27&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AE27" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B28&lt;&gt;0,$AC27&lt;&gt;""),RANK($AD27,$AD$2:INDIRECT("$AD$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AA$2:$AA$61),"")</f>
         <v/>
       </c>
       <c r="AG27" s="28" t="str">
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P27,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P27,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P27,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P27,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P27,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P27,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P27,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P27,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$33,MATCH($P27,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P27,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P27,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P27,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P27,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P27,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P27,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P27,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 0,P27,"")</f>
         <v/>
       </c>
       <c r="AH27" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B28&lt;&gt;0,'Mène 5'!AG27&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AI27" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B28&lt;&gt;0,$AG27&lt;&gt;""),RANK($AH27,$AH$2:INDIRECT("$AH$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AE$2:$AE$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="28" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A28" s="33" t="n">
+      <c r="A28" s="34" t="n">
         <f aca="false">IF(ROW(A28)-4&lt;=Procédure!$K$3,ROW(A28)-4,IF(ROW(A28)-(QUOTIENT(ROW(A28)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A28)-(QUOTIENT(ROW(A28)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A28)-(QUOTIENT(ROW(A28)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
-        <v>9</v>
-[...7 lines deleted...]
-      <c r="I28" s="31" t="str">
+        <v>6</v>
+      </c>
+      <c r="B28" s="38"/>
+      <c r="C28" s="39"/>
+      <c r="D28" s="38"/>
+      <c r="E28" s="39"/>
+      <c r="F28" s="15"/>
+      <c r="G28" s="15"/>
+      <c r="I28" s="33" t="str">
         <f aca="false">IF(ROW(I28)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I28)&lt;&gt;3,I27+2,1),"")</f>
         <v/>
       </c>
       <c r="J28" s="1" t="str">
         <f aca="false">IF(I28&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I28,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I28,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I28,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I28,$AI$2:$AI$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I28,$AE$2:$AE$61,0),1),0) ),"")</f>
         <v/>
       </c>
       <c r="K28" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J28,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L28" s="1" t="str">
         <f aca="false">IF(
-      AND (N28&lt;&gt;"", SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N28,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N28,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N28,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N28,$AE$2:$AE$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N28,$AI$2:$AI$61,0),1),0))&lt;&gt;0),
+         AND (N28&lt;&gt;"", SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N28,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N28,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N28,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N28,$AE$2:$AE$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N28,$AI$2:$AI$61,0),1),0))&lt;&gt;0),
 SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N28,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N28,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N28,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N28,$AE$2:$AE$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N28,$AI$2:$AI$61,0),1),0)),
 "")</f>
         <v/>
       </c>
       <c r="M28" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L28,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N28" s="31" t="str">
+      <c r="N28" s="33" t="str">
         <f aca="false">IF(ROW(N28)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I28+1,"")</f>
         <v/>
       </c>
       <c r="P28" s="28" t="str">
         <f aca="false">IF(Équipe!$B29&lt;&gt;0,Équipe!$A29,"")</f>
         <v/>
       </c>
       <c r="Q28" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P28,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P28,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P28,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P28,'Mène 2'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P28,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P28,'Mène 3'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P28,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P28,'Mène 4'!$D$5:$D$34,0),1),0))=13),$P28,"")</f>
         <v/>
       </c>
       <c r="R28" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B29&lt;&gt;0,'Mène 5'!Q28&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S28" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B29&lt;&gt;0,$Q28&lt;&gt;""),RANK($R28,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U28" s="28" t="str">
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P28,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P28,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P28,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P28,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P28,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P28,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P28,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P28,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P28,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P28,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P28,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P28,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P28,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P28,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P28,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P28,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 39,P28,"")</f>
         <v/>
       </c>
       <c r="V28" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B29&lt;&gt;0,'Mène 5'!U28&lt;&gt;""),RAND(),"")</f>
@@ -26984,84 +32211,84 @@
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P28,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P28,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P28,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P28,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P28,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P28,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P28,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P28,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P28,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P28,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$43,MATCH($P28,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P28,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P28,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P28,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P28,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P28,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 13,P28,"")</f>
         <v/>
       </c>
       <c r="AD28" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B29&lt;&gt;0,'Mène 5'!AC28&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AE28" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B29&lt;&gt;0,$AC28&lt;&gt;""),RANK($AD28,$AD$2:INDIRECT("$AD$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AA$2:$AA$61),"")</f>
         <v/>
       </c>
       <c r="AG28" s="28" t="str">
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P28,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P28,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P28,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P28,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P28,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P28,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P28,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P28,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$33,MATCH($P28,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P28,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P28,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P28,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P28,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P28,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P28,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P28,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 0,P28,"")</f>
         <v/>
       </c>
       <c r="AH28" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B29&lt;&gt;0,'Mène 5'!AG28&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AI28" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B29&lt;&gt;0,$AG28&lt;&gt;""),RANK($AH28,$AH$2:INDIRECT("$AH$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AE$2:$AE$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="29" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A29" s="33" t="n">
+      <c r="A29" s="34" t="n">
         <f aca="false">IF(ROW(A29)-4&lt;=Procédure!$K$3,ROW(A29)-4,IF(ROW(A29)-(QUOTIENT(ROW(A29)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A29)-(QUOTIENT(ROW(A29)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A29)-(QUOTIENT(ROW(A29)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
-        <v>10</v>
-[...7 lines deleted...]
-      <c r="I29" s="31" t="str">
+        <v>7</v>
+      </c>
+      <c r="B29" s="38"/>
+      <c r="C29" s="39"/>
+      <c r="D29" s="38"/>
+      <c r="E29" s="39"/>
+      <c r="F29" s="15"/>
+      <c r="G29" s="15"/>
+      <c r="I29" s="33" t="str">
         <f aca="false">IF(ROW(I29)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I29)&lt;&gt;3,I28+2,1),"")</f>
         <v/>
       </c>
       <c r="J29" s="1" t="str">
         <f aca="false">IF(I29&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I29,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I29,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I29,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I29,$AI$2:$AI$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I29,$AE$2:$AE$61,0),1),0) ),"")</f>
         <v/>
       </c>
       <c r="K29" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J29,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L29" s="1" t="str">
         <f aca="false">IF(
-      AND (N29&lt;&gt;"", SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N29,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N29,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N29,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N29,$AE$2:$AE$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N29,$AI$2:$AI$61,0),1),0))&lt;&gt;0),
+         AND (N29&lt;&gt;"", SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N29,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N29,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N29,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N29,$AE$2:$AE$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N29,$AI$2:$AI$61,0),1),0))&lt;&gt;0),
 SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N29,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N29,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N29,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N29,$AE$2:$AE$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N29,$AI$2:$AI$61,0),1),0)),
 "")</f>
         <v/>
       </c>
       <c r="M29" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L29,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N29" s="31" t="str">
+      <c r="N29" s="33" t="str">
         <f aca="false">IF(ROW(N29)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I29+1,"")</f>
         <v/>
       </c>
       <c r="P29" s="28" t="str">
         <f aca="false">IF(Équipe!$B30&lt;&gt;0,Équipe!$A30,"")</f>
         <v/>
       </c>
       <c r="Q29" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P29,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P29,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P29,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P29,'Mène 2'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P29,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P29,'Mène 3'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P29,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P29,'Mène 4'!$D$5:$D$34,0),1),0))=13),$P29,"")</f>
         <v/>
       </c>
       <c r="R29" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B30&lt;&gt;0,'Mène 5'!Q29&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S29" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B30&lt;&gt;0,$Q29&lt;&gt;""),RANK($R29,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U29" s="28" t="str">
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P29,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P29,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P29,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P29,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P29,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P29,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P29,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P29,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P29,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P29,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P29,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P29,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P29,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P29,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P29,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P29,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 39,P29,"")</f>
         <v/>
       </c>
       <c r="V29" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B30&lt;&gt;0,'Mène 5'!U29&lt;&gt;""),RAND(),"")</f>
@@ -27087,84 +32314,84 @@
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P29,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P29,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P29,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P29,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P29,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P29,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P29,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P29,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P29,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P29,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$43,MATCH($P29,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P29,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P29,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P29,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P29,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P29,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 13,P29,"")</f>
         <v/>
       </c>
       <c r="AD29" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B30&lt;&gt;0,'Mène 5'!AC29&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AE29" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B30&lt;&gt;0,$AC29&lt;&gt;""),RANK($AD29,$AD$2:INDIRECT("$AD$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AA$2:$AA$61),"")</f>
         <v/>
       </c>
       <c r="AG29" s="28" t="str">
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P29,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P29,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P29,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P29,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P29,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P29,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P29,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P29,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$33,MATCH($P29,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P29,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P29,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P29,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P29,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P29,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P29,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P29,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 0,P29,"")</f>
         <v/>
       </c>
       <c r="AH29" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B30&lt;&gt;0,'Mène 5'!AG29&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AI29" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B30&lt;&gt;0,$AG29&lt;&gt;""),RANK($AH29,$AH$2:INDIRECT("$AH$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AE$2:$AE$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="30" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A30" s="33" t="n">
+      <c r="A30" s="34" t="n">
         <f aca="false">IF(ROW(A30)-4&lt;=Procédure!$K$3,ROW(A30)-4,IF(ROW(A30)-(QUOTIENT(ROW(A30)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A30)-(QUOTIENT(ROW(A30)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A30)-(QUOTIENT(ROW(A30)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
-        <v>11</v>
-[...7 lines deleted...]
-      <c r="I30" s="31" t="str">
+        <v>8</v>
+      </c>
+      <c r="B30" s="38"/>
+      <c r="C30" s="39"/>
+      <c r="D30" s="38"/>
+      <c r="E30" s="39"/>
+      <c r="F30" s="15"/>
+      <c r="G30" s="15"/>
+      <c r="I30" s="33" t="str">
         <f aca="false">IF(ROW(I30)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I30)&lt;&gt;3,I29+2,1),"")</f>
         <v/>
       </c>
       <c r="J30" s="1" t="str">
         <f aca="false">IF(I30&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I30,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I30,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I30,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I30,$AI$2:$AI$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I30,$AE$2:$AE$61,0),1),0) ),"")</f>
         <v/>
       </c>
       <c r="K30" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J30,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L30" s="1" t="str">
         <f aca="false">IF(
-      AND (N30&lt;&gt;"", SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N30,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N30,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N30,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N30,$AE$2:$AE$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N30,$AI$2:$AI$61,0),1),0))&lt;&gt;0),
+         AND (N30&lt;&gt;"", SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N30,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N30,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N30,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N30,$AE$2:$AE$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N30,$AI$2:$AI$61,0),1),0))&lt;&gt;0),
 SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N30,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N30,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N30,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N30,$AE$2:$AE$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N30,$AI$2:$AI$61,0),1),0)),
 "")</f>
         <v/>
       </c>
       <c r="M30" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L30,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N30" s="31" t="str">
+      <c r="N30" s="33" t="str">
         <f aca="false">IF(ROW(N30)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I30+1,"")</f>
         <v/>
       </c>
       <c r="P30" s="28" t="str">
         <f aca="false">IF(Équipe!$B31&lt;&gt;0,Équipe!$A31,"")</f>
         <v/>
       </c>
       <c r="Q30" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P30,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P30,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P30,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P30,'Mène 2'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P30,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P30,'Mène 3'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P30,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P30,'Mène 4'!$D$5:$D$34,0),1),0))=13),$P30,"")</f>
         <v/>
       </c>
       <c r="R30" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B31&lt;&gt;0,'Mène 5'!Q30&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S30" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B31&lt;&gt;0,$Q30&lt;&gt;""),RANK($R30,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U30" s="28" t="str">
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P30,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P30,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P30,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P30,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P30,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P30,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P30,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P30,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P30,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P30,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P30,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P30,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P30,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P30,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P30,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P30,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 39,P30,"")</f>
         <v/>
       </c>
       <c r="V30" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B31&lt;&gt;0,'Mène 5'!U30&lt;&gt;""),RAND(),"")</f>
@@ -27190,84 +32417,84 @@
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P30,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P30,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P30,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P30,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P30,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P30,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P30,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P30,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P30,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P30,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$43,MATCH($P30,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P30,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P30,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P30,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P30,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P30,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 13,P30,"")</f>
         <v/>
       </c>
       <c r="AD30" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B31&lt;&gt;0,'Mène 5'!AC30&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AE30" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B31&lt;&gt;0,$AC30&lt;&gt;""),RANK($AD30,$AD$2:INDIRECT("$AD$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AA$2:$AA$61),"")</f>
         <v/>
       </c>
       <c r="AG30" s="28" t="str">
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P30,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P30,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P30,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P30,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P30,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P30,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P30,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P30,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$33,MATCH($P30,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P30,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P30,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P30,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P30,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P30,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P30,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P30,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 0,P30,"")</f>
         <v/>
       </c>
       <c r="AH30" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B31&lt;&gt;0,'Mène 5'!AG30&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AI30" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B31&lt;&gt;0,$AG30&lt;&gt;""),RANK($AH30,$AH$2:INDIRECT("$AH$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AE$2:$AE$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="31" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A31" s="33" t="n">
+      <c r="A31" s="34" t="n">
         <f aca="false">IF(ROW(A31)-4&lt;=Procédure!$K$3,ROW(A31)-4,IF(ROW(A31)-(QUOTIENT(ROW(A31)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A31)-(QUOTIENT(ROW(A31)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A31)-(QUOTIENT(ROW(A31)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
-        <v>12</v>
-[...7 lines deleted...]
-      <c r="I31" s="31" t="str">
+        <v>9</v>
+      </c>
+      <c r="B31" s="38"/>
+      <c r="C31" s="39"/>
+      <c r="D31" s="38"/>
+      <c r="E31" s="39"/>
+      <c r="F31" s="15"/>
+      <c r="G31" s="15"/>
+      <c r="I31" s="33" t="str">
         <f aca="false">IF(ROW(I31)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,IF(ROW(I31)&lt;&gt;3,I30+2,1),"")</f>
         <v/>
       </c>
       <c r="J31" s="1" t="str">
         <f aca="false">IF(I31&lt;&gt;"",SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I31,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I31,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I31,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I31,$AI$2:$AI$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(I31,$AE$2:$AE$61,0),1),0) ),"")</f>
         <v/>
       </c>
       <c r="K31" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(J31,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
       <c r="L31" s="1" t="str">
         <f aca="false">IF(
-      AND (N31&lt;&gt;"", SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N31,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N31,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N31,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N31,$AE$2:$AE$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N31,$AI$2:$AI$61,0),1),0))&lt;&gt;0),
+         AND (N31&lt;&gt;"", SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N31,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N31,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N31,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N31,$AE$2:$AE$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N31,$AI$2:$AI$61,0),1),0))&lt;&gt;0),
 SUM(_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N31,$S$2:$S$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N31,$W$2:$W$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N31,$AA$2:$AA$61,0),1),0),_xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N31,$AE$2:$AE$61,0),1),0), _xlfn.IFNA(INDEX($P$2:$P$61,MATCH(N31,$AI$2:$AI$61,0),1),0)),
 "")</f>
         <v/>
       </c>
       <c r="M31" s="1" t="str">
         <f aca="false">_xlfn.IFNA(INDEX(Équipe!$B$3:$B$62,MATCH(L31,Équipe!$A$3:$A$62,0),1),"")</f>
         <v/>
       </c>
-      <c r="N31" s="31" t="str">
+      <c r="N31" s="33" t="str">
         <f aca="false">IF(ROW(N31)&lt;=QUOTIENT(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+MOD(COUNTA($P$2:$P$61)-COUNTBLANK($P$2:$P$61),2)+2,I31+1,"")</f>
         <v/>
       </c>
       <c r="P31" s="28" t="str">
         <f aca="false">IF(Équipe!$B32&lt;&gt;0,Équipe!$A32,"")</f>
         <v/>
       </c>
       <c r="Q31" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P31,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P31,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P31,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P31,'Mène 2'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P31,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P31,'Mène 3'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P31,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P31,'Mène 4'!$D$5:$D$34,0),1),0))=13),$P31,"")</f>
         <v/>
       </c>
       <c r="R31" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B32&lt;&gt;0,'Mène 5'!Q31&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S31" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B32&lt;&gt;0,$Q31&lt;&gt;""),RANK($R31,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U31" s="28" t="str">
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P31,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P31,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P31,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P31,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P31,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P31,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P31,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P31,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P31,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P31,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P31,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P31,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P31,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P31,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P31,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P31,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 39,P31,"")</f>
         <v/>
       </c>
       <c r="V31" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B32&lt;&gt;0,'Mène 5'!U31&lt;&gt;""),RAND(),"")</f>
@@ -27293,60 +32520,60 @@
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P31,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P31,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P31,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P31,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P31,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P31,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P31,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P31,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P31,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P31,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$43,MATCH($P31,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P31,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P31,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P31,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P31,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P31,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 13,P31,"")</f>
         <v/>
       </c>
       <c r="AD31" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B32&lt;&gt;0,'Mène 5'!AC31&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AE31" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B32&lt;&gt;0,$AC31&lt;&gt;""),RANK($AD31,$AD$2:INDIRECT("$AD$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AA$2:$AA$61),"")</f>
         <v/>
       </c>
       <c r="AG31" s="28" t="str">
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P31,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P31,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P31,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P31,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P31,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P31,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P31,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P31,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$33,MATCH($P31,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P31,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P31,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P31,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P31,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P31,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P31,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P31,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 0,P31,"")</f>
         <v/>
       </c>
       <c r="AH31" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B32&lt;&gt;0,'Mène 5'!AG31&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AI31" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B32&lt;&gt;0,$AG31&lt;&gt;""),RANK($AH31,$AH$2:INDIRECT("$AH$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AE$2:$AE$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="32" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A32" s="33" t="n">
+      <c r="A32" s="34" t="n">
         <f aca="false">IF(ROW(A32)-4&lt;=Procédure!$K$3,ROW(A32)-4,IF(ROW(A32)-(QUOTIENT(ROW(A32)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A32)-(QUOTIENT(ROW(A32)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A32)-(QUOTIENT(ROW(A32)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
-        <v>13</v>
-[...6 lines deleted...]
-      <c r="G32" s="17"/>
+        <v>10</v>
+      </c>
+      <c r="B32" s="38"/>
+      <c r="C32" s="39"/>
+      <c r="D32" s="38"/>
+      <c r="E32" s="39"/>
+      <c r="F32" s="15"/>
+      <c r="G32" s="15"/>
       <c r="P32" s="28" t="str">
         <f aca="false">IF(Équipe!$B33&lt;&gt;0,Équipe!$A33,"")</f>
         <v/>
       </c>
       <c r="Q32" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P32,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P32,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P32,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P32,'Mène 2'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P32,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P32,'Mène 3'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P32,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P32,'Mène 4'!$D$5:$D$34,0),1),0))=13),$P32,"")</f>
         <v/>
       </c>
       <c r="R32" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B33&lt;&gt;0,'Mène 5'!Q32&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S32" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B33&lt;&gt;0,$Q32&lt;&gt;""),RANK($R32,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U32" s="28" t="str">
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P32,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P32,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P32,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P32,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P32,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P32,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P32,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P32,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P32,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P32,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P32,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P32,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P32,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P32,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P32,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P32,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 39,P32,"")</f>
         <v/>
       </c>
       <c r="V32" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B33&lt;&gt;0,'Mène 5'!U32&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="W32" s="28" t="str">
@@ -27369,60 +32596,60 @@
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P32,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P32,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P32,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P32,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P32,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P32,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P32,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P32,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P32,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P32,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$43,MATCH($P32,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P32,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P32,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P32,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P32,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P32,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 13,P32,"")</f>
         <v/>
       </c>
       <c r="AD32" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B33&lt;&gt;0,'Mène 5'!AC32&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AE32" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B33&lt;&gt;0,$AC32&lt;&gt;""),RANK($AD32,$AD$2:INDIRECT("$AD$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AA$2:$AA$61),"")</f>
         <v/>
       </c>
       <c r="AG32" s="28" t="str">
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P32,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P32,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P32,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P32,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P32,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P32,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P32,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P32,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$33,MATCH($P32,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P32,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P32,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P32,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P32,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P32,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P32,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P32,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 0,P32,"")</f>
         <v/>
       </c>
       <c r="AH32" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B33&lt;&gt;0,'Mène 5'!AG32&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AI32" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B33&lt;&gt;0,$AG32&lt;&gt;""),RANK($AH32,$AH$2:INDIRECT("$AH$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AE$2:$AE$61),"")</f>
         <v/>
       </c>
     </row>
     <row r="33" customFormat="false" ht="30.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A33" s="33" t="n">
+      <c r="A33" s="34" t="n">
         <f aca="false">IF(ROW(A33)-4&lt;=Procédure!$K$3,ROW(A33)-4,IF(ROW(A33)-(QUOTIENT(ROW(A33)-4,Procédure!$K$3)*Procédure!$K$3)-4&lt;&gt;0,ROW(A33)-(QUOTIENT(ROW(A33)-4,Procédure!$K$3)*Procédure!$K$3)-4,ROW(A33)-(QUOTIENT(ROW(A33)-4,Procédure!$K$3)*Procédure!$K$3)-4+Procédure!$K$3))</f>
-        <v>14</v>
-[...6 lines deleted...]
-      <c r="G33" s="17"/>
+        <v>11</v>
+      </c>
+      <c r="B33" s="38"/>
+      <c r="C33" s="39"/>
+      <c r="D33" s="38"/>
+      <c r="E33" s="39"/>
+      <c r="F33" s="15"/>
+      <c r="G33" s="15"/>
       <c r="P33" s="28" t="str">
         <f aca="false">IF(Équipe!$B34&lt;&gt;0,Équipe!$A34,"")</f>
         <v/>
       </c>
       <c r="Q33" s="28" t="str">
         <f aca="false">IF(AND(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P33,'Mène 1'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P33,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P33,'Mène 2'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P33,'Mène 2'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P33,'Mène 3'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P33,'Mène 3'!$D$5:$D$34,0),1),0))=13, SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P33,'Mène 4'!$B$5:$B$34,0),1),0) , _xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P33,'Mène 4'!$D$5:$D$34,0),1),0))=13),$P33,"")</f>
         <v/>
       </c>
       <c r="R33" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B34&lt;&gt;0,'Mène 5'!Q33&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="S33" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B34&lt;&gt;0,$Q33&lt;&gt;""),RANK($R33,$R$2:INDIRECT("$R$"&amp;0+COUNTA($P$2:$P$61))),"")</f>
         <v/>
       </c>
       <c r="U33" s="28" t="str">
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P33,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P33,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P33,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P33,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P33,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P33,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P33,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P33,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P33,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P33,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P33,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P33,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P33,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P33,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P33,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P33,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 39,P33,"")</f>
         <v/>
       </c>
       <c r="V33" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B34&lt;&gt;0,'Mène 5'!U33&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="W33" s="28" t="str">
@@ -29302,75 +34529,75 @@
         <v/>
       </c>
       <c r="AG61" s="28" t="str">
         <f aca="false">IF(SUM(IF(SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P61,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P61,'Mène 1'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 1'!$F$5:$F$34,MATCH($P61,'Mène 1'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$G$5:$G$34,MATCH($P61,'Mène 1'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P61,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P61,'Mène 2'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 2'!$F$5:$F$34,MATCH($P61,'Mène 2'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$G$5:$G$34,MATCH($P61,'Mène 2'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$33,MATCH($P61,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P61,'Mène 3'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 3'!$F$5:$F$34,MATCH($P61,'Mène 3'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$G$5:$G$34,MATCH($P61,'Mène 3'!$D$5:$D$34,0),1),0)),0),IF(SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P61,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P61,'Mène 4'!$D$5:$D$34,0),1),0))=13,SUM(_xlfn.IFNA(INDEX('Mène 4'!$F$5:$F$34,MATCH($P61,'Mène 4'!$B$5:$B$34,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$G$5:$G$34,MATCH($P61,'Mène 4'!$D$5:$D$34,0),1),0)),0),) = 0,P61,"")</f>
         <v/>
       </c>
       <c r="AH61" s="28" t="str">
         <f aca="true">IF(AND(Équipe!$B62&lt;&gt;0,'Mène 5'!AG61&lt;&gt;""),RAND(),"")</f>
         <v/>
       </c>
       <c r="AI61" s="28" t="str">
         <f aca="true">IF( AND(Équipe!$B62&lt;&gt;0,$AG61&lt;&gt;""),RANK($AH61,$AH$2:INDIRECT("$AH$"&amp;0+COUNTA($P$2:$P$61)))+MAX($AE$2:$AE$61),"")</f>
         <v/>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:G2"/>
     <mergeCell ref="I1:N1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C4"/>
     <mergeCell ref="D3:E4"/>
     <mergeCell ref="F3:G3"/>
   </mergeCells>
   <conditionalFormatting sqref="B5:E60">
-    <cfRule type="expression" priority="2" aboveAverage="0" equalAverage="0" bottom="0" percent="0" rank="0" text="" dxfId="7">
+    <cfRule type="expression" priority="2" aboveAverage="0" equalAverage="0" bottom="0" percent="0" rank="0" text="" dxfId="9">
       <formula>AND('Mène 5'!$B5=SUM(_xlfn.IFNA(INDEX('Mène 1'!$D$5:$D$33,MATCH('Mène 5'!$D5,'Mène 1'!$B$5:$B$33,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$B$5:$B$33,MATCH('Mène 5'!$D5,'Mène 1'!$D$5:$D$33,0),1),0)),'Mène 5'!$D5=SUM(_xlfn.IFNA(INDEX('Mène 1'!$D$5:$D$33,MATCH('Mène 5'!$B5,'Mène 1'!$B$5:$B$33,0),1),0),_xlfn.IFNA(INDEX('Mène 1'!$B$5:$B$33,MATCH('Mène 5'!$B5,'Mène 1'!$D$5:$D$33,0),1),0)),'Mène 5'!$B5&lt;&gt;"")</formula>
     </cfRule>
-    <cfRule type="expression" priority="3" aboveAverage="0" equalAverage="0" bottom="0" percent="0" rank="0" text="" dxfId="7">
+    <cfRule type="expression" priority="3" aboveAverage="0" equalAverage="0" bottom="0" percent="0" rank="0" text="" dxfId="9">
       <formula>AND('Mène 5'!$B5=SUM(_xlfn.IFNA(INDEX('Mène 2'!$D$5:$D$33,MATCH('Mène 5'!$D5,'Mène 2'!$B$5:$B$33,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$B$5:$B$33,MATCH('Mène 5'!$D5,'Mène 2'!$D$5:$D$33,0),1),0)),'Mène 5'!$D5=SUM(_xlfn.IFNA(INDEX('Mène 2'!$D$5:$D$33,MATCH('Mène 5'!$B5,'Mène 2'!$B$5:$B$33,0),1),0),_xlfn.IFNA(INDEX('Mène 2'!$B$5:$B$33,MATCH('Mène 5'!$B5,'Mène 2'!$D$5:$D$33,0),1),0)),'Mène 5'!$B5&lt;&gt;"")</formula>
     </cfRule>
-    <cfRule type="expression" priority="4" aboveAverage="0" equalAverage="0" bottom="0" percent="0" rank="0" text="" dxfId="7">
+    <cfRule type="expression" priority="4" aboveAverage="0" equalAverage="0" bottom="0" percent="0" rank="0" text="" dxfId="9">
       <formula>AND('Mène 5'!$B5=SUM(_xlfn.IFNA(INDEX('Mène 3'!$D$5:$D$33,MATCH('Mène 5'!$D5,'Mène 3'!$B$5:$B$33,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$B$5:$B$33,MATCH('Mène 5'!$D5,'Mène 3'!$D$5:$D$33,0),1),0)),'Mène 5'!$D5=SUM(_xlfn.IFNA(INDEX('Mène 3'!$D$5:$D$33,MATCH('Mène 5'!$B5,'Mène 3'!$B$5:$B$33,0),1),0),_xlfn.IFNA(INDEX('Mène 3'!$B$5:$B$33,MATCH('Mène 5'!$B5,'Mène 3'!$D$5:$D$33,0),1),0)),'Mène 5'!$B5&lt;&gt;"")</formula>
     </cfRule>
-    <cfRule type="expression" priority="5" aboveAverage="0" equalAverage="0" bottom="0" percent="0" rank="0" text="" dxfId="7">
+    <cfRule type="expression" priority="5" aboveAverage="0" equalAverage="0" bottom="0" percent="0" rank="0" text="" dxfId="9">
       <formula>AND('Mène 5'!$B5=SUM(_xlfn.IFNA(INDEX('Mène 4'!$D$5:$D$33,MATCH('Mène 5'!$D5,'Mène 4'!$B$5:$B$33,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$B$5:$B$33,MATCH('Mène 5'!$D5,'Mène 4'!$D$5:$D$33,0),1),0)),'Mène 5'!$D5=SUM(_xlfn.IFNA(INDEX('Mène 4'!$D$5:$D$33,MATCH('Mène 5'!$B5,'Mène 4'!$B$5:$B$33,0),1),0),_xlfn.IFNA(INDEX('Mène 4'!$B$5:$B$33,MATCH('Mène 5'!$B5,'Mène 4'!$D$5:$D$33,0),1),0)),'Mène 5'!$B5&lt;&gt;"")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B5:G33">
     <cfRule type="cellIs" priority="6" operator="equal" aboveAverage="0" equalAverage="0" bottom="0" percent="0" rank="0" text="" dxfId="0">
       <formula>""</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I3:I31">
-    <cfRule type="expression" priority="7" aboveAverage="0" equalAverage="0" bottom="0" percent="0" rank="0" text="" dxfId="6">
+    <cfRule type="expression" priority="7" aboveAverage="0" equalAverage="0" bottom="0" percent="0" rank="0" text="" dxfId="8">
       <formula>J3=""</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="N3:N31">
-    <cfRule type="expression" priority="8" aboveAverage="0" equalAverage="0" bottom="0" percent="0" rank="0" text="" dxfId="6">
+    <cfRule type="expression" priority="8" aboveAverage="0" equalAverage="0" bottom="0" percent="0" rank="0" text="" dxfId="8">
       <formula>M3=""</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <pageSetup paperSize="9" scale="100" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="portrait" blackAndWhite="false" draft="false" cellComments="none" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
   <Application>LibreOffice/24.2.7.2$Linux_X86_64 LibreOffice_project/420$Build-2</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>